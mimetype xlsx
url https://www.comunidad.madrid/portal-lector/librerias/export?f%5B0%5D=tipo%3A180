--- v0 (2025-12-25)
+++ v1 (2026-05-14)
@@ -12,134 +12,450 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Librerias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
   <si>
     <t>nothing</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Los Ángeles
+            Dirección
+            Urb. Parque Miraflores, 53, 28942 Fuenlabrada, Madrid, España 
+            28942
+            Fuenlabrada 
+            Contacto
+               Tlf: 916459079 
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Los Trigales
+            Dirección
+            Tr.ª de Buenavista, 2, 28750 San Agustín del Guadalix, Madrid, España 
+            28750
+            San Agustín Del Guadalix 
+            Contacto
+               Tlf: 918419173 
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Luimar
+            Dirección
+            Urbanizacion Nuevo Versalles, 238, 28942 Fuenlabrada, Madrid, España 
+            28942
+            Fuenlabrada 
+            Contacto
+               Tlf: 916892616 
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Luis
+            Dirección
+            nº Galeria Comercial Estrella de Oriente, C. Monte Potrero, 31, 28500 La Poveda, Madrid, España 
+            28500
+            Arganda Del Rey 
+            Contacto
+               Tlf: 918701482 
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Quevedo
+            Dirección
+            Pje. de la Radio, 4, 28100 Alcobendas, Madrid, España 
+            28100
+            Alcobendas 
+            Contacto
+               Tlf: 916637620 
+               Email: lib.quevedoalco@hotmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Madrid-París
+            Dirección
+            Av. del Valle, 4, 28740 Rascafría, Madrid, España 
+            28740
+            Rascafría 
+            Contacto
+               Tlf: 918691291 
+               Email: madridparis@madridparis.net</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Quesada
+            Dirección
+            C. Duque de Medinaceli, 3, 28200 San Lorenzo de El Escorial, Madrid, España 
+            28200
+            San Lorenzo de El Escorial 
+            Contacto
+               Tlf: 918904259 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Magdalena
+            Dirección
+            Pl. de la Magdalena, 6D, 28901 Getafe, Madrid, España 
+            28901
+            Getafe 
+            Contacto
+               Tlf: 916650313 
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Maher
+            Dirección
+            Pl. Juan Carlos I, 1, 1, 28750 San Agustín del Guadalix, Madrid, España 
+            28750
+            San Agustín Del Guadalix 
+            Contacto
+               Tlf: 918419303 
+               Email: papeleriamaher@gmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Manil
+            Dirección
+            C. de la Madre Antonia París, 4, 28027 Madrid, España 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 914049354 
+               Email: libreriamanil@gmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Punto y Goma
+            Dirección
+            Av. Isabel de Farnesio, 19, 28660 Boadilla del Monte, Madrid, España 
+            28660
+            Boadilla Del Monte 
+            Contacto
+               Tlf: 916321946 
+               Email: puntogoma@gmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Pulgarcito
+            Dirección
+            C. del Ferrocarril, 21, 28045 Madrid, España 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 915306789 
+               Email: pulgarcitolibreria@hotmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Pueblos y Culturas
+            Dirección
+            C. Gilena, 1, 28021 Madrid, España 
+            28021
+            Madrid 
+            Contacto
+               Tlf: 917968170 
+               Email: libertad1974@telefonica.net</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Marsé
+            Dirección
+            Plaza del Dr. Marañón, 8, 28821 Coslada, Madrid, España 
+            28821
+            Coslada 
+            Contacto
+               Tlf: 916695332 
+               Email: libreriamarse@gmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Martín Blanco
+            Dirección
+            Av. de la Alameda, 17, 28140 Fuente el Saz de Jarama, Madrid, España 
+            28140
+            Fuente El Saz De Jarama 
+            Contacto
+               Tlf: 916201753 
+               Email: papeleria@papeleriamartinblanco.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Mavi
+            Dirección
+            C. de las Moreras, 121, 28300 Aranjuez, Madrid, España 
+            28300
+            Aranjuez 
+            Contacto
+               Tlf: 918914571 
+               Email: mapate16@hotmail.es</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Picos
+            Dirección
+            C. Concejo, 6, 28260 Galapagar, Madrid, España 
+            28260
+            Galapagar 
+            Contacto
+               Tlf: 918580088 
+               Email: libreriapicos@libreriapicos.e.telefonica.net</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      May
+            Dirección
+            C. de San Marcial, 10, 28931 Móstoles, Madrid, España 
+            28931
+            Móstoles 
+            Contacto
+               Tlf: 916184343 
+               Email: papeleria@libreriamay.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Mc Papelería
+            Dirección
+            Calle Ntra. Sra. de las Angustias, 8, 28911 Leganés, Madrid, España 
+            28911
+            Leganés 
+            Contacto
+               Tlf: 916936562 
+               Email: info@mcpapeleria.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Melquiades
+            Dirección
+            C. de Entrepeñas, 105, 28803 Alcalá de Henares, Madrid, España 
+            28803
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918812856 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Pernatel
+            Dirección
+            C. Real, 68, 28703 San Sebastián de los Reyes, Madrid, España 
+            28703
+            San Sebastián De Los Reyes 
+            Contacto
+               Tlf: 916519655 
+               Email: libreria@pernatel.es</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Pérgamo
+            Dirección
+            C. del Gral. Oráa, 27, 28006 Madrid, España 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 915616781 
+               Email: libreriapergamo@terra.es</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Merchus
+            Dirección
+            Calle Tramo de Unión, 16, 28702 San Sebastián de los Reyes, Madrid, España 
+            28702
+            San Sebastián De Los Reyes 
+            Contacto
+               Tlf: 916530927 
+               Email: sanse@merchus.es</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Pencil Librería Papelería
+            Dirección
+            C. Sansón Carrasco, 4, 28053 Madrid, España 
+            28053
+            Madrid 
+            Contacto
+               Tlf: 911526965 
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Papiro
+            Dirección
+            C. Jorge Luis Borges, 24, 28806 Alcalá de Henares, Madrid, España 
+            28806
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918823460 
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Papeles 1
+            Dirección
+            C. del Marqués de Hinojares, 11, 28840 Mejorada del Campo, Madrid, España 
+            28840
+            Mejorada Del Campo 
+            Contacto
+               Tlf: 916680214 
+               Email: papeles.j@gmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Nueva Escuela de Joysa
+            Dirección
+            C. Era Honda, 3, 28803 Alcalá de Henares, Madrid, España 
+            28803
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918881944 
+               Email: solete272@hotmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Onrubia
+            Dirección
+            C. de Ros de Olano, 5, Chamartín, 28002 Madrid, España 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 914164186 
+               Email: libreriaonrubia@hotmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Antonio Machado 3
+            Dirección
+            C. Diego Ros y Medrano, 10, 28806 Alcalá de Henares, Madrid, España 
+            28806
+            Alcalá De Henares 
+            Contacto
+               Tlf: 9188104230 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Aquarela
+            Dirección
+            C. de Clara del Rey, 8, Chamartín, 28002 Madrid, España 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 914138553 
+               Email: aquarelalibros@gmail.com 
+               Web</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Aláez Cruz
             Dirección
             C. del Dos de Mayo, 11, 28440 Guadarrama, Madrid, España 
             28440
             Guadarrama 
             Contacto
                Tlf: 918541962 
                Email: libreriaalaezcruz@hotmail.com</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Almonacid
             Dirección
             C. Valdemorillo, 4, 28901 Getafe, Madrid, España 
             28901
             Getafe 
             Contacto
                Tlf: 916822492 
                Email: libreriaalmonacid.tarasur@hotmail.com</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Andrómeda
             Dirección
             C. Andrómeda, 16, 28938 Móstoles, Madrid, España 
             28938
             Móstoles 
             Contacto
                Tlf: 916467361 
                Email: libandromeda@gmail.com 
                Web</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
-      Antonio Machado 3
-[...31 lines deleted...]
-    <t>General - Librería - Papelería 
       Armántica
             Dirección
             C. de la Villa, 1, 28160 Talamanca de Jarama, Madrid, España 
             28160
             Talamanca De Jarama 
             Contacto
                Tlf: 918417084 
                Email:</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
+      Librería Arriero
+            Dirección
+            C. los Curas, 29, 28850 Torrejón de Ardoz, Madrid, España 
+            28850
+            Torrejón de Ardoz 
+            Contacto
+               Tlf: 916754415 / 623453173 
+               Email: info@libreriaarriero.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
       Asterix Libros
             Dirección
             P.º de Chile, 18, 28945 Fuenlabrada, Madrid, España 
             28945
             Fuenlabrada 
             Contacto
                Tlf: 914922822 
                Email:</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Atenas 1
             Dirección
             C. del Humilladero, 7, 28945 Fuenlabrada, Madrid, España 
             28945
             Fuenlabrada 
             Contacto
                Tlf: 916 902 073 
                Email: libreriaatenas@libreriaatenas.es 
                Web</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Atenas 2
             Dirección
@@ -160,1432 +476,1160 @@
             San Martín De La Vega 
             Contacto
                Tlf: 918087865 
                Email: atlas_inversiones@hotmail.com</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Aventuras en el Mar Negro
             Dirección
             C. del Mar Menor, 12, 28033 Madrid, España 
             28033
             Madrid 
             Contacto
                Tlf: 675238787 
                Email: pedidos@marnegrolibros.com 
                Web</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Azorín
             Dirección
             C. Getafe, 4, 28912 Leganés, Madrid, España 
             28912
             Leganés 
             Contacto
-               Tlf: 916940775 
+               Tlf: 916940775 / 659213757 
                Email: libreriaazorin@libreriaazorin.es 
                Web</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Benedetti
             Dirección
             CC BurgoCentro 1, local 4, C. Comunidad de Madrid, 41, 28231 Las Rozas de Madrid, Madrid, España 
             28231
             Las Rozas de Madrid 
             Contacto
                Tlf: 916360278 
                Email: libreriabenedetti@hotmail.com 
                Web</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Berrocal
             Dirección
             Calle del Dr. Rivas, 6, Local B, 28350 Ciempozuelos, Madrid, España 
             28350
             Ciempozuelos 
             Contacto
                Tlf: 918934161 
                Email: info@libreriaberrocal.com 
                Web</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Bravo
             Dirección
             C. de Buenos Aires, 5, 28944 Fuenlabrada, Madrid, España 
             28944
             Fuenlabrada 
             Contacto
                Tlf: 916971576 
                Email: libreriapapeleriabravo@hotmail.com 
                Web</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
+      Donde Maria Libreria Papelería
+            Dirección
+            C. de Latina, 39, Latina, 28047 Madrid, España 
+            28033
+            Madrid 
+            Contacto
+               Tlf: 637828148 
+               Email: dondeMariaLibreria@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Cervantes 3
+            Dirección
+            C. del Geranio, 12, 28880 Meco, Madrid, España 
+            28880
+            Meco 
+            Contacto
+               Tlf: 918861201 
+               Email: info@papelerialibreriacervantes.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Libro Ideas - Plenilunio
+            Dirección
+            C. de Aracne, s/n, San Blas-Canillejas, 28022 Madrid, España 
+            28850
+            Torrejón de Ardoz 
+            Contacto
+               Tlf: 91 931 92 42 
+               Email: plenilunio@libroideas.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Libro Ideas - Príncipe Pío
+            Dirección
+            P.º de la Florida, 2, S/N, Moncloa - Aravaca, 28008 Madrid, España 
+            28850
+            Torrejón de Ardoz 
+            Contacto
+               Tlf: 91 931 77 69 
+               Email: principe@libroideas.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Cervantes 4
+            Dirección
+            C. de Turquía, 3, 28943 Fuenlabrada, Madrid, España 
+            28943
+            Fuenlabrada 
+            Contacto
+               Tlf: 916085980 
+               Email: libreriacervantes94@hotmail.es</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Librería La Bonita
+            Dirección
+            P.º de los Pontones, 28, Arganzuela, 28005 Madrid, España 
+            28224
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 624031529 
+               Email: labonita@librerialabonita.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Papelería-Librería Abascal
+            Dirección
+            C. Libertad, 34, 28850 Torrejón de Ardoz, Madrid, España 
+            28822
+            Coslada 
+            Contacto
+               Tlf: 916 56 17 05 
+               Email: abascallibros@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Charada
+            Dirección
+            Pl. del Pintor Goya, 6, 28350 Ciempozuelos, Madrid, España 
+            28350
+            Ciempozuelos 
+            Contacto
+               Tlf: 91 893 14 47 
+               Email: libreriacharada@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Lápiz y Papel Pinto
+            Dirección
+            C. Asturias, 8, 28320 Pinto, Madrid, España 
+            28343
+            Valdemoro 
+            Contacto
+               Tlf: 916 91 48 94 
+               Email: libroslapizypapel@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Librería Papelería Zepol
+            Dirección
+            Pl. Mayor, 2, local 7, 28223 Pozuelo de Alarcón, Madrid, España 
+            28903
+            Getafe 
+            Contacto
+               Tlf: 640893730/ 91 352 98 92 
+               Email: libreriazepol@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Librería y papelería Ayvar
+            Dirección
+            C. de los Cabestreros, 15, Centro, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 910 06 10 74 /  665 89 27 65 (Whatsapp) 
+               Email: ayvarpuntocom@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Sanabria
+            Dirección
+            C. Sierra Aitana, 2, Villa de Vallecas, 28031 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 91 332 20 74 
+               Email: manuela.aguayo@gmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Vizcaya
+            Dirección
+            C. Vizcaya, 2, 28921 Alcorcón, Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 916 44 11 41 
+               Email: libroencargo@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Librería Raser
+            Dirección
+            C. Real, 12, 28430 Alpedrete, Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 918 57 17 25 
+               Email: papeleriaraser@hotmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Comelibros
+            Dirección
+            C. de Virgen del Val, 14, 28027 Madrid, España 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 914054917 
+               Email: comelibros28@hotmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Cym
+            Dirección
+            C. de Londres, 62B, 28850 Torrejón de Ardoz, Madrid, España 
+            28850
+            Torrejón de Ardoz 
+            Contacto
+               Tlf: 916487235 
+               Email: cymlibreria@gmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Infante
+            Dirección
+            Calle José María Pereda, 13, 28806 Alcalá de Henares, Madrid, España 
+            28806
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918027908 
+               Email: carmeninfante@hotmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Iris
+            Dirección
+            C. la Esperanza, 23, 28690 Brunete, Madrid, España 
+            28690
+            Brunete 
+            Contacto
+               Tlf: 918158252 
+               Email: marta7717@hotmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Isis
+            Dirección
+            C. de San Isidro, 1, 28850 Torrejón de Ardoz, Madrid, España 
+            28850
+            Torrejón de Ardoz 
+            Contacto
+               Tlf: 916560275 
+               Email: libreria.isis@hotmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Las Mussas
+            Dirección
+            C. Barcelona, 21, 28937 Móstoles, Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 624 83 43 25 
+               Email: pedidos@lasmussas.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      La Casa de la Troya
+            Dirección
+            C. de los Libreros, 6, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915219410 
+               Email: libroslatroya@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      La Casita de Papel
+            Dirección
+            Pl. de la Carnicería, 10, 28816 Camarma de Esteruelas, Madrid, España 
+            28816
+            Camarma De Esteruelas 
+            Contacto
+               Tlf: 918866279 
+               Email: lacasitadepapel2003@hotmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      La Estrella
+            Dirección
+            C. Ruiz de Alda, 2, 28342 Valdemoro, Madrid, España 
+            28340
+            Valdemoro 
+            Contacto
+               Tlf:  646731098 
+               Email: pedidos@librerialaestrella.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      La Librería de Hoyo
+            Dirección
+            Gta. de Facundo Baelo, De 7, 28240 Hoyo de Manzanares, Madrid, España 
+            28240
+            Hoyo De Manzanares 
+            Contacto
+               Tlf: 918566464 
+               Email: info@lalibreriadehoyo.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      El Galeón
+            Dirección
+            P.º de la Chopera, 184, 28100 Alcobendas, Madrid, España 
+            28100
+            Alcobendas 
+            Contacto
+               Tlf: 916615469 
+               Email: info@libreriaelgaleon.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      El Henar
+            Dirección
+            Av. de Lope de Figueroa, 10, 28804 Alcalá de Henares, Madrid, España 
+            28804
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918789514 
+               Email: libreriaelhenar@hotmail.es</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      El Lápiz
+            Dirección
+            Av. Carlos V, 46, 28938 Móstoles, Madrid, España 
+            28937
+            Móstoles 
+            Contacto
+               Tlf: 916468299 
+               Email: mostoleselapiz@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      El Libracho
+            Dirección
+            C. San Vicente, 17, 28901 Getafe, Madrid, España 
+            28901
+            Getafe 
+            Contacto
+               Tlf: 916832764 
+               Email: ellibracho@gmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Papelería Los Pinos
+            Dirección
+            C. de Argüeso, 23, Carabanchel, 28025 Madrid, España 
+            28822
+            Coslada 
+            Contacto
+               Tlf: 622938034 
+               Email: papelerialospinos38@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      El Semáforo
+            Dirección
+            C. Valdeamor, 2D, 28110 Algete, Madrid, España 
+            28110
+            Algete 
+            Contacto
+               Tlf: 911647708 
+               Email: santiago.santi@gmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      El Vítor
+            Dirección
+            C. Reina Victoria, 17, 28982 Parla, Madrid, España 
+            28982
+            Parla 
+            Contacto
+               Tlf: 916993502 
+               Email: papeleriaelvitor@hotmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Emyte 1
+            Dirección
+            Plaza Tejar, 4, 28701 San Sebastián de los Reyes, Madrid, España 
+            28701
+            San Sebastián De Los Reyes 
+            Contacto
+               Tlf: 916535099 
+               Email: libreriaemyte@gmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Emyte 2
+            Dirección
+            Av. de Colmenar Viejo, 10, 28701 San Sebastián de los Reyes, Madrid, España 
+            28700
+            San Sebastián De Los Reyes 
+            Contacto
+               Tlf: 916517211 
+               Email: libreriaemyte@gmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Estudio
+            Dirección
+            C. Valeras, 19, 28300 Aranjuez, Madrid, España 
+            28300
+            Aranjuez 
+            Contacto
+               Tlf: 918912847 
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Expósito
+            Dirección
+            C. de Samuel Baltés, 5, 28590 Villarejo de Salvanés, Madrid, España 
+            28590
+            Villarejo De Salvanés 
+            Contacto
+               Tlf: 918743783 
+               Email: exposito@libreriaexposito.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Fábula
+            Dirección
+            Av. de Lisboa, 8, 28924 Alcorcón, Madrid, España 
+            28924
+            Alcorcón 
+            Contacto
+               Tlf: 916196599 
+               Email: pedidos@libreriafabula.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Feli
+            Dirección
+            C. de Dinamarca, 1, 28942 Fuenlabrada, Madrid, España 
+            28942
+            Fuenlabrada 
+            Contacto
+               Tlf: 916080384 
+               Email: libreriafeli@hotmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Flor
+            Dirección
+            C. Cataluña, 17, 28903 Getafe, Madrid, España 
+            28903
+            Getafe 
+            Contacto
+               Tlf: 916951080 
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Flor de Papel
+            Dirección
+            C. Mayor, 1, 28891 Velilla de San Antonio, Madrid, España 
+            28891
+            Velilla De San Antonio 
+            Contacto
+               Tlf: 916607942 
+               Email: florpapelvelilla@gmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Dickens
+            Dirección
+            Centro Comercial VillaCenter Avenida Príncipe de Asturias 129, 1° planta, local A12/13, 28670 Villaviciosa de Odón, Madrid, España 
+            28670
+            Villaviciosa De Odón 
+            Contacto
+               Tlf: 916164121 
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Dilema
+            Dirección
+            C. de Manuel de Falla, 83, 28100 Alcobendas, Madrid, España 
+            28100
+            Alcobendas 
+            Contacto
+               Tlf: 916637123 
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Domaica
+            Dirección
+            C. de Francia, 7, 28943 Fuenlabrada, Madrid, España 
+            28943
+            Fuenlabrada 
+            Contacto
+               Tlf: 916075128 
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Dominó
+            Dirección
+            Pl. de España, 2, local 20, 28911 Leganés, Madrid, España 
+            28911
+            Leganés 
+            Contacto
+               Tlf: 916 939 890 // 657341463 
+               Email: libreriadomino@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Don Buscón
+            Dirección
+            C. Valladolid, 2, 28804 Alcalá de Henares, Madrid, España 
+            28804
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918832650 
+               Email: donbusconelc@gmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Don Caramelo
+            Dirección
+            Pl. Gral. Palacio, 6, 28901 Getafe, Madrid, España 
+            28902
+            Getafe 
+            Contacto
+               Tlf: 916953968 
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Don Lápiz
+            Dirección
+            C. de Fuentespina, 14, Villa de Vallecas, 28031 Madrid, España 
+            28760
+            Tres Cantos 
+            Contacto
+               Tlf: 913 31 58 48 
+               Email: donlapiz.teresa@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Don Papel
+            Dirección
+            C. Sagunto, 20, 28223 Pozuelo de Alarcón, Madrid, España 
+            28223
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 917158910 
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Don Quijote
+            Dirección
+            C. Alfonso XII, 35, 28934 Móstoles, Madrid, España 
+            28934
+            Móstoles 
+            Contacto
+               Tlf: 916131109 
+               Email: donquijotedemostoles@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Duero
+            Dirección
+            C. Zamora, 1A, 28982 Parla, Madrid, España 
+            28982
+            Parla 
+            Contacto
+               Tlf: 916986443-916057432 
+               Email: administracion@duerovillcor.es</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Ediciones 77
+            Dirección
+            P.º de la Florida, 45, 28008 Madrid, España 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 915477940 
+               Email: edi77@wanadoo.es</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      El Cabas
+            Dirección
+            Av. de Montserrat, 6, 28830 San Fernando de Henares, Madrid, España 
+            San Fernando De Henares 
+            Contacto
+               Tlf:  
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      El Campus
+            Dirección
+            C. Cristo, 31, Local Izquierdo, 28691 Villanueva de la Cañada, Madrid, España 
+            28691
+            Villanueva De La Cañada 
+            Contacto
+               Tlf: 918157603 
+               Email: papeleria_elcampus@hotmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
       Bulevar 2
             Dirección
             C. de San Gregorio, 19, 28260 Galapagar, Madrid, España 
             28260
             Galapagar 
             Contacto
                Tlf: 918583234 
                Email: bulevargalapagar@hotmail.com</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
-      Calabria
-[...60 lines deleted...]
-            28027
+      Nocturna de Libros
+            Dirección
+            C. Parque Bujaruelo, 15, 28924 Alcorcón, Madrid, España 
+            28004
             Madrid 
             Contacto
-               Tlf: 914054917 
-[...45 lines deleted...]
-               Tlf: 916164121 
+               Tlf: 662369005 
+               Email: pedidos@nocturnadelibros.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      La Guarida
+            Dirección
+            P.za Maria Minguez, 7, l5, 28470 Cercedilla, Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 622743393 
+               Email: info@librerialaguarida.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Arco
+            Dirección
+            C. de Julián Berrendero, 3, 28750 San Agustín del Guadalix, Madrid, España 
+            28750
+            Contacto
+               Tlf: 918435711 
                Email:</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
-      Dilema
-[...322 lines deleted...]
-               Email: franchilibreria@hotmail.com 
+      Ariño
+            Dirección
+            C. Batalla de Bailén, 3, 28400 Collado Villalba, Madrid, España 
+            28400
+            Collado Villalba 
+            Contacto
+               Tlf: 918507314 
+               Email: libreriaarino@gmail.com 
                Web</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Gaia Tecnocopia
             Dirección
             C. del Mar del Nte., 3, 28760 Tres Cantos, Madrid, España 
             28760
             Tres Cantos 
             Contacto
                Tlf: 918036795 
                Email: gaialibros@gaialibros.es</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       González
             Dirección
             C. Pintor Ribera, 7, 28933 Móstoles, Madrid, España 
             28930
             Móstoles 
             Contacto
                Tlf: 916187740 
                Email: gonzalezpapeleria@gmail.com</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Guiomar
             Dirección
             C. Mayor, 9, 28840 Mejorada del Campo, Madrid, España 
             28840
             Mejorada Del Campo 
             Contacto
                Tlf: 916793314 
                Email: guiomar06@terra.com</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
+      Hermanos Moreno
+            Dirección
+            C. de Albino Pérez Ayestarain, 29, 28830 San Fernando de Henares, Madrid, España 
+            28830
+            San Fernando De Henares 
+            Contacto
+               Tlf: 916715992 
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
       H.G. Librería
             Dirección
             Calle Fuente, 18, 28450 Collado Mediano, Madrid, España 
             28450
             Collado Mediano 
             Contacto
                Tlf: 918598677 
                Email: hg@libreria-hg.com 
                Web</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
-      Hermanos Moreno
-[...100 lines deleted...]
-    <t>General - Librería - Papelería 
       La Veloz
             Dirección
             Av. General Palacio, 6, 28902 Getafe, Madrid, España 
             28902
             Getafe 
             Contacto
                Tlf: 916953968 
                Email:</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       La Verde
             Dirección
             Av. de la Albufera, 71, 28038 Madrid, España 
             28018
             Madrid 
             Contacto
                Tlf: 910810346 
                Email:</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
-      Lápiz y Papel 1
-[...12 lines deleted...]
-            C. de San Antonio, 63, 28300 Aranjuez, Madrid, España 
+      Lápiz y Papel Aranjuez
+            Dirección
+            C. del Almíbar, 35, 28300 Aranjuez, Madrid, España 
             28300
             Aranjuez 
             Contacto
                Tlf: 918920092 
-               Email:</t>
+               Email: lapizypapel.arj@gmail.com 
+               Web</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Las Cuatro Reglas
             Dirección
             Carr. de la Estación, 2, 28880 Meco, Madrid, España 
             28880
             Meco 
             Contacto
                Tlf: 918860441 
                Email: lascuatroreglas@hotmail.com</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Las Rozas
             Dirección
             C. Romeral, 5, 28231 Las Rozas de Madrid, Madrid, España 
             28231
             Las Rozas de Madrid 
             Contacto
                Tlf: 916360934 
                Email: libreriapapelerialasrozas@hotmail.com</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
-      Leda
-[...18 lines deleted...]
-               Email: info@libreriaarriero.com 
+      Vid
+            Dirección
+            C. de Colón, 1, 28931 Móstoles, Madrid, España 
+            28931
+            Móstoles 
+            Contacto
+               Tlf: 916642667 
+               Email: libreriavid@libreriavid.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Papelería Acuarela
+            Dirección
+            Pl. de las Thuyas, 17, 28907 Getafe, Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf:  91 115 43 30 / 601 304 861 
+               Email: impresiones@papeleria-acuarela.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Tribuna
+            Dirección
+            Calle de Portugalete, 17, Cdad. Lineal, 28017 Madrid, España 
+            28017
+            Madrid 
+            Contacto
+               Tlf: 915944441 
+               Email: info@tribunalibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Toyfran
+            Dirección
+            Av. de Roma, 45, 28822 Coslada, Madrid, España 
+            28822
+            Coslada 
+            Contacto
+               Tlf: 916723744 
+               Email: toyfran@hotmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Telja
+            Dirección
+            C. Rio Jarama, 32, 28913 Leganés, Madrid, España 
+            28913
+            Leganés 
+            Contacto
+               Tlf: 916948290 
+               Email: libreriatelja@gmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Taranco
+            Dirección
+            Cl. de San Maximiliano, 46, 28017 Madrid, España 
+            28017
+            Madrid 
+            Contacto
+               Tlf: 913568859 
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Sur 2
+            Dirección
+            C. Valdemorillo, 4, 28901 Getafe, Madrid, España 
+            28901
+            Getafe 
+            Contacto
+               Tlf: 916829043 
+               Email: libreriaalmonacid.tarasur@hotmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Sur 1
+            Dirección
+            Calle Ntra. Sra. del Pilar, 10, 28982 Parla, Madrid, España 
+            28982
+            Parla 
+            Contacto
+               Tlf: 916990591 
+               Email: libreriasur.tarasur@hotmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Librería Jj
+            Dirección
+            C. de Sta. Catalina, 15, local 2, 28220 Majadahonda, Madrid, España 
+            28220
+            Majadahonda 
+            Contacto
+               Tlf: 658 10 19 79 
+               Email: jj@libreriajj.es 
                Web</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Librería J3m
             Dirección
             C. Mayor, 60, 28921 Alcorcón, Madrid, España 
             28922
             Alcorcón 
             Contacto
                Tlf: 916441141 
                Email:</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
-      Librería Jj
-[...10 lines deleted...]
-    <t>General - Librería - Papelería 
       Librería Mayor
             Dirección
             C. Mayor, 92, 28801 Alcalá de Henares, Madrid, España 
             28801
             Alcalá De Henares 
             Contacto
                Tlf: 918834749 
                Email:</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
-      Librería Papelería Guillén
-[...1 lines deleted...]
-            C. Francisco Rabal, 17, 28500 Arganda del Rey, Madrid, España 
+      Sumar
+            Dirección
+            Av. de Atenas, 75, local 8, 28232 Las Rozas de Madrid, Madrid, España 
+            28232
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 916318093 
+               Email: sumar@libreriasumar.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Sonrisas de Papel y Blas
+            Dirección
+            C. de Pedro Laborde, 13, 28018 Madrid, España 
+            28038
+            Madrid 
+            Contacto
+               Tlf: 645477263 
+               Email: sonrisasdepapel2013@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Santander
+            Dirección
+            C. de Valmojado, 291, Latina, 28047 Madrid, España 
+            28047
+            Madrid 
+            Contacto
+               Tlf: 917172247 
+               Email: info@libreriasantander.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Librería Guillén
+            Dirección
+            C. Ronda de Watres, 30, 32, 28500 Arganda del Rey, Madrid, España 
             28500
             Arganda Del Rey 
             Contacto
-               Tlf: 918710698 
-[...23 lines deleted...]
-               Email: librerialaestrella@gmail.com</t>
+               Tlf: 918710698 / 636 19 71 50 
+               Email: contacto@libreriaguillen.es 
+               Web</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Librería Papelería Parque Rozas
             Dirección
             PR Parque Rozas, Av. del Dr. Toledo, 34, 28231 Las Rozas de Madrid, Madrid, España 
             28231
             Las Rozas de Madrid 
             Contacto
                Tlf: 916377148 
                Email:</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
-      Librería Papelería Popular
-[...1 lines deleted...]
-            C. Cuestas Bajas, 2, 28901 Getafe, Madrid, España 
+      Vino a por Letras - Café y libros
+            Dirección
+            P.º de María Lejárraga, 3, Cabina 1 y Cabina 2, 28905 Getafe, Madrid, España 
             28903
             Getafe 
             Contacto
-               Tlf: 916967345 
-[...11 lines deleted...]
-               Email:</t>
+               Tlf: 910569932 
+               Email: vinoaporletras@gmail.com 
+               Web</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Librería Papelería Roda
             Dirección
             C. del Foso, 33, 28300 Aranjuez, Madrid, España 
             28300
             Aranjuez 
             Contacto
                Tlf: 918914835 
                Email: rodafoso@msn.com</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
+      San Vidal
+            Dirección
+            Plaza Juan Gómez de Mora, 4, 28803 Alcalá de Henares, Madrid, España 
+            28803
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918835426 
+               Email: papeleriasandoval@hotmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
       Librería Papelería Ruth
             Dirección
-            Av. España, 47, 28903 Getafe, Madrid, España 
+            Av. España, 41, 28903 Getafe, Madrid, España 
             28903
             Getafe 
             Contacto
                Tlf: 916822354 
-               Email: libreriarut@gmail.com 
-               Web</t>
+               Email: libreriarut@gmail.com</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Librería Papelería Siglo XXI
             Dirección
             C. Montserrat Caballé, 1, 28903 Getafe, Madrid, España 
             28903
             Getafe 
             Contacto
                Tlf: 916832367 
                Email: trijugil@gmail.com</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Libro y Pluma
             Dirección
             C. de Fermín Caballero, 90B, 28035 Madrid, España 
             28035
             Madrid 
             Contacto
                Tlf: 917384173 
                Email: libroypluma@gmail.com</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
+      Rossina
+            Dirección
+            C. Luis Madrona, 7, 28805 Alcalá de Henares, Madrid, España 
+            28804
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918820132 
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
       Libroteca
             Dirección
             C. de la Fuente, 3, local 1, 28330 San Martín de la Vega, Madrid, España 
             28330
             San Martín De La Vega 
             Contacto
                Tlf: 918958220 
                Email: administracion@libroteca.com.es</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Liceo
             Dirección
             Pl. de la Corredera, 20, 28680 San Martín de Valdeiglesias, Madrid, España 
             28680
             San Martín De Valdeiglesias 
             Contacto
                Tlf: 918610083 
                Email: librerialiceo@hotmail.com</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Lisboa
             Dirección
             C. Lisboa, 33, 28850 Torrejón de Ardoz, Madrid, España 
             28850
             Torrejón de Ardoz 
             Contacto
                Tlf: 916777126 
                Email: librerialisboa35@hotmail.com</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
-      Los Ángeles
-[...323 lines deleted...]
-    <t>General - Librería - Papelería 
       Roberto Aláez
             Dirección
             C. Concejo de la Mesta, 1, 28440 Guadarrama, Madrid, España 
             28440
             Guadarrama 
             Contacto
                Tlf: 918543266 
                Email: ralaez@hotmail.com</t>
-  </si>
-[...135 lines deleted...]
-               Web</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1888,51 +1932,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A136"/>
+  <dimension ref="A1:A139"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="169" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
@@ -2577,50 +2621,65 @@
       </c>
     </row>
     <row r="132" spans="1:1">
       <c r="A132" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="133" spans="1:1">
       <c r="A133" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="134" spans="1:1">
       <c r="A134" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="135" spans="1:1">
       <c r="A135" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="136" spans="1:1">
       <c r="A136" t="s">
         <v>135</v>
+      </c>
+    </row>
+    <row r="137" spans="1:1">
+      <c r="A137" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="138" spans="1:1">
+      <c r="A138" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="139" spans="1:1">
+      <c r="A139" t="s">
+        <v>138</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">