--- v4 (2026-03-20)
+++ v5 (2026-04-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Librerias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="618">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="595">
   <si>
     <t>nothing</t>
   </si>
   <si>
     <t>Especializada 
       A Different Life Librería
             Dirección
             C. de Pelayo, 35, Centro, 28004 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 915329652 
                Email: lifegay@lifegay.com 
                Web
    Homosexualidad</t>
   </si>
   <si>
     <t>Especializada 
       A Punto Librería
             Dirección
             C. de la Farmacia, 6, Centro, 28004 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 917021041 
@@ -65,50 +65,63 @@
    Gastronomía y cocina</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       Abaco Libros Usados
             Dirección
             C. de Raimundo Fernández Villaverde, 27, Tetuán, 28003 Madrid, España 
             28003
             Madrid 
             Contacto
                Tlf: 915340578 
                Email: contacto@abacolibrosusados.es 
                Web</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       Abaco Libros Usados 2
             Dirección
             Gta. del Gral. Álvarez de Castro, 3, Chamberí, 28010 Madrid, España 
             28010
             Madrid 
             Contacto
                Tlf: 914454580 
                Email: contacto@abacolibrosusados.es 
                Web</t>
+  </si>
+  <si>
+    <t>General 
+      Abubilla librería
+            Dirección
+            Carr Robledo de Chavela, 1, 28214 Fresnedillas de la Oliva, Madrid, España 
+            28028
+            Madrid 
+            Contacto
+               Tlf:  630 569 163/ 91 898 90 64 
+               Email: abubillalibreria@gmail.com 
+               Web
+   Literatura</t>
   </si>
   <si>
     <t>Especializada 
       Akira Comics
             Dirección
             Av. de Betanzos, 74, Fuencarral-El Pardo, 28034 Madrid, España 
             28034
             Madrid 
             Contacto
                Tlf: 917319409 
                Email: nosotros@akiracomics.com 
                Web
    Comics, Infantil y juvenil</t>
   </si>
   <si>
     <t>Especializada 
       Al-ma
             Dirección
             C. Isaac Albéniz, 10, 28981 Parla, Madrid, España 
             28981
             Parla 
             Contacto
                Tlf: 916995753 
                Email: papeleria.alma@hotmail.com 
                Web</t>
@@ -226,51 +239,51 @@
             Dirección
             C. Andrómeda, 16, 28938 Móstoles, Madrid, España 
             28938
             Móstoles 
             Contacto
                Tlf: 916467361 
                Email: libandromeda@gmail.com 
                Web</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       Anticuario Bellver
             Dirección
             Calle de José Abascal, 33, 28003 Madrid, España 
             28003
             Madrid 
             Contacto
                Tlf: 915482181 
                Email: anticuario_bellver@yahoo.es 
                Web</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       Antonio Azorín
             Dirección
-            C. de Joaquín Costa, 5, 28200 San Lorenzo de El Escorial, Madrid, España 
+            C. de Joaquín Costa, 1, 28200 San Lorenzo de El Escorial, Madrid, España 
             28200
             San Lorenzo de El Escorial 
             Contacto
                Tlf: 918 903 452 
                Email: contacto@antonioazorin.com 
                Web</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       Antonio Hernández
             Dirección
             C. de Mira el Río Baja, 8, 28005 Madrid, España 
             28005
             Madrid 
             Contacto
                Tlf: 699699612 
                Email: librosa.hernandez@gmail.com</t>
   </si>
   <si>
     <t>General 
       Antonio Machado 1
             Dirección
             C. de Fernando VI, 15, 28004 Madrid, España 
             28004
             Madrid 
@@ -586,82 +599,83 @@
             C. de Martín de los Heros, 66, 28008 Madrid, España 
             28008
             Madrid 
             Contacto
                Tlf: 915428282 
                Email: info@auladoc.com 
                Web
    Científico-Técnica</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Aventuras en el Mar Negro
             Dirección
             C. del Mar Menor, 12, 28033 Madrid, España 
             28033
             Madrid 
             Contacto
                Tlf: 675238787 
                Email: pedidos@marnegrolibros.com 
                Web</t>
   </si>
   <si>
     <t>Especializada 
       Axón
             Dirección
-            C. de Sta. Feliciana, 4, 28010 Madrid, España 
+            C. Artesanos, 46, 28660 Boadilla del Monte, Madrid, España 
             28010
             Madrid 
             Contacto
                Tlf: 915939999 
-               Email: axon@axon.es 
+               Email: info@axon.es 
                Web
    Medicina</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Azorín
             Dirección
             C. Getafe, 4, 28912 Leganés, Madrid, España 
             28912
             Leganés 
             Contacto
-               Tlf: 916940775 
+               Tlf: 916940775 / 659213757 
                Email: libreriaazorin@libreriaazorin.es 
                Web</t>
   </si>
   <si>
-    <t>General 
+    <t>Especializada 
       Bajo el Volcán
             Dirección
-            C. del Ave María, 31, 28012 Madrid, España 
+            C. del Ave María, 31, Centro, 28012 Madrid, España 
             28012
             Madrid 
             Contacto
                Tlf: 912502121 
-               Email: info@bajoelvolcan.es 
-               Web</t>
+               Email: bajoelvolcan@bajoelvolcan.es 
+               Web
+   Música</t>
   </si>
   <si>
     <t>Especializada 
       Balqís
             Dirección
             C. de Baños de Montemayor, 7, Arganzuela, 28005 Madrid, España 
             28009
             Madrid 
             Contacto
                Tlf: 636 81 43 24 
                Email: libreriabalqis@gmail.com 
                Web</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       Basílica
             Dirección
             C. del Aviador Zorita, 25, 1-B, 28020 Madrid, España 
             28020
             Madrid 
             Contacto
                Tlf: 915344554 
                Email: basilica_libros@hotmail.com</t>
   </si>
   <si>
@@ -864,73 +878,50 @@
   </si>
   <si>
     <t>General - Librería - Papelería 
       Bravo
             Dirección
             C. de Buenos Aires, 5, 28944 Fuenlabrada, Madrid, España 
             28944
             Fuenlabrada 
             Contacto
                Tlf: 916971576 
                Email: libreriapapeleriabravo@hotmail.com 
                Web</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Bulevar 2
             Dirección
             C. de San Gregorio, 19, 28260 Galapagar, Madrid, España 
             28260
             Galapagar 
             Contacto
                Tlf: 918583234 
                Email: bulevargalapagar@hotmail.com</t>
   </si>
   <si>
-    <t>General 
-[...21 lines deleted...]
-  <si>
     <t>Especializada 
       Calatrava
             Dirección
             C. de Ginzo de Limia, 26, 28029 Madrid, España 
             28003
             Madrid 
             Contacto
                Tlf: 913653626 
                Email: libreria.calatrava@fliedner.org 
                Web
    Idiomas, Religión y valores</t>
   </si>
   <si>
     <t>Especializada 
       Camelot
             Dirección
             C. de Fuendetodos, 6, 28944 Fuenlabrada, Madrid, España 
             28944
             Fuenlabrada 
             Contacto
                Tlf: 916151507 
                Email: camelibrosinfantiles@gmail.com 
                Web
    Idiomas, Infantil y juvenil</t>
   </si>
@@ -1121,62 +1112,50 @@
   <si>
     <t>Especializada 
       Castrillo
             Dirección
             C. Claudio Moyano, 1, 28014 Madrid, España 
             28014
             Madrid 
             Contacto
                Tlf: 914200688 
                Email: a.castrillo@hotmail.com 
    Esoterismo, Literatura</t>
   </si>
   <si>
     <t>Especializada 
       Cefas
             Dirección
             Av. de Lisboa, 22, 28924 Alcorcón, Madrid, España 
             28924
             Alcorcón 
             Contacto
                Tlf: 911551333 
                Email: info@libreriacefas.es 
    Religión y valores</t>
   </si>
   <si>
-    <t>Especializada 
-[...10 lines deleted...]
-  <si>
     <t>General - Librería - Papelería 
       Cervantes 3
             Dirección
             C. del Geranio, 12, 28880 Meco, Madrid, España 
             28880
             Meco 
             Contacto
                Tlf: 918861201 
                Email: info@papelerialibreriacervantes.es 
                Web</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Cervantes 4
             Dirección
             C. de Turquía, 3, 28943 Fuenlabrada, Madrid, España 
             28943
             Fuenlabrada 
             Contacto
                Tlf: 916085980 
                Email: libreriacervantes94@hotmail.es</t>
   </si>
   <si>
     <t>Especializada 
       Cervantes y compañía
@@ -1617,102 +1596,103 @@
             Dirección
             C. del Puerto Canfranc, 20, Puente de Vallecas, 28038 Madrid, España 
             28038
             Madrid 
             Contacto
                Tlf: 915701812 
                Email: info@diwan.es 
                Web
    Mundo árabe</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Domaica
             Dirección
             C. de Francia, 7, 28943 Fuenlabrada, Madrid, España 
             28943
             Fuenlabrada 
             Contacto
                Tlf: 916075128 
                Email:</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Dominó
             Dirección
-            Pl. de España, 2, local 2, 28911 Leganés, Madrid, España 
+            Pl. de España, 2, local 20, 28911 Leganés, Madrid, España 
             28911
             Leganés 
             Contacto
-               Tlf: 916939890 
+               Tlf: 916 939 890 // 657341463 
                Email: libreriadomino@yahoo.es 
                Web</t>
   </si>
   <si>
     <t>Especializada 
       Don Bosco
             Dirección
             C. de Alcalá, 154, 28028 Madrid, España 
             28028
             Madrid 
             Contacto
                Tlf: 917267466 
                Email: libreriaadmdb@salesianos-madrid.com 
    Religión y valores</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Don Buscón
             Dirección
             C. Valladolid, 2, 28804 Alcalá de Henares, Madrid, España 
             28804
             Alcalá De Henares 
             Contacto
                Tlf: 918832650 
                Email: donbusconelc@gmail.com</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Don Caramelo
             Dirección
             Pl. Gral. Palacio, 6, 28901 Getafe, Madrid, España 
             28902
             Getafe 
             Contacto
                Tlf: 916953968 
                Email:</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Don Lápiz
             Dirección
-            Sector Descubridores, 4, 28760 Tres Cantos, Madrid, España 
+            C. de Fuentespina, 14, Villa de Vallecas, 28031 Madrid, España 
             28760
             Tres Cantos 
             Contacto
-               Tlf: 918042818 
-               Email: dlapiz@hotmail.com</t>
+               Tlf: 913 31 58 48 
+               Email: donlapiz.teresa@gmail.com 
+               Web</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Don Papel
             Dirección
             C. Sagunto, 20, 28223 Pozuelo de Alarcón, Madrid, España 
             28223
             Pozuelo de Alarcón 
             Contacto
                Tlf: 917158910 
                Email:</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Don Quijote
             Dirección
             C. Alfonso XII, 35, 28934 Móstoles, Madrid, España 
             28934
             Móstoles 
             Contacto
                Tlf: 916131109 
                Email: donquijotedemostoles@gmail.com 
                Web</t>
   </si>
   <si>
@@ -1783,107 +1763,106 @@
             28015
             Madrid 
             Contacto
                Tlf: 915595130 
                Email: ecobook@ecobook.com 
                Web
    Economía y empresa</t>
   </si>
   <si>
     <t>Especializada 
       Ecocentro
             Dirección
             C. Esquilache, 4, 28003 Madrid, España 
             28003
             Madrid 
             Contacto
                Tlf: 915535502 
                Email: elalephlibros@hotmail.com 
                Web
    Religión y valores</t>
   </si>
   <si>
     <t>Especializada 
       EcoooLibre
             Dirección
-            C. de la Escuadra, 11, 28012 Madrid, España 
+            C. de la Escuadra, 11, Centro, 28012 Madrid, España 
             28012
             Madrid 
             Contacto
                Tlf: 912940094 // 912940064 
-               Email: pazserra@ecooo.es 
-               Web
+               Email: contacto@ecooo.es 
    Científico-Técnica, Economía y empresa, Ecología</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Ediciones 77
             Dirección
             P.º de la Florida, 45, 28008 Madrid, España 
             28008
             Madrid 
             Contacto
                Tlf: 915477940 
                Email: edi77@wanadoo.es</t>
   </si>
   <si>
     <t>Especializada 
       Ediciones La Salle
             Dirección
             Calle de Bocángel, 15, 28028 Madrid, España 
             28028
             Madrid 
             Contacto
                Tlf: 917262817 
                Email: ediciones@lasalle.es 
                Web
    Religión y valores</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       El Accipies
             Dirección
             C. Chantada, 11, 28029 Madrid, España 
             28029
             Madrid 
             Contacto
                Tlf: 656386093 
                Email: libreria@elaccipies.com 
                Web</t>
   </si>
   <si>
     <t>Especializada 
       El Aleph Libros
             Dirección
-            C. de Ferraz, 22, 28008 Madrid, España 
+            C. de Ferraz, nº 22, Moncloa - Aravaca, 28008 Madrid, España 
             28008
             Madrid 
             Contacto
                Tlf: 915425039 
                Email: elalephlibros@hotmail.com 
                Web
-   Literatura</t>
+   Literatura, Poesía</t>
   </si>
   <si>
     <t>Especializada 
       El Almazén Natural
             Dirección
             C. de Alcalá, 78, Primero Derecha, 28009 Madrid, España 
             28009
             Madrid 
             Contacto
                Tlf: 917817760 
                Email:  
                Web
    Medicina, Medicina natural</t>
   </si>
   <si>
     <t>Especializada 
       El Argonauta, la Librería de la Música
             Dirección
             C. de Fernández de los Ríos, 50, 28015 Madrid, España 
             28015
             Madrid 
             Contacto
                Tlf: 915439441 
                Email: info@elargonauta.com 
                Web
@@ -2133,206 +2112,218 @@
       El Dragón Lector
             Dirección
             Pl. de las Salesas, 9, Centro, 28004 Madrid, España 
             28010
             Madrid 
             Contacto
                Tlf: 610436692 
                Email: salesas@eldragonlector.com 
                Web
    Infantil y juvenil</t>
   </si>
   <si>
     <t>Especializada 
       El Dragón Lector
             Dirección
             Calle de Fernández de la Hoz, 72, Chamberí, 28003 Madrid, España 
             28010
             Madrid 
             Contacto
                Tlf: 913991940 
                Email: fernandezdelahoz@eldragonlector.com 
                Web
    Infantil y juvenil</t>
   </si>
   <si>
+    <t>General 
+      El Faro
+            Dirección
+            C. de Gaztambide, 24, Chamberí, 28015 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf:  615675329 
+               Email: info@libreriaelfaro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      El Faro
+            Dirección
+            Pl. del Caño, 5, 28260 Galapagar, Madrid, España 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 603651101 
+               Email:  
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
     <t>Anticuaria y ocasión 
       El Filobiblión
             Dirección
-            C. de la Cruz Verde, 14, 28004 Madrid, España 
+            C. de la Cruz Verde, 14, Centro, 28004 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 915217105 
-               Email: elfilobiblion@gmx.es 
-               Web</t>
+               Email: elfilobiblion@gmx.es</t>
   </si>
   <si>
     <t>General 
       El Galeón
             Dirección
             C. de Sagasta, 7, 28004 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 914455738 
                Email: pedidosgaleon@gmail.com</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       El Galeón
             Dirección
             P.º de la Chopera, 184, 28100 Alcobendas, Madrid, España 
             28100
             Alcobendas 
             Contacto
                Tlf: 916615469 
                Email:  
                Web</t>
   </si>
   <si>
     <t>General 
       El Halcón Maltés Librería y Galería de arte
             Dirección
             C. de Fernando el Católico, 3, Chamberí, 28015 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 912 826 060 
                Email: libreria@halconmaltes.com 
                Web</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       El Henar
             Dirección
             Av. de Lope de Figueroa, 10, 28804 Alcalá de Henares, Madrid, España 
             28804
             Alcalá De Henares 
             Contacto
                Tlf: 918789514 
-               Email: libreria.henar@wanadoo.es 
-               Web</t>
+               Email: libreriaelhenar@hotmail.es</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       El Lápiz
             Dirección
             Av. Carlos V, 46, 28938 Móstoles, Madrid, España 
             28937
             Móstoles 
             Contacto
                Tlf: 916468299 
-               Email:</t>
+               Email: mostoleselapiz@gmail.com 
+               Web</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       El Libracho
             Dirección
             C. San Vicente, 17, 28901 Getafe, Madrid, España 
             28901
             Getafe 
             Contacto
                Tlf: 916832764 
                Email: ellibracho@gmail.com</t>
   </si>
   <si>
     <t>General 
       El Mirador
             Dirección
             C. del Molino de Viento, 8, 28770 Colmenar Viejo, Madrid, España 
             28770
             Colmenar Viejo 
             Contacto
                Tlf: 910010290 
                Email: julioelvira@libreriaelmirador.es 
                Web</t>
   </si>
   <si>
     <t>Especializada 
       El movimiento del caracol
             Dirección
-            Av. de Madrid, 69, 28100 Alcobendas, Madrid, España 
+            Av. de Madrid, 71, 28100 Alcobendas, Madrid, España 
             28100
             Alcobendas 
             Contacto
-               Tlf: 910263245 
+               Tlf: 91 026 32 45 // 699 63 12 77 
                Email: hola@elmovimientodelcaracol.es 
                Web
    Infantil y juvenil, Juegos</t>
   </si>
   <si>
     <t>Especializada 
       El País de las Hadas
             Dirección
             P.º de Juan Antonio Vallejo-Nájera Botas, 44, Arganzuela, 28017 Madrid, España 
             28701
             San Sebastián De Los Reyes 
             Contacto
                Tlf: (+34) 913 234 875 
                Email: libreria@elpaisdelashadas.com 
                Web
    Infantil y juvenil</t>
   </si>
   <si>
     <t>Especializada 
       El Reino de Bután
             Dirección
             C. de Francisco Ayala, 1, 28702 San Sebastián de los Reyes, Madrid, España 
             28702
             San Sebastián De Los Reyes 
             Contacto
                Tlf: 912686786 
                Email: cuentanos@elreinodebutan.es 
                Web
    Infantil y juvenil</t>
   </si>
   <si>
     <t>General 
       El Retiro de las Letras.
             Dirección
             C. de la Anunciación, 2, Retiro, 28009 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 919 489 008 
                Email: info@elretirodelasletras.com 
                Web</t>
   </si>
   <si>
-    <t>General 
-[...10 lines deleted...]
-  <si>
     <t>General - Librería - Papelería 
       El Semáforo
             Dirección
             C. Valdeamor, 2D, 28110 Algete, Madrid, España 
             28110
             Algete 
             Contacto
                Tlf: 911647708 
                Email: santiago.santi@gmail.com</t>
   </si>
   <si>
     <t>General 
       El Trotajueves
             Dirección
             C. de Antonia Lancha, 17, Carabanchel, 28019 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 915699326 - 651 18 98 83   
                Email: trotamadrid@gmail.com 
                Web
    Viajes</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
@@ -2410,71 +2401,58 @@
     <t>General - Librería - Papelería 
       Emyte 2
             Dirección
             Av. de Colmenar Viejo, 10, 28701 San Sebastián de los Reyes, Madrid, España 
             28700
             San Sebastián De Los Reyes 
             Contacto
                Tlf: 916517211 
                Email: libreriaemyte@gmail.com</t>
   </si>
   <si>
     <t>Especializada 
       Enclave de Libros
             Dirección
             C. de los Relatores, 16, Centro, 28012 Madrid, España 
             28012
             Madrid 
             Contacto
                Tlf: 913694649 
                Email: info@enclavedelibros.com 
                Web
    Ciencias Sociales, Literatura</t>
   </si>
   <si>
     <t>Especializada 
-      Escolar y Mayo - Librería de Geografía e Historia
-[...1 lines deleted...]
-            Av. Puerta de Hierro, 12, 28040 Madrid, España 
+      Escolar y Mayo - Librerías de la Facultad de Filosofía y Filología (UCM)
+            Dirección
+            Facultad de Filología, Ciudad Universitaria, Pl. Menéndez Pelayo, s/n, Moncloa - Aravaca, 28040 Madrid, España 
             28040
             Madrid 
             Contacto
-               Tlf: 915492683 
-[...13 lines deleted...]
-               Email: alvaro.aizpurua@escolarymayo.com 
+               Tlf: 913945245 
+               Email: libreriadelafacultad@guillermoescolareditor.com 
                Web
    Filología, Filosofía</t>
   </si>
   <si>
     <t>General 
       Espacio Dykinson
             Dirección
             C. de Gaztambide, 21, Chamberí, 28015 Madrid, España 
             28015
             Madrid 
             Contacto
                Tlf: +34 669 03 36 26 
                Email: info@espaciodykinson.com 
                Web</t>
   </si>
   <si>
     <t>Especializada 
       Espaxs Librería Médica Alcalá
             Dirección
             Universidad de Alcalá, Fac.Medicina - Dpto Biología de Sistemas Ctra. Madrid-Barcelona Km 33.600, 28871- Alcalá de Henares (Madrid Módulo 3, planta baja, 28805 Alcalá de Henares, Madrid, España 
             28805
             Alcalá De Henares 
             Contacto
                Tlf: 918854545 
                Email: libreria.medica@uah.es 
@@ -2503,76 +2481,75 @@
                Email: info@estudioenescarlata.com 
                Web
    Ciencia Ficción</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Expósito
             Dirección
             C. de Samuel Baltés, 5, 28590 Villarejo de Salvanés, Madrid, España 
             28590
             Villarejo De Salvanés 
             Contacto
                Tlf: 918743783 
                Email: exposito@libreriaexposito.es 
                Web</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Fábula
             Dirección
             Av. de Lisboa, 8, 28924 Alcorcón, Madrid, España 
             28924
             Alcorcón 
             Contacto
                Tlf: 916196599 
-               Email: librero@libreriafabula.com 
+               Email: pedidos@libreriafabula.com 
                Web</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Feli
             Dirección
             C. de Dinamarca, 1, 28942 Fuenlabrada, Madrid, España 
             28942
             Fuenlabrada 
             Contacto
                Tlf: 916080384 
                Email: libreriafeli@hotmail.com 
                Web</t>
   </si>
   <si>
     <t>General 
       Felipa Libros 1944
             Dirección
-            C. del Pilar de Zaragoza, 37, 28028 Madrid, España 
+            C. del Pilar de Zaragoza, 37, Salamanca, 28028 Madrid, España 
             28028
             Madrid 
             Contacto
                Tlf: 913559647 
-               Email:  
-               Web
+               Email: felipalibros@gmail.com 
    Literatura, Viajes, Turismo</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Flor
             Dirección
             C. Cataluña, 17, 28903 Getafe, Madrid, España 
             28903
             Getafe 
             Contacto
                Tlf: 916951080 
                Email:</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Flor de Papel
             Dirección
             C. Mayor, 1, 28891 Velilla de San Antonio, Madrid, España 
             28891
             Velilla De San Antonio 
             Contacto
                Tlf: 916607942 
                Email: florpapelvelilla@gmail.com</t>
   </si>
   <si>
@@ -2689,62 +2666,50 @@
     <t>Especializada 
       Fragua Libros (Universidad)
             Dirección
             Av. Complutense, 3, 28040 Madrid, España 
             28040
             Madrid 
             Contacto
                Tlf: 915441805 
                Email: pedidos@fragua.es 
                Web
    Ciencias de la información</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       Frame Grabados &amp; Mapas Antiguos
             Dirección
             Calle del Gral. Pardiñas, 69, 28006 Madrid, España 
             28006
             Madrid 
             Contacto
                Tlf: 915641519 
                Email: info@frame.es 
                Web</t>
   </si>
   <si>
-    <t>General - Librería - Papelería 
-[...10 lines deleted...]
-  <si>
     <t>General 
       Frañol
             Dirección
             C. de Andorra, 51, 28043 Madrid, España 
             28043
             Madrid 
             Contacto
                Tlf: 913889068 
                Email: franol@franol.com 
                Web
    Idiomas</t>
   </si>
   <si>
     <t>General 
       Fuenfría
             Dirección
             Av. de la Sierra del Guadarrama, 9, 28470 Cercedilla, Madrid, España 
             28470
             Cercedilla 
             Contacto
                Tlf: 918521069 
                Email: librosfuenfria@gmail.com</t>
   </si>
   <si>
     <t>General 
@@ -2787,63 +2752,50 @@
             Dirección
             C. de Argensola, 13, 28004 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 91 3081829 
                Email: gaudi@libreriagaudi.com 
                Web
    Militar, Arquitectura, Arte</t>
   </si>
   <si>
     <t>Especializada 
       Gaztambide
             Dirección
             C. de Gaztambide, 6, Chamberí, 28015 Madrid, España 
             28015
             Madrid 
             Contacto
                Tlf: 34 91 549 88 21 / 91 549 88 82 
                Email: libreria@libreriagaztambide.com 
                Web
    Filología, Idiomas, Literatura, Libros de texto</t>
   </si>
   <si>
     <t>Especializada 
-      Gea Libros
-[...11 lines deleted...]
-    <t>Especializada 
       Generación X Alcorcón
             Dirección
             C. Los Pinos, 50, 28922 Alcorcón, Madrid, España 
             28922
             Alcorcón 
             Contacto
                Tlf: 916442446 
                Email: alcorcon@generacionx.es 
                Web
    Comics, Juegos</t>
   </si>
   <si>
     <t>Especializada 
       Generación X Carranza
             Dirección
             C. de Carranza, 25, Centro, 28004 Madrid, España 
             28003
             Madrid 
             Contacto
                Tlf: 914470746 
                Email: carranza@generacionx.es 
                Web
    Comics, Juegos</t>
   </si>
   <si>
@@ -3050,62 +3002,50 @@
   <si>
     <t>Anticuaria y ocasión 
       Gulliver
             Dirección
             C. del León, 32, 28014 Madrid, España 
             28014
             Madrid 
             Contacto
                Tlf: 914299998 
                Email: librosgulliver@librosgulliver.com 
                Web</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       H.G. Librería
             Dirección
             Calle Fuente, 18, 28450 Collado Mediano, Madrid, España 
             28450
             Collado Mediano 
             Contacto
                Tlf: 918598677 
                Email: hg@libreria-hg.com 
                Web</t>
   </si>
   <si>
-    <t>Anticuaria y ocasión 
-[...10 lines deleted...]
-  <si>
     <t>General - Librería - Papelería 
       Hermanos Moreno
             Dirección
             C. de Albino Pérez Ayestarain, 29, 28830 San Fernando de Henares, Madrid, España 
             28830
             San Fernando De Henares 
             Contacto
                Tlf: 916715992 
                Email:</t>
   </si>
   <si>
     <t>General 
       Hipercor - Alcalá de Henares
             Dirección
             Av. Juan Carlos I, S/N, 28801 Alcalá de Henares, Madrid, España 
             28806
             Alcalá De Henares 
             Contacto
                Tlf: 918872800 
                Email: servicio_clientes@hipercor.es 
                Web</t>
   </si>
   <si>
     <t>General 
       Hipercor - Arroyomolinos - Xanadú
@@ -3242,110 +3182,110 @@
   <si>
     <t>General 
       Iberbook Sánchez Cuesta
             Dirección
             C. de Medea, 3, 28037 Madrid, España 
             28037
             Madrid 
             Contacto
                Tlf: 915226465 
                Email: info@ibersaculib.com 
                Web</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Infante
             Dirección
             Calle José María Pereda, 13, 28806 Alcalá de Henares, Madrid, España 
             28806
             Alcalá De Henares 
             Contacto
                Tlf: 918027908 
                Email: carmeninfante@hotmail.com</t>
   </si>
   <si>
     <t>Especializada 
+      Infinity Comics
+            Dirección
+            C. de las Hileras, 2, Centro, 28013 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 91 138 48 44 
+               Email: pedidos@infinitycomics.es 
+               Web
+   Comics</t>
+  </si>
+  <si>
+    <t>Especializada 
       Ingeniería y Arte
             Dirección
             C. de Padilla, 49, 28006 Madrid, España 
             28006
             Madrid 
             Contacto
                Tlf: 915757824 
                Email: info@ingenieriayarte.com 
                Web
    Científico-Técnica, Arte</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Iris
             Dirección
             C. la Esperanza, 23, 28690 Brunete, Madrid, España 
             28690
             Brunete 
             Contacto
                Tlf: 918158252 
                Email: marta7717@hotmail.com</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Isis
             Dirección
             C. de San Isidro, 1, 28850 Torrejón de Ardoz, Madrid, España 
             28850
             Torrejón de Ardoz 
             Contacto
                Tlf: 916560275 
                Email: libreria.isis@hotmail.com</t>
   </si>
   <si>
     <t>Especializada 
       Itaca
             Dirección
             C. de Blasco de Garay, 15, local 1, Chamberí, 28015 Madrid, España 
             28015
             Madrid 
             Contacto
                Tlf: 914939982 
                Email: info@itaca.gg 
                Web
    Juegos</t>
   </si>
   <si>
-    <t>Especializada 
-[...11 lines deleted...]
-  <si>
     <t>Anticuaria y ocasión 
       Itziar Arranz Libros
             Dirección
             C. Jacinto Benavente, 3, 28669 Boadilla del Monte, Madrid, España 
             28660
             Boadilla Del Monte 
             Contacto
                Tlf: 916325772 
                Email: info@itziararranzlibros.com 
                Web</t>
   </si>
   <si>
     <t>Especializada 
       Ivorypress
             Dirección
             C. de Orfila, 5, Chamberí, 28010 Madrid, España 
             28020
             Madrid 
             Contacto
                Tlf: 91 449 09 61 
                Email: bookshop@ivorypress.com 
                Web
    Arte, Fotografía</t>
   </si>
   <si>
@@ -3365,62 +3305,50 @@
       Jarcha
             Dirección
             C. del Lago Erie, 8, Vicálvaro, 28032 Madrid, España 
             28032
             Madrid 
             Contacto
                Tlf: 91 776 24 12 
                Email: libreriajarcha@libreriajarcha.es 
                Web
    Infantil y juvenil</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       Javier Fernández
             Dirección
             C. Claudio Moyano, 29, 28014 Madrid, España 
             28014
             Madrid 
             Contacto
                Tlf: 913693352 
                Email: consultas@libreriajavierfernandez.com 
                Web</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
-      Jerez
-[...10 lines deleted...]
-    <t>Anticuaria y ocasión 
       Jiménez
             Dirección
             C. de Ginzo de Limia, 26, 28029 Madrid, España 
             28013
             Madrid 
             Contacto
                Tlf: 629344891 
                Email: libreriajimenez@nova.es 
                Web</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       Jiménez-Bravo
             Dirección
             Calle de Viriato, 57, 28010 Madrid, España 
             28010
             Madrid 
             Contacto
                Tlf: 915471215 
                Email: libreria@jimenezbravo.com 
                Web</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       José Porrúa Turanzas
@@ -3463,60 +3391,61 @@
     <t>General 
       La Anónima
             Dirección
             C. de Embajadores, 166, Arganzuela, 28045 Madrid, España 
             28039
             Madrid 
             Contacto
                Tlf:  91 116 27 52 // 613 05 52 52 
                Email: hola@laanonimalibreria.com 
                Web
    Feminismo</t>
   </si>
   <si>
     <t>Especializada 
       La Biblioteca
             Dirección
             C. de Blasco de Garay, 100, 28003 Madrid, España 
             28003
             Madrid 
             Contacto
                Tlf: 915342619 
                Email:  
    Idiomas, Filología</t>
   </si>
   <si>
-    <t>General 
+    <t>Especializada 
       La Boutique de Zouthique
             Dirección
-            C. de Ramírez de Arellano, 18, 28043 Madrid, España 
+            C. de Canillas, 81, local, Chamartín, 28002 Madrid, España 
             28020
             Madrid 
             Contacto
                Tlf: 911266599 
-               Email: contacto@boutiquedezouthique.es 
-               Web</t>
+               Email: contacto@boutiquedezothique.es 
+               Web
+   Terror</t>
   </si>
   <si>
     <t>General 
       La Buena Vida - Café del Libro
             Dirección
             C. de Vergara, 5, 28013 Madrid, España 
             28013
             Madrid 
             Contacto
                Tlf: 911398110 
                Email: labuenavida@cafedellibro.es 
                Web</t>
   </si>
   <si>
     <t>Especializada 
       La Buena Vida de la Filmoteca
             Dirección
             C. de Sta. Isabel, 3, 28012 Madrid, España 
             28012
             Madrid 
             Contacto
                Tlf: 634595636 
                Email: labuenavidadelafilmoteca@gmail.com 
                Web
    Cine</t>
@@ -3584,57 +3513,58 @@
             Dirección
             C. de Embajadores, 41, Centro, 28012 Madrid, España 
             28003
             Madrid 
             Contacto
                Tlf:  
                Email: libros@lacasqueria.com 
                Web</t>
   </si>
   <si>
     <t>General 
       La Central de Callao
             Dirección
             C. del Postigo de San Martín, 8, 28013 Madrid, España 
             28013
             Madrid 
             Contacto
                Tlf: 917909930 
                Email: callao@lacentral.com 
                Web</t>
   </si>
   <si>
     <t>Especializada 
       La Central del MNCARS
             Dirección
-            Rda. de Atocha, 19, 28012 Madrid, España 
+            Rda. de Atocha, 2, Centro, 28012 Madrid, España 
             28012
             Madrid 
             Contacto
-               Tlf: 902884990/917878782 
-[...1 lines deleted...]
-               Web</t>
+               Tlf: 917878782 
+               Email: libreriareinasofia@lacentral.com 
+               Web
+   Arte, Bellas artes</t>
   </si>
   <si>
     <t>Especializada 
       La Ciudad Invisible
             Dirección
             Cost.ª de los Ángeles, 7, 28013 Madrid, España 
             28013
             Madrid 
             Contacto
                Tlf: 91 542 25 40 
                Email: amigos@laciudad-invisible.com 
                Web
    Viajes, Turismo</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       La Clásica
             Dirección
             Cuesta de Moyano, C. Claudio Moyano, 19, 28014 Madrid, España 
             28014
             Madrid 
             Contacto
                Tlf: 675507318 
                Email: laclasicaes@yahoo.es 
                Web</t>
@@ -3642,134 +3572,109 @@
   <si>
     <t>Anticuaria y ocasión 
       La Cultural 22
             Dirección
             C. de Ferrer del Río, 22, 28028 Madrid, España 
             28028
             Madrid 
             Contacto
                Tlf: 913569315 
                Email: lacultural22@gmail.com 
                Web</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       La Dulcinea
             Dirección
             C. de Hermosilla, 132, 28028 Madrid, España 
             28028
             Madrid 
             Contacto
                Tlf: 918281921 
                Email: aladulcinea@gmail.com 
                Web</t>
   </si>
   <si>
-    <t>Anticuaria y ocasión 
-[...10 lines deleted...]
-  <si>
     <t>General 
       La Esquina del Zorro
             Dirección
-            C. de Uceda, 1, 28053 Madrid, España 
+            C/ de Ramón Calabuig, 27, Puente de Vallecas, 28053 Madrid, España 
             28053
             Madrid 
             Contacto
                Tlf: 918331457 
                Email: contacto@librerialaesquinadelzorro.com 
                Web</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       La Estrella
             Dirección
             C. Ruiz de Alda, 2, 28342 Valdemoro, Madrid, España 
             28340
             Valdemoro 
             Contacto
                Tlf:  646731098 
                Email: pedidos@librerialaestrella.com 
                Web</t>
   </si>
   <si>
     <t>Especializada 
       La Fabulosa
             Dirección
             C. del Barco, 40, Centro, 28004 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 621 06 71 22 
                Email: hola@lafabulosalibreria.es 
                Web
    Narrativa, Comics</t>
   </si>
   <si>
-    <t>General 
-[...10 lines deleted...]
-  <si>
     <t>General - Librería - Papelería 
       La Guarida
             Dirección
             P.za Maria Minguez, 7, l5, 28470 Cercedilla, Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 622743393 
                Email: info@librerialaguarida.com 
                Web</t>
   </si>
   <si>
-    <t>Especializada 
-[...9 lines deleted...]
-   Arte</t>
+    <t>General 
+      La Hermorsilla
+            Dirección
+            C. de Hermosilla, 102, Salamanca, 28009 Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 684 767 003 (WhatsApp) 
+               Email: lahermosilla.libreria@gmail.com 
+               Web</t>
   </si>
   <si>
     <t>General 
       La Independiente
             Dirección
             C. de la Primavera, 14, 28012 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 919 304 457 
                Email: info@laindependiente.madrid 
                Web</t>
   </si>
   <si>
     <t>General 
       La Isla del Tesoro
             Dirección
             C. del Abrevadero, 10, 28670 Villaviciosa de Odón, Madrid, España 
             28670
             Villaviciosa De Odón 
             Contacto
                Tlf: 916014649 
                Email: info@laisladeltesoro.eu 
    Infantil y juvenil</t>
   </si>
@@ -3970,203 +3875,167 @@
   </si>
   <si>
     <t>General 
       La Sombra
             Dirección
             C. de San Pedro, 20, 28014 Madrid, España 
             28014
             Madrid 
             Contacto
                Tlf: 911375609 
                Email: contacto@librerialasombra.com 
                Web</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       La Tarde Libros
             Dirección
             Calle de Ruiz, 15, 28004 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 915938163 
                Email: infolatardelibros@gmail.com</t>
   </si>
   <si>
-    <t>Especializada 
-[...23 lines deleted...]
-  <si>
     <t>General - Librería - Papelería 
       La Veloz
             Dirección
             Av. General Palacio, 6, 28902 Getafe, Madrid, España 
             28902
             Getafe 
             Contacto
                Tlf: 916953968 
                Email:</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       La Verde
             Dirección
             Av. de la Albufera, 71, 28038 Madrid, España 
             28018
             Madrid 
             Contacto
                Tlf: 910810346 
                Email:</t>
   </si>
   <si>
     <t>Especializada 
       Laie CaixaForum
             Dirección
-            C. de Cenicero, 34, 28014 Madrid, España 
+            P.º del Prado, 36, Centro, 28014 Madrid, España 
             28014
             Madrid 
             Contacto
                Tlf: 913896545 
                Email: caixaforummadrid@laie.es 
                Web
    Arte, Fotografía</t>
   </si>
   <si>
     <t>Especializada 
       Laie Fundación Mapfre
             Dirección
             P.º de Recoletos, 23, 28004 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 911703851 
                Email: fmapfre@laie.es 
    Arte</t>
   </si>
   <si>
-    <t>Especializada 
-[...15 lines deleted...]
-            C. Tenerife, 3, 28341 Valdemoro, Madrid, España 
+    <t>General - Librería - Papelería 
+      Lápiz y Papel Aranjuez
+            Dirección
+            C. del Almíbar, 35, 28300 Aranjuez, Madrid, España 
+            28300
+            Aranjuez 
+            Contacto
+               Tlf: 918920092 
+               Email: lapizypapel.arj@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Lápiz y Papel Pinto
+            Dirección
+            C. Asturias, 8, 28320 Pinto, Madrid, España 
             28343
             Valdemoro 
             Contacto
-               Tlf: 918085709 
-[...11 lines deleted...]
-               Email:</t>
+               Tlf: 916 91 48 94 
+               Email: libroslapizypapel@gmail.com 
+               Web</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Las Cuatro Reglas
             Dirección
             Carr. de la Estación, 2, 28880 Meco, Madrid, España 
             28880
             Meco 
             Contacto
                Tlf: 918860441 
                Email: lascuatroreglas@hotmail.com</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
+      Las Mussas
+            Dirección
+            C. Barcelona, 21, 28937 Móstoles, Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 624 83 43 25 
+               Email: pedidos@lasmussas.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
       Las Rozas
             Dirección
             C. Romeral, 5, 28231 Las Rozas de Madrid, Madrid, España 
             28231
             Las Rozas de Madrid 
             Contacto
                Tlf: 916360934 
                Email: libreriapapelerialasrozas@hotmail.com</t>
   </si>
   <si>
     <t>Especializada 
       Lauviah Música y Libros
             Dirección
             C. Juan de Leyva, 19, 28200 San Lorenzo de El Escorial, Madrid, España 
             28200
             San Lorenzo de El Escorial 
             Contacto
                Tlf: 918997641 
                Email: info@lauviah.es 
    Música</t>
   </si>
   <si>
-    <t>General - Librería - Papelería 
-[...10 lines deleted...]
-  <si>
     <t>General 
       Ledanca
             Dirección
             C. Carabaña, 11, 28806 Alcalá de Henares, Madrid, España 
             28806
             Alcalá De Henares 
             Contacto
                Tlf: 918832455 
                Email:</t>
   </si>
   <si>
     <t>General 
       Leer es viajar
             Dirección
             Calle del Dr. Castelo, 11, 28009 Madrid, España 
             28009
             Madrid 
             Contacto
                Tlf: 915571842 
                Email: nandoberni@hotmail.com</t>
   </si>
   <si>
     <t>Especializada 
       Leo como juego
             Dirección
@@ -4182,286 +4051,275 @@
   <si>
     <t>General 
       Letras
             Dirección
             C/ de Hortaleza, 2, 28004 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 915229935 
                Email: letras@librerialetras.es</t>
   </si>
   <si>
     <t>Especializada 
       Lex Nova
             Dirección
             Calle del Marqués de la Ensenada, 4, Centro, 28004 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 913195610 / 913101281 
                Email: admin@librerialexnova.com 
                Web
    Derecho</t>
   </si>
   <si>
-    <t>General 
-[...10 lines deleted...]
-  <si>
     <t>Especializada 
       Liberespacio
             Dirección
             C. de Joaquín María López, 25, 3 B, 28015 Madrid, España 
             28015
             Madrid 
             Contacto
                Tlf: 915447843 
                Email: liberespacio@liberespacio.com 
                Web
    Infantil y juvenil</t>
   </si>
   <si>
     <t>General 
       Librería 2 Castillas
             Dirección
             C. de José del Hierro, 46, 28027 Madrid, España 
             28027
             Madrid 
             Contacto
                Tlf: 913675758 
                Email:</t>
   </si>
   <si>
     <t>Especializada 
       Librería Alemana Auryn
             Dirección
             C. de Rodríguez Marín, 84, 28002 Madrid, España 
             28002
             Madrid 
             Contacto
                Tlf: 915638145 
                Email: info@libreriaauryn.com 
                Web
    Idiomas</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       Librería Anticuaria Sanz
             Dirección
             C. de Isidro Fernández, 14, Fuencarral-El Pardo, 28034 Madrid, España 
             28003
             Madrid 
             Contacto
                Tlf: 662 474 103 
                Email:  
-               Web</t>
-[...10 lines deleted...]
-               Email: libreriaanticuariatoledo@hotmail.com 
                Web</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       Librería Arenal 21
             Dirección
             C. de las Fuentes, 13, 28013 Madrid, España 
             28013
             Madrid 
             Contacto
                Tlf: 616056117 
                Email:</t>
   </si>
   <si>
     <t>Especializada 
       Librería Argentina
             Dirección
             C. de Andrés Mellado, 42, Local, 28015 Madrid, España 
             28015
             Madrid 
             Contacto
                Tlf: 915434781 
                Email:  
                Web
    Psicología y sociología, Esoterismo</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Librería Arriero
             Dirección
             C. los Curas, 29, 28850 Torrejón de Ardoz, Madrid, España 
             28850
             Torrejón de Ardoz 
             Contacto
                Tlf: 916754415 / 623453173 
                Email: info@libreriaarriero.com 
                Web</t>
   </si>
   <si>
     <t>Especializada 
+      Librería ARS Carmelitana
+            Dirección
+            Cl. de Ayala, 35, Salamanca, 28001 Madrid, España 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 686 127 552 
+               Email: arscarmelitana@libreriaars.com 
+               Web
+   Religión y valores</t>
+  </si>
+  <si>
+    <t>Especializada 
       Librería Áurea Clásicos
             Dirección
             P.º de Juan Antonio Vallejo-Nájera Botas, 25, Arganzuela, 28005 Madrid, España 
             28039
             Madrid 
             Contacto
-               Tlf: 915335818; 640 986 838 (solo WhatsApp) 
+               Tlf: 915335818; 640 986 938 (solo WhatsApp) 
                Email: aurea@libreriaaurea.com 
                Web
-   Filología, Arqueología</t>
+   Literatura clásica, Filología, Arqueología</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       Librería Capitel
             Dirección
             C. de Santiago, 48, 28801 Alcalá de Henares, Madrid, España 
             28702
             San Sebastián De Los Reyes 
             Contacto
                Tlf: 617114740 
                Email: libreriacapitelalcala@gmail.com 
                Web</t>
   </si>
   <si>
-    <t>Especializada 
-[...11 lines deleted...]
-  <si>
     <t>Anticuaria y ocasión 
       Librería Carolina Méndez Nieto
             Dirección
             C. Claudio Moyano, 12, 28014 Madrid, España 
             28014
             Madrid 
             Contacto
                Tlf: 914292561 
                Email: caseta30@yahoo.es 
                Web</t>
   </si>
   <si>
+    <t>Especializada 
+      Librería Cecadi
+            Dirección
+            C. de San Buenaventura, 4, Centro, 28005 Madrid, España 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 91 364 10 67 // 91 366 66 88 // 659 91 84 73 (Móvil) 
+               Email: pedidos@cecadi.es 
+               Web
+   Religión y valores</t>
+  </si>
+  <si>
     <t>General 
       Librería Celama
             Dirección
             Calle de Don Ramón de la Cruz, 93, Salamanca, 28006 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 915 62 68 79 
                Email: libreriacelama@gmail.com 
                Web
    Literatura</t>
   </si>
   <si>
     <t>Especializada 
       Librería Científica del CSIC
             Dirección
-            C. del Duque de Medinaceli, 6, 28014 Madrid, España 
+            C. de Serrano, 123, Chamartín, 28006 Madrid, España 
             28014
             Madrid 
             Contacto
-               Tlf: 913697253 
-[...2 lines deleted...]
-   Ciencias Sociales, Publicaciones oficiales</t>
+               Tlf: 91 568 00 51 
+               Email: libreria@csic.es 
+               Web
+   Ciencias Sociales, Publicaciones oficiales, Ciencias naturales</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       Librería Clio
             Dirección
             C. de Víctor de la Serna, 42, 28016 Madrid, España 
             28016
             Madrid 
             Contacto
                Tlf: 689716290 
                Email: libreriaclio@hotmail.com 
                Web</t>
-  </si>
-[...11 lines deleted...]
-   Arte</t>
   </si>
   <si>
     <t>Especializada 
       Librería de Cuento
             Dirección
             P.º de Sta. María de la Cabeza, 33, 28045 Madrid, España 
             28045
             Madrid 
             Contacto
                Tlf: 912224830 
                Email: decuento@decuento.es 
                Web
    Infantil y juvenil</t>
   </si>
   <si>
     <t>Especializada 
       Librería de la Biblioteca Nacional
             Dirección
             C. de Villanueva, 2C, 28001 Madrid, España 
             28071
             Madrid 
             Contacto
                Tlf: 915807760 
                Email: libreriabne@tresbandidos.es 
    Publicaciones oficiales, Biblioteconomía, Facsímiles</t>
   </si>
   <si>
     <t>Especializada 
+      Librería del centro
+            Dirección
+            C. de Hilarión Eslava, 21, local 10, Chamberí, 28015 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf:  
+               Email:  
+               Web
+   América Latina, Infantil y juvenil, Poesía</t>
+  </si>
+  <si>
+    <t>Especializada 
       Librería del Centro - Centro de Arte Moderno
             Dirección
             C. de Galileo, 52, 28015 Madrid, España 
             28015
             Madrid 
             Contacto
                Tlf: 914298363 
                Email: libreriadelcentro@telefonica.net 
                Web
    Literatura</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       Librería del Prado
             Dirección
             C. del Prado, 5, Centro, 28014 Madrid, España 
             28003
             Madrid 
             Contacto
                Tlf: 91 4296091 / 686828700 
                Email: libreria@libreriadelprado.com 
                Web</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
@@ -4531,60 +4389,61 @@
     <t>Especializada 
       Librería Francesa el Bosque
             Dirección
             C. de Añastro, 15, Hortaleza, 28033 Madrid, España 
             28033
             Madrid 
             Contacto
                Tlf: 913831139/  913831439 
                Email: elbosque@libreriafrancesaelbosque.com 
                Web
    Idiomas, Literatura</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       Librería Francisco Gómis
             Dirección
             C. de Claudio Moyano, Retiro, 28014 Madrid, España 
             28003
             Madrid 
             Contacto
                Tlf: 650633816 
                Email: fgomispg@gmail.com 
                Web</t>
   </si>
   <si>
-    <t>Anticuaria y ocasión 
+    <t>Especializada 
       Librería Gaztambide.com
             Dirección
             C. de Meléndez Valdés, 52, Chamberí, 28015 Madrid, España 
             28015
             Madrid 
             Contacto
                Tlf: 34 91 550 31 72 
                Email: libreriaonline@libreriagaztambide.com 
-               Web</t>
+               Web
+   Idiomas, Libros de texto, Obras de referencia</t>
   </si>
   <si>
     <t>General 
       Librería General
             Dirección
             Calle del Gral. Ricardos, 27, 28019 Madrid, España 
             28019
             Madrid 
             Contacto
                Tlf: 914725222 
                Email: ligeri27@gmail.com</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Librería Guillén
             Dirección
             C. Ronda de Watres, 30, 32, 28500 Arganda del Rey, Madrid, España 
             28500
             Arganda Del Rey 
             Contacto
                Tlf: 918710698 / 636 19 71 50 
                Email: contacto@libreriaguillen.es 
                Web</t>
   </si>
   <si>
@@ -4617,115 +4476,115 @@
       Librería Internacional - Aelia
             Dirección
             Av. de Monforte de Lemos, 133, 28029 Madrid, España 
             28029
             Madrid 
             Contacto
                Tlf: 917308776 
                Email: libreriainternacionalvaguada@sgel.es</t>
   </si>
   <si>
     <t>Especializada 
       Librería Internacional del Romo
             Dirección
             C. del Duque de Sesto, 48, 28009 Madrid, España 
             28009
             Madrid 
             Contacto
                Tlf: 915741415 
                Email: inter.romo@terra.es 
    Científico-Técnica, Informática</t>
   </si>
   <si>
     <t>Especializada 
       Librería Italiana
             Dirección
-            Calle de Modesto Lafuente, 45, 28003 Madrid, España 
+            Calle de Modesto Lafuente, 47, Chamberí, 28003 Madrid, España 
             28003
             Madrid 
             Contacto
                Tlf: 915549073 
                Email: italiana@libreriaitaliana.es 
                Web</t>
   </si>
   <si>
     <t>Especializada 
       Librería Iuvenis
             Dirección
             C. Rioja, 1, 28850 Torrejón de Ardoz, Madrid, España 
             28850
             Torrejón de Ardoz 
             Contacto
                Tlf: 916568974 
                Email: iuvenis@iuvenis.es 
                Web
    Idiomas, Infantil y juvenil</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Librería J3m
             Dirección
             C. Mayor, 60, 28921 Alcorcón, Madrid, España 
             28922
             Alcorcón 
             Contacto
                Tlf: 916441141 
                Email:</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Librería Jj
             Dirección
-            Travesía Dr. Bastos, 4, 28220 Majadahonda, Madrid, España 
+            C. de Sta. Catalina, 15, local 2, 28220 Majadahonda, Madrid, España 
             28220
             Majadahonda 
             Contacto
-               Tlf: 916342505 
+               Tlf: 658 10 19 79 
                Email: jj@libreriajj.es 
                Web</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Librería La Bonita
             Dirección
             P.º de los Pontones, 28, Arganzuela, 28005 Madrid, España 
             28224
             Pozuelo de Alarcón 
             Contacto
                Tlf: 624031529 
                Email: labonita@librerialabonita.com 
                Web</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       Librería La Casa de la Troya
             Dirección
-            C. de los Libreros, 6, 28004 Madrid, España 
+            C. de los Libreros, 6, Centro, 28004 Madrid, España 
             28004
             Madrid 
             Contacto
-               Tlf: 915219410 
+               Tlf: 915 219 410 // 680 794 269 (Whatsapp) 
                Email: libroslatroya@gmail.com 
                Web</t>
   </si>
   <si>
     <t>LIBRERÍA LA FELGUERA
             Dirección
             C. Laín Calvo, 5, Latina, 28011 Madrid, España 
             28903
             Getafe 
             Contacto
                Tlf:  
                Email:  
                Web</t>
   </si>
   <si>
     <t>General 
       Librería La Mistral 
             Dirección
             Tr.ª del Arenal, 2, Centro, 28013 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 914441961 
                Email: info@librerialamistral.es 
                Web</t>
@@ -4816,62 +4675,50 @@
     <t>Anticuaria y ocasión 
       Librería Mireya
             Dirección
             C. de Andrés Mellado, 68, Chamberí, 28015 Madrid, España 
             28003
             Madrid 
             Contacto
                Tlf: 91 2838282 / 655189226 
                Email: libreriamireya@hotmail.com</t>
   </si>
   <si>
     <t>Especializada 
       Librería Mujeres
             Dirección
             C. del Marqués Viudo de Pontejos, 4, Centro, 28012 Madrid, España 
             28012
             Madrid 
             Contacto
                Tlf: 915217043 
                Email: libreriamujeres@unapalabraotra.org 
                Web
    Feminismo, Literatura</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
-      Librería Multilibro
-[...10 lines deleted...]
-    <t>Anticuaria y ocasión 
       Librería Muñoz
             Dirección
             C. Claudio Moyano, Retiro, 28014 Madrid, España 
             28003
             Madrid 
             Contacto
                Tlf: 630510669 
                Email:  
                Web</t>
   </si>
   <si>
     <t>Especializada 
       Librería Musical Perros de Lluvia
             Dirección
             C. de la Sombrerería, 1, Centro, 28012 Madrid, España 
             28903
             Getafe 
             Contacto
                Tlf: 609 77 57 37 
                Email: libreriapopular@telefonica.net 
                Web
    Música</t>
   </si>
   <si>
     <t>General 
@@ -4926,70 +4773,81 @@
     <t>General - Librería - Papelería 
       Librería Papelería Parque Rozas
             Dirección
             PR Parque Rozas, Av. del Dr. Toledo, 34, 28231 Las Rozas de Madrid, Madrid, España 
             28231
             Las Rozas de Madrid 
             Contacto
                Tlf: 916377148 
                Email:</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Librería Papelería Roda
             Dirección
             C. del Foso, 33, 28300 Aranjuez, Madrid, España 
             28300
             Aranjuez 
             Contacto
                Tlf: 918914835 
                Email: rodafoso@msn.com</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Librería Papelería Ruth
             Dirección
-            Av. España, 47, 28903 Getafe, Madrid, España 
+            Av. España, 41, 28903 Getafe, Madrid, España 
             28903
             Getafe 
             Contacto
                Tlf: 916822354 
-               Email: libreriarut@gmail.com 
-               Web</t>
+               Email: libreriarut@gmail.com</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Librería Papelería Siglo XXI
             Dirección
             C. Montserrat Caballé, 1, 28903 Getafe, Madrid, España 
             28903
             Getafe 
             Contacto
                Tlf: 916832367 
                Email: trijugil@gmail.com</t>
   </si>
   <si>
+    <t>General - Librería - Papelería 
+      Librería Papelería Zepol
+            Dirección
+            Pl. Mayor, 2, local 7, 28223 Pozuelo de Alarcón, Madrid, España 
+            28903
+            Getafe 
+            Contacto
+               Tlf: 640893730/ 91 352 98 92 
+               Email: libreriazepol@gmail.com 
+               Web</t>
+  </si>
+  <si>
     <t>Especializada 
       Librería PCL Madrid
             Dirección
             C. de Toledo, 176, Arganzuela, 28005 Madrid, España 
             28701
             San Sebastián De Los Reyes 
             Contacto
                Tlf: 669972119 
                Email: info@libreriapclmadrid.es 
                Web
    Ciencia y tecnología</t>
   </si>
   <si>
     <t>General 
       Librería Salesiana 1
             Dirección
             C. de Francisco Sancha, 34, Fuencarral-El Pardo, 28034 Madrid, España 
             28034
             Madrid 
             Contacto
                Tlf: 917280510 
                Email: contacto@libreriasalesiana.com 
                Web</t>
   </si>
   <si>
@@ -5147,98 +5005,98 @@
             Dirección
             C. del Carnero, 19, 28005 Madrid, España 
             28005
             Madrid 
             Contacto
                Tlf: 913652453 
                Email: info@librosromo.com 
                Web</t>
   </si>
   <si>
     <t>Librerías solidarias 
       Libros Cercanos
             Dirección
             C. de las Dos Hermanas, 12, 28012 Madrid, España 
             28012
             Madrid 
             Contacto
                Tlf:  
                Email: libroscercanos@gmail.com 
                Web</t>
   </si>
   <si>
     <t>General 
       Libros de Arena
             Dirección
-            C/ de Capri, 15, 28032 Madrid, España 
+            C/ de Capri, 15, San Blas-Canillejas, 28032 Madrid, España 
             28032
             Madrid 
             Contacto
                Tlf: 646412512 
-               Email: info@ladlibreria.net 
+               Email: info@ldalibreria.net 
                Web</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       Libros Dodó
             Dirección
             C. de Vallehermoso, 35, Chamberí, 28015 Madrid, España 
             28921
             Alcorcón 
             Contacto
                Tlf: 91 4459897 / 679919218 
                Email:</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       Libros Madrid
             Dirección
             C. de Campomanes, 5, 28013 Madrid, España 
             28013
             Madrid 
             Contacto
                Tlf: 915478736 
                Email: libros.madrid@cgac.es 
                Web</t>
   </si>
   <si>
     <t>Librerías solidarias 
       Libros Melior Islas Filipinas
             Dirección
             Av. de Filipinas, 4, 28003 Madrid, España 
             28003
             Madrid 
             Contacto
                Tlf: 910528271 
                Email:  
                Web</t>
   </si>
   <si>
     <t>General 
       Libros para Un Mundo Mejor
             Dirección
-            C. del Espíritu Santo, 13, 28004 Madrid, España 
+            C. del Espíritu Santo, 13, Centro, 28004 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 915934674 
                Email: libreria@librosparaunmundomejor.es 
                Web</t>
   </si>
   <si>
     <t>General 
       Libros Pilar Méndez Nieto
             Dirección
             C. Claudio Moyano, 4, 28014 Madrid, España 
             28014
             Madrid 
             Contacto
                Tlf: 914292441 
                Email:</t>
   </si>
   <si>
     <t>General 
       Libros Retiro
             Dirección
             Calle del Dr. Castelo, 17, 28009 Madrid, España 
             28009
             Madrid 
@@ -5247,63 +5105,50 @@
                Email:</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Libroteca
             Dirección
             C. de la Fuente, 3, local 1, 28330 San Martín de la Vega, Madrid, España 
             28330
             San Martín De La Vega 
             Contacto
                Tlf: 918958220 
                Email: administracion@libroteca.com.es</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Liceo
             Dirección
             Pl. de la Corredera, 20, 28680 San Martín de Valdeiglesias, Madrid, España 
             28680
             San Martín De Valdeiglesias 
             Contacto
                Tlf: 918610083 
                Email: librerialiceo@hotmail.com</t>
   </si>
   <si>
-    <t>Especializada 
-[...11 lines deleted...]
-  <si>
     <t>General - Librería - Papelería 
       Lisboa
             Dirección
             C. Lisboa, 33, 28850 Torrejón de Ardoz, Madrid, España 
             28850
             Torrejón de Ardoz 
             Contacto
                Tlf: 916777126 
                Email: librerialisboa35@hotmail.com</t>
   </si>
   <si>
     <t>Especializada 
       Lita hormiguita
             Dirección
             C. de Artajona, 11, 28039 Madrid, España 
             28039
             Madrid 
             Contacto
                Tlf: 910615626 
                Email: libreria@litahormiguita.com 
                Web
    Infantil y juvenil</t>
   </si>
   <si>
     <t>General 
@@ -5331,73 +5176,73 @@
   <si>
     <t>General - Librería - Papelería 
       Los Ángeles
             Dirección
             Urb. Parque Miraflores, 53, 28942 Fuenlabrada, Madrid, España 
             28942
             Fuenlabrada 
             Contacto
                Tlf: 916459079 
                Email:</t>
   </si>
   <si>
     <t>General 
       Los libros salvajes
             Dirección
             C. Eras, 39, 28670 Villaviciosa de Odón, Madrid, España 
             28670
             Villaviciosa De Odón 
             Contacto
                Tlf: 910741413 
                Email:  
                Web
    Literatura</t>
   </si>
   <si>
-    <t>Especializada 
-[...11 lines deleted...]
-  <si>
     <t>General 
       Los pequeños seres
             Dirección
             C/ de la Ribera de Curtidores, 19, Centro, 28005 Madrid, España 
             28005
             Madrid 
             Contacto
                Tlf: 640227965 
                Email: lospequenosseres@gmail.com 
                Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Los tres hermanos de Moriarty
+            Dirección
+            C. de la Palma, 21, Centro, 28004 Madrid, España 
+            28931
+            Móstoles 
+            Contacto
+               Tlf: 911445362 
+               Email: hola@lostreshermanosdemoriarty.com 
+               Web
+   Comics</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Los Trigales
             Dirección
             Tr.ª de Buenavista, 2, 28750 San Agustín del Guadalix, Madrid, España 
             28750
             San Agustín Del Guadalix 
             Contacto
                Tlf: 918419173 
                Email:</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Luimar
             Dirección
             Urbanizacion Nuevo Versalles, 238, 28942 Fuenlabrada, Madrid, España 
             28942
             Fuenlabrada 
             Contacto
                Tlf: 916892616 
                Email:</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
@@ -5772,104 +5617,91 @@
   <si>
     <t>General 
       Mi libro
             Dirección
             C. del Vinateros, 108, 28030 Madrid, España 
             28038
             Madrid 
             Contacto
                Tlf: 911637623 
                Email: milibrolibreria@gmail.com 
                Web</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       Miguel Miranda
             Dirección
             C. de Lope de Vega, 19, 28014 Madrid, España 
             28014
             Madrid 
             Contacto
                Tlf: 914294576 
                Email: consultas@libreriamiranda.com 
                Web</t>
   </si>
   <si>
-    <t>Especializada 
-[...11 lines deleted...]
-  <si>
     <t>General 
       Modesta Librería
             Dirección
             Calle de Modesto Lafuente, 31, Chamberí, 28003 Madrid, España 
             28003
             Madrid 
             Contacto
                Tlf: 626 251 909 
                Email: libreriamodesta@gmail.com 
                Web</t>
   </si>
   <si>
     <t>Especializada 
       Molar Discos y Libros
             Dirección
             C. de la Ruda, 19, Centro, 28005 Madrid, España 
             28005
             Madrid 
             Contacto
                Tlf: 911725740 
                Email: info@molardiscosylibros.com 
                Web
    Comics</t>
   </si>
   <si>
     <t>General 
       Muga
             Dirección
             Av. de Pablo Neruda, 89B, Puente de Vallecas, 28018 Madrid, España 
             28018
             Madrid 
             Contacto
                Tlf: 915079085 
                Email: info@publimuga.com 
                Web</t>
   </si>
   <si>
     <t>Especializada 
       Mujeres &amp; compañía La Librería
             Dirección
-            C. de la Unión, 4, 28013 Madrid, España 
+            C. de Ercilla, 32, Arganzuela, 28005 Madrid, España 
             28013
             Madrid 
             Contacto
                Tlf: 910145344 
                Email: info@mujeresycialibreria.net 
                Web
    Feminismo</t>
   </si>
   <si>
     <t>Especializada 
       Mundicomics
             Dirección
             C. Ramón y Cajal, 3, 28850 Torrejón de Ardoz, Madrid, España 
             28850
             Torrejón de Ardoz 
             Contacto
                Tlf: 653918910; 910400900 
                Email: info@mundicomics.com 
                Web
    Comics, Juegos</t>
   </si>
   <si>
     <t>Especializada 
       Mundo Fantasía
             Dirección
@@ -5959,265 +5791,171 @@
   <si>
     <t>General 
       Olavide - Bar de libros
             Dirección
             C. de Olid, 14, 28010 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 621310206 
                Email: lectores@olavidelibros.com 
                Web</t>
   </si>
   <si>
     <t>General 
       Olimpia
             Dirección
             Av. de Francisco Javier Sauquillo, 28, 28944 Fuenlabrada, Madrid, España 
             28944
             Fuenlabrada 
             Contacto
                Tlf: 916975548 
                Email:</t>
   </si>
   <si>
     <t>Especializada 
-      Omega Center (Luna)
-[...11 lines deleted...]
-    <t>Especializada 
       Omega Center Madrid
             Dirección
             C. de la Estrella, 20, Centro, 28004 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 912190981 
                Email: info@otakucenter.es 
                Web
    Comics, Arte, Deportes</t>
   </si>
   <si>
-    <t>Especializada 
-[...103 lines deleted...]
-    <t>General 
+    <t>General - Librería - Papelería 
       Onrubia
             Dirección
-            C. de Ros de Olano, 3, 1c, 28002 Madrid, España 
+            C. de Ros de Olano, 5, Chamartín, 28002 Madrid, España 
             28002
             Madrid 
             Contacto
                Tlf: 914164186 
-               Email: libreriaonrubia@hotmail.com 
-               Web</t>
+               Email: libreriaonrubia@hotmail.com</t>
   </si>
   <si>
     <t>General 
       Ontanilla Libros
             Dirección
-            C. Olivo, 37, 28023 Madrid, España 
+            Av. de la Osa Mayor, 105, Moncloa - Aravaca, 28023 Madrid, España 
             28023
             Madrid 
             Contacto
                Tlf: 913079014 
-               Email: info@libreriaontanilla.com 
-               Web</t>
+               Email: info@libreriaontanilla.com</t>
   </si>
   <si>
     <t>Especializada 
       Opar
             Dirección
             C. Alcalá, 94, Salamanca, 28009 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 915 75 45 20 
                Email:  
    Ciencia Ficción, Terror, Misterio</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       Ortiz Marcos Libros Antiguos
             Dirección
-            C. de Luis Cabrera, 82, 28002 Madrid, España 
+            C/ de Sta Hortensia, 9, local 2, Chamartín, 28002 Madrid, España 
             28002
             Madrid 
             Contacto
                Tlf: 616526430 
                Email: ortizmarcos@hotmail.com 
                Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Otaku Center
+            Dirección
+            C. de la Luna, 24, Centro, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915230042 
+               Email: info@otakucenter.es 
+               Web
+   Comics</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       Palabras &amp; Cosas
             Dirección
             Calle del Monte Esquinza, 42, 28010 Madrid, España 
             28010
             Madrid 
             Contacto
                Tlf: 917024775 
                Email: palabrasycosas@yahoo.es 
                Web</t>
   </si>
   <si>
     <t>Especializada 
       Panta Rhei
             Dirección
             C. de Hernán Cortés, 7, Centro, 28004 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 913198902 
                Email: pedidos@panta-rhei.es 
                Web
    Comics, Libros de diseño, Arte, Fotografía, Literatura</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Papelería Los Pinos
             Dirección
             C. de Argüeso, 23, Carabanchel, 28025 Madrid, España 
             28822
             Coslada 
             Contacto
                Tlf: 622938034 
                Email: papelerialospinos38@gmail.com 
                Web</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
+      Papelería-Librería Abascal
+            Dirección
+            C. Libertad, 34, 28850 Torrejón de Ardoz, Madrid, España 
+            28822
+            Coslada 
+            Contacto
+               Tlf: 916 56 17 05 
+               Email: abascallibros@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
       Papeles 1
             Dirección
             C. del Marqués de Hinojares, 11, 28840 Mejorada del Campo, Madrid, España 
             28840
             Mejorada Del Campo 
             Contacto
                Tlf: 916680214 
                Email: papeles.j@gmail.com</t>
   </si>
   <si>
     <t>Especializada 
       Paperground Bookshop
             Dirección
             C. de Medellín, 3, Chamberí, 28010 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf:  
                Email:  
                Web
    Revistas</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Papiro
@@ -6228,84 +5966,84 @@
             Contacto
                Tlf: 918823460 
                Email:</t>
   </si>
   <si>
     <t>Especializada 
       Paraprofesionales.com
             Dirección
             C. Fuentesaúco, 7, 28024 Madrid, España 
             28024
             Madrid 
             Contacto
                Tlf: 902198832 
                Email: clientes@paraprofesionales.com 
                Web
    Derecho</t>
   </si>
   <si>
     <t>Especializada 
       Parent(h)esis
             Dirección
             C. de Valencia, 30, Centro, 28012 Madrid, España 
             28004
             Madrid 
             Contacto
-               Tlf:  
+               Tlf: 626709262 
                Email: info@libreriaparenthesis.es 
                Web
    Varios, Idiomas</t>
   </si>
   <si>
     <t>Especializada 
       Pasajes Librería Internacional
             Dirección
             Calle de Génova, 3, 28004 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 913101245 
                Email: libreria@pasajelibros.com 
                Web
    Idiomas, Literatura</t>
   </si>
   <si>
     <t>General 
       Pasapágina
             Dirección
             Pl. Tres Olivos, 4, 28034 Madrid, España 
             28034
             Madrid 
             Contacto
                Tlf: 915731589 
                Email:</t>
   </si>
   <si>
     <t>Especializada 
       Paulinas
             Dirección
-            Calle de Jerónimo de la Quintana, 10, 28010 Madrid, España 
+            C. de San Bernardo, 114, Chamberí, 28015 Madrid, España 
             28015
             Madrid 
             Contacto
                Tlf: 914472978 
                Email: libreria.madrid@paulinas.es 
                Web
    Religión y valores</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Pencil Librería Papelería
             Dirección
             C. Sansón Carrasco, 4, 28053 Madrid, España 
             28053
             Madrid 
             Contacto
                Tlf: 911526965 
                Email:</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       Pérez Galdós
             Dirección
             C/ de Hortaleza, 7, 2do izq, 28004 Madrid, España 
             28004
@@ -6356,56 +6094,56 @@
             Dirección
             C. Concejo, 6, 28260 Galapagar, Madrid, España 
             28260
             Galapagar 
             Contacto
                Tlf: 918580088 
                Email: libreriapicos@libreriapicos.e.telefonica.net</t>
   </si>
   <si>
     <t>Especializada 
       Polifemo
             Dirección
             Av. de Bruselas, 44, 28028 Madrid, España 
             28028
             Madrid 
             Contacto
                Tlf: 917257101 
                Email: libros@polifemo.com 
                Web
    Arqueología, Historia, Viajes, Turismo</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       Principe &amp; Vidaud
             Dirección
-            C. de Serrano, 162, 28002 Madrid, España 
+            C. de Serrano, 160, Chamartín, 28002 Madrid, España 
             28002
             Madrid 
             Contacto
-               Tlf: 915555555 
-               Email: info@principevidaud.com 
+               Tlf: 691 564 49 38 
+               Email: principe.vidaud@gmail.com 
                Web</t>
   </si>
   <si>
     <t>Especializada 
       Publicaciones de Arquitectura y Arte
             Dirección
             C. del Maestro Ángel Llorca, 1, 28003 Madrid, España 
             28003
             Madrid 
             Contacto
                Tlf: 915546106 
                Email: publiarq@publiarq.com 
                Web
    Arquitectura, Arte, Deportes</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Pueblos y Culturas
             Dirección
             C. Gilena, 1, 28021 Madrid, España 
             28021
             Madrid 
             Contacto
                Tlf: 917968170 
                Email: libertad1974@telefonica.net</t>
@@ -6672,118 +6410,104 @@
   </si>
   <si>
     <t>General - Librería - Papelería 
       Rossina
             Dirección
             C. Luis Madrona, 7, 28805 Alcalá de Henares, Madrid, España 
             28804
             Alcalá De Henares 
             Contacto
                Tlf: 918820132 
                Email:</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       Sagasta
             Dirección
             C. de Hermosilla, 45, 35, 28001 Madrid, España 
             28001
             Madrid 
             Contacto
                Tlf: 915781205 
                Email: info@libreriasagasta.com 
                Web</t>
   </si>
   <si>
-    <t>Especializada 
-[...11 lines deleted...]
-  <si>
     <t>Anticuaria y ocasión 
       Salambó
             Dirección
             C. de la Mandarina, 5, 28027 Madrid, España 
             28027
             Madrid 
             Contacto
                Tlf: 913674665 
                Email: info@libreriasalambo.com 
                Web</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       Salvador Cortés
             Dirección
             C. Pablo Picasso, 49, 28200 San Lorenzo de El Escorial, Madrid, España 
             28200
             San Lorenzo de El Escorial 
             Contacto
                Tlf: 918906053 
                Email: libreriacortes@yahoo.es</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       San Ginés
             Dirección
             Pasadizo de San Ginés, 1, 28013 Madrid, España 
             28013
             Madrid 
             Contacto
                Tlf: 913664686 
                Email:</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       San Vidal
             Dirección
             Plaza Juan Gómez de Mora, 4, 28803 Alcalá de Henares, Madrid, España 
             28803
             Alcalá De Henares 
             Contacto
                Tlf: 918835426 
                Email: papeleriasandoval@hotmail.com</t>
   </si>
   <si>
     <t>Especializada 
       Sandwich Mixto
             Dirección
-            C. de la Torrecilla del Leal, 7, Local 2, 28012 Madrid, España 
+            C. de la Torrecilla del Leal, 7, Local 2, Centro, 28012 Madrid, España 
             28012
             Madrid 
             Contacto
                Tlf: 911995603 
-               Email: quieroun@sandwichmixto.com 
-               Web</t>
+               Email: quieroun@sandwichmixto.com</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       Santa Bárbara
             Dirección
             Plaza de Sta. Bárbara, 3, Piso 1º, 28004 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 609077365 
                Email: librosmania@gmail.com</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Santander
             Dirección
             C. de Valmojado, 291, Latina, 28047 Madrid, España 
             28047
             Madrid 
             Contacto
                Tlf: 917172247 
                Email: info@libreriasantander.es 
                Web</t>
   </si>
   <si>
@@ -6878,56 +6602,56 @@
             Dirección
             Calle de la Magdalena, 27, 28012 Madrid, España 
             28012
             Madrid 
             Contacto
                Tlf: 914203765 
                Email: principe9@sintarima.es 
                Web</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Sonrisas de Papel y Blas
             Dirección
             C. de Pedro Laborde, 13, 28018 Madrid, España 
             28038
             Madrid 
             Contacto
                Tlf: 645477263 
                Email: sonrisasdepapel2013@gmail.com 
                Web</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Sumar
             Dirección
-            Av. de Atenas, 75, Local 25 exterior, 28232 Las Rozas de Madrid, Madrid, España 
+            Av. de Atenas, 75, local 8, 28232 Las Rozas de Madrid, Madrid, España 
             28232
             Las Rozas de Madrid 
             Contacto
                Tlf: 916318093 
-               Email: sumar@telefonica.net 
+               Email: sumar@libreriasumar.es 
                Web</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Sur 1
             Dirección
             Calle Ntra. Sra. del Pilar, 10, 28982 Parla, Madrid, España 
             28982
             Parla 
             Contacto
                Tlf: 916990591 
                Email: libreriasur.tarasur@hotmail.com</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Sur 2
             Dirección
             C. Valdemorillo, 4, 28901 Getafe, Madrid, España 
             28901
             Getafe 
             Contacto
                Tlf: 916829043 
                Email: libreriaalmonacid.tarasur@hotmail.com</t>
   </si>
   <si>
@@ -6972,74 +6696,86 @@
             C. del Barquillo, 32, 28004 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 680251412 
                Email: store-madrid@taschen.com 
    Arte</t>
   </si>
   <si>
     <t>Especializada 
       Tea Ediciones
             Dirección
             C. de Fray Bernardino Sahagún, 24, 28036 Madrid, España 
             28036
             Madrid 
             Contacto
                Tlf: 912705060 
                Email: madrid@teaediciones.com 
                Web
    Ciencias Sociales, Derecho, Economía y empresa, Filosofía, Psicología y sociología</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Telja
             Dirección
-            C. Río Ebro, 4, 28913 Leganés, Madrid, España 
+            C. Rio Jarama, 32, 28913 Leganés, Madrid, España 
             28913
             Leganés 
             Contacto
                Tlf: 916948290 
-               Email:  
-               Web</t>
+               Email: libreriatelja@gmail.com</t>
   </si>
   <si>
     <t>General 
       Terán Libros
             Dirección
             C. de Andrés Mellado, 84, 28015 Madrid, España 
             28015
             Madrid 
             Contacto
                Tlf: 915438232 
                Email: info@teranlibros.com</t>
   </si>
   <si>
     <t>Especializada 
+      Tercios Viejos
+            Dirección
+            C. de María Panés, 4, Chamberí, 28003 Madrid, España 
+            28903
+            Getafe 
+            Contacto
+               Tlf: 91 865 61 86 
+               Email: pedidos@terciosviejos.es 
+               Web
+   Historia, Militar</t>
+  </si>
+  <si>
+    <t>Especializada 
       Testimonio de autores católicos escogidos
             Dirección
-            C. del Marqués Viudo de Pontejos, 2, 28012 Madrid, España 
+            C. del Marqués Viudo de Pontejos, 3, Centro, 28012 Madrid, España 
             28012
             Madrid 
             Contacto
                Tlf: 915217033 
                Email: pedidos@testimonio.net 
                Web
    Religión y valores</t>
   </si>
   <si>
     <t>Especializada 
       The Cómic Co.
             Dirección
             Calle del Divino Pastor, 17, Centro, 28004 Madrid, España 
             28015
             Madrid 
             Contacto
                Tlf: 914457915 
                Email: info@thecomicco.com 
                Web
    Comics</t>
   </si>
   <si>
     <t>Especializada 
       Tierra de Fuego
             Dirección
@@ -7107,57 +6843,56 @@
             C. de San Bernardo, 4, Centro, 28013 Madrid, España 
             28003
             Madrid 
             Contacto
                Tlf:  91 758 08 89 
                Email: info@tikbooks.com 
                Web</t>
   </si>
   <si>
     <t>Especializada 
       Tipos Infames Libros y Vinos
             Dirección
             C. de San Joaquín, 4, 28004 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 915228939 
                Email: librosyvinos@tiposinfames.com 
                Web
    Literatura</t>
   </si>
   <si>
     <t>Especializada 
       Todo Clero
             Dirección
-            Pl. Palacio, 1 bis, 28802 Alcalá de Henares, Madrid, España 
+            Pl. Palacio, 1 bis, 28801 Alcalá de Henares, Madrid, España 
             28801
             Alcalá De Henares 
             Contacto
-               Tlf: 918826231 
+               Tlf: 616 47 17 55 
                Email: todoclero@infonegocio.com 
-               Web
    Religión y valores</t>
   </si>
   <si>
     <t>Especializada 
       Tomos y Grapas
             Dirección
             Pl. Bami, 34, Cdad. Lineal, 28017 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 915 275 788 
                Email: tienda@tomosygrapas.com 
                Web
    Comics, Libros ilustrados</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Toyfran
             Dirección
             Av. de Roma, 45, 28822 Coslada, Madrid, España 
             28822
             Coslada 
             Contacto
                Tlf: 916723744 
                Email: toyfran@hotmail.com</t>
@@ -7168,75 +6903,75 @@
             Dirección
             C. del Duque de Alba, 8, 28012 Madrid, España 
             28012
             Madrid 
             Contacto
                Tlf: 915320928 
                Email: libreria@traficantes.net 
                Web</t>
   </si>
   <si>
     <t>Librerías solidarias 
       Tráfico de libros
             Dirección
             C. de la Sombrerería, 6, Centro, 28012 Madrid, España 
             28012
             Madrid 
             Contacto
                Tlf: 653 62 64 12 - 91 235 06 36 
                Email: lucesylibros@outlook.es 
                Web</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       Trasatlántico Libros
             Dirección
-            C. Claudio Moyano, Retiro, 28014 Madrid, España 
+            Cuesta de Moyano, Caseta 11, nº 1, Retiro, 28014 Madrid, España 
             28003
             Madrid 
             Contacto
-               Tlf: 671264304 
+               Tlf: 671264904 
                Email:  
                Web</t>
   </si>
   <si>
     <t>General 
       Tres Rosas Amarillas
             Dirección
             C. del Espíritu Santo, 12, Centro, 28004 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 910188041 
                Email: info@tresrosasamarillas.com 
                Web</t>
   </si>
   <si>
-    <t>Especializada 
+    <t>General - Librería - Papelería 
       Tribuna
             Dirección
-            Calle de José Arcones Gil Núm. 112 al 118, 1879, 28017 Madrid, España 
+            Calle de Portugalete, 17, Cdad. Lineal, 28017 Madrid, España 
             28017
             Madrid 
             Contacto
                Tlf: 915944441 
                Email: info@tribunalibros.com 
                Web</t>
   </si>
   <si>
     <t>General 
       Troa Librerías - CUN (Clínica Universidad Navara)
             Dirección
             C. del Marquesado de Sta. Marta, 1, 28022 Madrid, España 
             28022
             Madrid 
             Contacto
                Tlf: 914317632 
                Email: cun.madrid@troa.es 
                Web</t>
   </si>
   <si>
     <t>General 
       Troa Librerías - Getafe
             Dirección
             C. Madrid, 105, 28902 Getafe, Madrid, España 
             28902
@@ -7263,51 +6998,51 @@
       Troa Librerías - Neblí
             Dirección
             C. de Serrano, 82, 28006 Madrid, España 
             28006
             Madrid 
             Contacto
                Tlf: 915762103 
                Email: nebli@troa.es 
                Web</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       Tunicia Libros
             Dirección
             C. Claudio Moyano, 4, 28014 Madrid, España 
             28014
             Madrid 
             Contacto
                Tlf: 914203421 / 649704095 
                Email: fmoncada75@hotmail.com</t>
   </si>
   <si>
     <t>Librerías solidarias 
       Tuuu Librería - Centro Lavapiés
             Dirección
-            C. de Embajadores, 9, 28012 Madrid, España 
+            C. de Embajadores, 11, Centro, 28012 Madrid, España 
             28012
             Madrid 
             Contacto
                Tlf: 911491725 
                Email: info@tuuulibreria.org 
                Web</t>
   </si>
   <si>
     <t>Librerías solidarias 
       Tuuu Librería - Centro Salamanca
             Dirección
             C. de Padilla, 63, 28006 Madrid, España 
             28006
             Madrid 
             Contacto
                Tlf: 910092454 
                Email: info@tuuulibreria.org 
                Web</t>
   </si>
   <si>
     <t>Especializada 
       UNED - Bravo Murillo
             Dirección
             C. de Bravo Murillo, 38, 28015 Madrid, España 
             28015
@@ -7343,62 +7078,50 @@
                Email: libreria-sr@adm.uned.es 
                Web
    Libros de texto</t>
   </si>
   <si>
     <t>General 
       Velázquez
             Dirección
             P.º de Extremadura, 60, 28011 Madrid, España 
             28011
             Madrid 
             Contacto
                Tlf: 914791016 
                Email: velazquezlibros@telefonica.net</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       Velintonia Libros
             Dirección
             C. Claudio Moyano, 4, 28014 Madrid, España 
             28014
             Madrid 
             Contacto
                Tlf: 913690622-627562504 
                Email: info@velintonialibros.com 
-               Web</t>
-[...10 lines deleted...]
-               Email: libreriavenylee@gmail.com 
                Web</t>
   </si>
   <si>
     <t>General 
       Venir a cuento
             Dirección
             C. de los Cabestreros, 15, 28012 Madrid, España 
             28012
             Madrid 
             Contacto
                Tlf: 91 173 91 43 
                Email:  
                Web</t>
   </si>
   <si>
     <t>General 
       Verbena libros
             Dirección
             C. de Tabernillas, 13, Centro, 28005 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 620 97 34 36 
                Email:  
                Web</t>
@@ -7430,72 +7153,60 @@
     <t>General - Librería - Papelería 
       Vid
             Dirección
             C. de Colón, 1, 28931 Móstoles, Madrid, España 
             28931
             Móstoles 
             Contacto
                Tlf: 916642667 
                Email: libreriavid@libreriavid.com 
                Web</t>
   </si>
   <si>
     <t>Especializada 
       Vidalibros España
             Dirección
             C. del Marqués de Mondéjar, 34, Salamanca, 28028 Madrid, España 
             28028
             Madrid 
             Contacto
                Tlf: 678 436 717 
                Email: ayuda@vidalibros.es 
                Web
    Religión y valores</t>
   </si>
   <si>
-    <t>Especializada 
-[...11 lines deleted...]
-  <si>
     <t>General - Librería - Papelería 
       Vino a por Letras - Café y libros
             Dirección
             P.º de María Lejárraga, 3, Cabina 1 y Cabina 2, 28905 Getafe, Madrid, España 
             28903
             Getafe 
             Contacto
                Tlf: 910569932 
-               Email: vinoaporletras@gmail.com</t>
+               Email: vinoaporletras@gmail.com 
+               Web</t>
   </si>
   <si>
     <t>Especializada 
       Visor Libros
             Dirección
             C. de Isaac Peral, 18, 28015 Madrid, España 
             28015
             Madrid 
             Contacto
                Tlf: 915492655 
                Email: visor-libros@visor-libros.com 
                Web</t>
   </si>
   <si>
     <t>General 
       VNet Librerías
             Dirección
             C. de Atocha, 94, 28012 Madrid, España 
             28012
             Madrid 
             Contacto
                Tlf: 913117696 
                Email:  
                Web</t>
   </si>
@@ -7834,51 +7545,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A618"/>
+  <dimension ref="A1:A595"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="244" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
@@ -10818,165 +10529,50 @@
       </c>
     </row>
     <row r="591" spans="1:1">
       <c r="A591" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="592" spans="1:1">
       <c r="A592" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="593" spans="1:1">
       <c r="A593" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="594" spans="1:1">
       <c r="A594" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="595" spans="1:1">
       <c r="A595" t="s">
         <v>594</v>
-      </c>
-[...113 lines deleted...]
-        <v>617</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">