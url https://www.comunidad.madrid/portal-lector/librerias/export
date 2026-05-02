--- v5 (2026-04-10)
+++ v6 (2026-05-02)
@@ -12,4853 +12,7164 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Librerias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="595">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="618">
   <si>
     <t>nothing</t>
   </si>
   <si>
     <t>Especializada 
-      A Different Life Librería
-[...1 lines deleted...]
-            C. de Pelayo, 35, Centro, 28004 Madrid, España 
+      Lita hormiguita
+            Dirección
+            C. de Artajona, 11, 28039 Madrid, España 
+            28039
+            Madrid 
+            Contacto
+               Tlf: 910615626 
+               Email: libreria@litahormiguita.com 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>General 
+      Lobo Flaco
+            Dirección
+            C. Toledo, 3, 28901 Getafe, Madrid, España 
+            28901
+            Getafe 
+            Contacto
+               Tlf: 916833162 
+               Email: pedidos@loboflaco.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Lorer
+            Dirección
+            C. de Fernández de los Ríos, 96, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915446428 / 915434583 
+               Email: lorer@batch-ps.es</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Los Ángeles
+            Dirección
+            Urb. Parque Miraflores, 53, 28942 Fuenlabrada, Madrid, España 
+            28942
+            Fuenlabrada 
+            Contacto
+               Tlf: 916459079 
+               Email:</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Rerum Natura
+            Dirección
+            Av. de Brasilia, 3, Salamanca, 28028 Madrid, España 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 915784433 
+               Email: rerum@rerumnatura.es 
+               Web
+   Esoterismo, Medicina natural, Libros de autoayuda</t>
+  </si>
+  <si>
+    <t>General 
+      Los libros salvajes
+            Dirección
+            C. Eras, 39, 28670 Villaviciosa de Odón, Madrid, España 
+            28670
+            Villaviciosa De Odón 
+            Contacto
+               Tlf: 910741413 
+               Email:  
+               Web
+   Literatura</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Re-Read (Madrid-O´Donnell)
+            Dirección
+            Calle de O'Donnell, 28, Retiro, 28009 Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 915134678 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Los pequeños seres
+            Dirección
+            C/ de la Ribera de Curtidores, 19, Centro, 28005 Madrid, España 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 640227965 
+               Email: lospequenosseres@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Los Trigales
+            Dirección
+            Tr.ª de Buenavista, 2, 28750 San Agustín del Guadalix, Madrid, España 
+            28750
+            San Agustín Del Guadalix 
+            Contacto
+               Tlf: 918419173 
+               Email:</t>
+  </si>
+  <si>
+    <t>General 
+      Reno
+            Dirección
+            Calle de Monteleón, 14, Centro, 28004 Madrid, España 
             28004
             Madrid 
             Contacto
-               Tlf: 915329652 
-[...2 lines deleted...]
-   Homosexualidad</t>
+               Tlf: 914457557 
+               Email: libreriareno@libreriareno.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Luimar
+            Dirección
+            Urbanizacion Nuevo Versalles, 238, 28942 Fuenlabrada, Madrid, España 
+            28942
+            Fuenlabrada 
+            Contacto
+               Tlf: 916892616 
+               Email:</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Ragtime Libros
+            Dirección
+            Cuesta de Moyano, C. Claudio Moyano, 19, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 657964115 
+               Email: ragtimelibros@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Rafael Alberti
+            Dirección
+            C. del Tutor, 66, 28008 Madrid, España 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 915443370 
+               Email: info@libreriaalberti.com 
+               Web
+   Literatura</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Luis
+            Dirección
+            nº Galeria Comercial Estrella de Oriente, C. Monte Potrero, 31, 28500 La Poveda, Madrid, España 
+            28500
+            Arganda Del Rey 
+            Contacto
+               Tlf: 918701482 
+               Email:</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Luis Crespi de Valldaura
+            Dirección
+            C. de Caracas, 21, 28010 Madrid, España 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 913087097/620871835 
+               Email: serra.magna@hotmail.com</t>
+  </si>
+  <si>
+    <t>General 
+      Luyen
+            Dirección
+            C. de Vital Aza, 48, 28017 Madrid, España 
+            28017
+            Madrid 
+            Contacto
+               Tlf: 913670152 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Madrid
+            Dirección
+            C. de los Libreros, 6, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915218402 
+               Email:  
+   Libros de texto, Historia, Idiomas</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Qumran-librería Religiosa
+            Dirección
+            C. Leganés, 1, 28901 Getafe, Madrid, España 
+            28901
+            Getafe 
+            Contacto
+               Tlf: 916810562 
+               Email: libreriaqumran@yahoo.es 
+   Religión y valores</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Quevedo
+            Dirección
+            Pje. de la Radio, 4, 28100 Alcobendas, Madrid, España 
+            28100
+            Alcobendas 
+            Contacto
+               Tlf: 916637620 
+               Email: lib.quevedoalco@hotmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Madrid-París
+            Dirección
+            Av. del Valle, 4, 28740 Rascafría, Madrid, España 
+            28740
+            Rascafría 
+            Contacto
+               Tlf: 918691291 
+               Email: madridparis@madridparis.net</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Quesada
+            Dirección
+            C. Duque de Medinaceli, 3, 28200 San Lorenzo de El Escorial, Madrid, España 
+            28200
+            San Lorenzo de El Escorial 
+            Contacto
+               Tlf: 918904259 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Magdalena
+            Dirección
+            Pl. de la Magdalena, 6D, 28901 Getafe, Madrid, España 
+            28901
+            Getafe 
+            Contacto
+               Tlf: 916650313 
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Maher
+            Dirección
+            Pl. Juan Carlos I, 1, 1, 28750 San Agustín del Guadalix, Madrid, España 
+            28750
+            San Agustín Del Guadalix 
+            Contacto
+               Tlf: 918419303 
+               Email: papeleriamaher@gmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Manil
+            Dirección
+            C. de la Madre Antonia París, 4, 28027 Madrid, España 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 914049354 
+               Email: libreriamanil@gmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Punto y Goma
+            Dirección
+            Av. Isabel de Farnesio, 19, 28660 Boadilla del Monte, Madrid, España 
+            28660
+            Boadilla Del Monte 
+            Contacto
+               Tlf: 916321946 
+               Email: puntogoma@gmail.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Marbán Libros
+            Dirección
+            Pl. de Cristo Rey, 2, 28040 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 915435555 
+               Email:  
+               Web
+   Medicina</t>
+  </si>
+  <si>
+    <t>General 
+      Punto y Coma
+            Dirección
+            C. Torrubia, 1, 28911 Leganés, Madrid, España 
+            28911
+            Leganés 
+            Contacto
+               Tlf: 916931276 
+               Email: info@libreriapuntoycoma.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Punto de Encuentro
+            Dirección
+            C. de Jaime el Conquistador, 22, 28045 Madrid, España 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 915173322 
+               Email:  
+   Filosofía, Psicología y sociología</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Marbán Libros 1
+            Dirección
+            C. Sierra de Guadarrama, 4, 28691 Villanueva de la Cañada, Madrid, España 
+            28691
+            Villanueva De La Cañada 
+            Contacto
+               Tlf: 918155816 
+               Email: villanueva@marbanlibros.com 
+               Web
+   Medicina</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Marbán Libros 2
+            Dirección
+            C. de Joaquín María López, 72, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915435555 
+               Email:  
+               Web
+   Medicina</t>
+  </si>
+  <si>
+    <t>General 
+      Librería Lasai
+            Dirección
+            Calle de la Magdalena, 11, Centro, 28012 Madrid, España 
+            28037
+            Madrid 
+            Contacto
+               Tlf:  683 32 50 51 
+               Email:  
+   Literatura</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Pulgarcito
+            Dirección
+            C. del Ferrocarril, 21, 28045 Madrid, España 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 915306789 
+               Email: pulgarcitolibreria@hotmail.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Marcial Pons-Derecho, Economía y Empresa
+            Dirección
+            C/ de Bárbara de Braganza, 11, Centro, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 91 319 42 50 / 91 308 56 49 
+               Email: derecho@marcialpons.es 
+               Web
+   Economía y empresa, Derecho</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Pueblos y Culturas
+            Dirección
+            C. Gilena, 1, 28021 Madrid, España 
+            28021
+            Madrid 
+            Contacto
+               Tlf: 917968170 
+               Email: libertad1974@telefonica.net</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Marcial Pons-Humanidades y Ciencias Sociales
+            Dirección
+            Pl. del Conde del Valle de Súchil, 8, Chamberí, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 91 448 47 97 
+               Email: humanidades@marcialpons.es 
+               Web
+   Ciencias Sociales</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Marepe
+            Dirección
+            Av. del Dr. Federico Rubio y Galí, 77, 28040 Madrid, España 
+            28040
+            Madrid 
+            Contacto
+               Tlf: 914591015 
+               Email: libreriamarepe@hotmail.com 
+   Infantil y juvenil, Pedagogía</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Margarita de Dios Librería Anticuaria
+            Dirección
+            C. del Conde de Aranda, 9, 28001 Madrid, España 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 915756214 
+               Email: tienda@margaritadedios.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      María Pandora Champañería Librería
+            Dirección
+            Pl. de Gabriel Miró, 1, 28005 Madrid, España 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 9104282013 
+               Email: info@mariapandora.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Marsé
+            Dirección
+            Plaza del Dr. Marañón, 8, 28821 Coslada, Madrid, España 
+            28821
+            Coslada 
+            Contacto
+               Tlf: 916695332 
+               Email: libreriamarse@gmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Martín Blanco
+            Dirección
+            Av. de la Alameda, 17, 28140 Fuente el Saz de Jarama, Madrid, España 
+            28140
+            Fuente El Saz De Jarama 
+            Contacto
+               Tlf: 916201753 
+               Email: papeleria@papeleriamartinblanco.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Martín Luis Guzmán
+            Dirección
+            C. de Alberto Aguilera, 20, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915432904 
+               Email: libreria.mlguzman@fondodeculturaeconomica.es 
+               Web
+   América Latina</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Mary Read
+            Dirección
+            C. del Marqués de Toca, 3, Centro, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 683 12 76 38 
+               Email: libreria@maryread.es 
+               Web
+   Feminismo</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Publicaciones de Arquitectura y Arte
+            Dirección
+            C. del Maestro Ángel Llorca, 1, 28003 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 915546106 
+               Email: publiarq@publiarq.com 
+               Web
+   Arquitectura, Arte, Deportes</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Mavi
+            Dirección
+            C. de las Moreras, 121, 28300 Aranjuez, Madrid, España 
+            28300
+            Aranjuez 
+            Contacto
+               Tlf: 918914571 
+               Email: mapate16@hotmail.es</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Principe &amp; Vidaud
+            Dirección
+            C. de Serrano, 160, Chamartín, 28002 Madrid, España 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 691 564 49 38 
+               Email: principe.vidaud@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Polifemo
+            Dirección
+            Av. de Bruselas, 44, 28028 Madrid, España 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 917257101 
+               Email: libros@polifemo.com 
+               Web
+   Arqueología, Historia, Viajes, Turismo</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Picos
+            Dirección
+            C. Concejo, 6, 28260 Galapagar, Madrid, España 
+            28260
+            Galapagar 
+            Contacto
+               Tlf: 918580088 
+               Email: libreriapicos@libreriapicos.e.telefonica.net</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      May
+            Dirección
+            C. de San Marcial, 10, 28931 Móstoles, Madrid, España 
+            28931
+            Móstoles 
+            Contacto
+               Tlf: 916184343 
+               Email: papeleria@libreriamay.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Ocho y Medio-libros de Cine
+            Dirección
+            C. de Martín de los Heros, 11, 28008 Madrid, España 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 915590628 
+               Email: libros@ochoymedio.com 
+               Web
+   Cine, Fotografía</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Mc Papelería
+            Dirección
+            Calle Ntra. Sra. de las Angustias, 8, 28911 Leganés, Madrid, España 
+            28911
+            Leganés 
+            Contacto
+               Tlf: 916936562 
+               Email: info@mcpapeleria.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Melquiades
+            Dirección
+            C. de Entrepeñas, 105, 28803 Alcalá de Henares, Madrid, España 
+            28803
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918812856 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Méndez Librerías 1
+            Dirección
+            Cl. de la Hacienda de Pavones, 8B, 28030 Madrid, España 
+            28030
+            Madrid 
+            Contacto
+               Tlf: 914393021 
+               Email: info@libreriamendez.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Pernatel
+            Dirección
+            C. Real, 68, 28703 San Sebastián de los Reyes, Madrid, España 
+            28703
+            San Sebastián De Los Reyes 
+            Contacto
+               Tlf: 916519655 
+               Email: libreria@pernatel.es</t>
+  </si>
+  <si>
+    <t>General 
+      Méndez Librerías 2
+            Dirección
+            C. de Ibiza, 23, 28009 Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 915736846 
+               Email: info@libreriamendez.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Pérgamo
+            Dirección
+            C. del Gral. Oráa, 27, 28006 Madrid, España 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 915616781 
+               Email: libreriapergamo@terra.es</t>
+  </si>
+  <si>
+    <t>General 
+      Méndez 1
+            Dirección
+            C. Claudio Moyano, 29, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 914200030 
+               Email:</t>
+  </si>
+  <si>
+    <t>General 
+      Méndez 2
+            Dirección
+            28013, C. Mayor, 18, 28013 Madrid, España 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 913664141 
+               Email: libreriamendez@telefonica.net 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Merchus
+            Dirección
+            Calle Tramo de Unión, 16, 28702 San Sebastián de los Reyes, Madrid, España 
+            28702
+            San Sebastián De Los Reyes 
+            Contacto
+               Tlf: 916530927 
+               Email: sanse@merchus.es</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Meta Librería
+            Dirección
+            C. de Joaquín María López, 29, Chamberí, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915447826 
+               Email: info@metalibreria.com 
+               Web
+   Filosofía, Ensayo</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Metropolis
+            Dirección
+            C. de la Luna, 11, Centro, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915217680 
+               Email: metropoliscomix@gmail.com 
+   Comics, Arte, Deportes</t>
+  </si>
+  <si>
+    <t>General 
+      Mi libro
+            Dirección
+            C. del Vinateros, 108, 28030 Madrid, España 
+            28038
+            Madrid 
+            Contacto
+               Tlf: 911637623 
+               Email: milibrolibreria@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Pérez Galdós
+            Dirección
+            C/ de Hortaleza, 7, 2do izq, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915312640 
+               Email: libreria@perezgaldos.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Pencil Librería Papelería
+            Dirección
+            C. Sansón Carrasco, 4, 28053 Madrid, España 
+            28053
+            Madrid 
+            Contacto
+               Tlf: 911526965 
+               Email:</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Miguel Miranda
+            Dirección
+            C. de Lope de Vega, 19, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 914294576 
+               Email: consultas@libreriamiranda.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Paulinas
+            Dirección
+            C. de San Bernardo, 114, Chamberí, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 914472978 
+               Email: libreria.madrid@paulinas.es 
+               Web
+   Religión y valores</t>
+  </si>
+  <si>
+    <t>General 
+      La Hermorsilla
+            Dirección
+            C. de Hermosilla, 102, Salamanca, 28009 Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 684 767 003 (WhatsApp) 
+               Email: lahermosilla.libreria@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Modesta Librería
+            Dirección
+            Calle de Modesto Lafuente, 31, Chamberí, 28003 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 626 251 909 
+               Email: libreriamodesta@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Molar Discos y Libros
+            Dirección
+            C. de la Ruda, 19, Centro, 28005 Madrid, España 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 911725740 
+               Email: info@molardiscosylibros.com 
+               Web
+   Comics</t>
+  </si>
+  <si>
+    <t>General 
+      Pasapágina
+            Dirección
+            Pl. Tres Olivos, 4, 28034 Madrid, España 
+            28034
+            Madrid 
+            Contacto
+               Tlf: 915731589 
+               Email:</t>
+  </si>
+  <si>
+    <t>Especializada 
+      El País de las Hadas
+            Dirección
+            P.º de Juan Antonio Vallejo-Nájera Botas, 44, Arganzuela, 28017 Madrid, España 
+            28701
+            San Sebastián De Los Reyes 
+            Contacto
+               Tlf: (+34) 913 234 875 
+               Email: libreria@elpaisdelashadas.com 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Pasajes Librería Internacional
+            Dirección
+            Calle de Génova, 3, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 913101245 
+               Email: libreria@pasajelibros.com 
+               Web
+   Idiomas, Literatura</t>
+  </si>
+  <si>
+    <t>General 
+      Muga
+            Dirección
+            Av. de Pablo Neruda, 89B, Puente de Vallecas, 28018 Madrid, España 
+            28018
+            Madrid 
+            Contacto
+               Tlf: 915079085 
+               Email: info@publimuga.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Paraprofesionales.com
+            Dirección
+            C. Fuentesaúco, 7, 28024 Madrid, España 
+            28024
+            Madrid 
+            Contacto
+               Tlf: 902198832 
+               Email: clientes@paraprofesionales.com 
+               Web
+   Derecho</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería Mujeres
+            Dirección
+            C. del Marqués Viudo de Pontejos, 4, Centro, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 915217043 
+               Email: libreriamujeres@unapalabraotra.org 
+               Web
+   Feminismo, Literatura</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Papiro
+            Dirección
+            C. Jorge Luis Borges, 24, 28806 Alcalá de Henares, Madrid, España 
+            28806
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918823460 
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Papeles 1
+            Dirección
+            C. del Marqués de Hinojares, 11, 28840 Mejorada del Campo, Madrid, España 
+            28840
+            Mejorada Del Campo 
+            Contacto
+               Tlf: 916680214 
+               Email: papeles.j@gmail.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Mujeres &amp; compañía La Librería
+            Dirección
+            C. de Ercilla, 32, Arganzuela, 28005 Madrid, España 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 910145344 
+               Email: info@mujeresycialibreria.net 
+               Web
+   Feminismo</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Mundo Fantasía
+            Dirección
+            Cost.ª de los Ángeles, 7, Centro, 28013 Madrid, España 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 696957158 
+               Email: info@mundofantasiacomics.es 
+               Web
+   Comics, Arte, Deportes</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Panta Rhei
+            Dirección
+            C. de Hernán Cortés, 7, Centro, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 913198902 
+               Email: pedidos@panta-rhei.es 
+               Web
+   Comics, Libros de diseño, Arte, Fotografía, Literatura</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Palabras &amp; Cosas
+            Dirección
+            Calle del Monte Esquinza, 42, 28010 Madrid, España 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 917024775 
+               Email: palabrasycosas@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Naos Libros
+            Dirección
+            C. de Martín de los Heros, 57, 28008 Madrid, España 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 628649273 
+               Email: naos@naoslibros.es 
+               Web
+   Arquitectura</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Ortiz Marcos Libros Antiguos
+            Dirección
+            C/ de Sta Hortensia, 9, local 2, Chamartín, 28002 Madrid, España 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 616526430 
+               Email: ortizmarcos@hotmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Notting Hill Bookshop
+            Dirección
+            C. San Juan, 10, 28801 Alcalá de Henares, Madrid, España 
+            28805
+            Alcalá De Henares 
+            Contacto
+               Tlf: 635616237 
+               Email: info@nottinghillbookshop.es 
+               Web
+   Literatura</t>
+  </si>
+  <si>
+    <t>General 
+      Ontanilla Libros
+            Dirección
+            Av. de la Osa Mayor, 105, Moncloa - Aravaca, 28023 Madrid, España 
+            28023
+            Madrid 
+            Contacto
+               Tlf: 913079014 
+               Email: info@libreriaontanilla.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Nueva Escuela de Joysa
+            Dirección
+            C. Era Honda, 3, 28803 Alcalá de Henares, Madrid, España 
+            28803
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918881944 
+               Email: solete272@hotmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Onrubia
+            Dirección
+            C. de Ros de Olano, 5, Chamartín, 28002 Madrid, España 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 914164186 
+               Email: libreriaonrubia@hotmail.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Otaku Center
+            Dirección
+            C. de la Luna, 24, Centro, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915230042 
+               Email: info@otakucenter.es 
+               Web
+   Comics</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Omega Center Madrid
+            Dirección
+            C. de la Estrella, 20, Centro, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 912190981 
+               Email: info@otakucenter.es 
+               Web
+   Comics, Arte, Deportes</t>
+  </si>
+  <si>
+    <t>General 
+      Olimpia
+            Dirección
+            Av. de Francisco Javier Sauquillo, 28, 28944 Fuenlabrada, Madrid, España 
+            28944
+            Fuenlabrada 
+            Contacto
+               Tlf: 916975548 
+               Email:</t>
+  </si>
+  <si>
+    <t>General 
+      Ofisierra
+            Dirección
+            C. de la Monja, 11, 28420 Galapagar, Madrid, España 
+            28420
+            Galapagar 
+            Contacto
+               Tlf: 630 98 29 01 
+               Email: admin@libreriaofisierra.info 
+               Web</t>
   </si>
   <si>
     <t>Especializada 
       A Punto Librería
             Dirección
             C. de la Farmacia, 6, Centro, 28004 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 917021041 
                Email: info@apuntolibro.com 
                Web
    Gastronomía y cocina</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       Abaco Libros Usados
             Dirección
             C. de Raimundo Fernández Villaverde, 27, Tetuán, 28003 Madrid, España 
             28003
             Madrid 
             Contacto
                Tlf: 915340578 
                Email: contacto@abacolibrosusados.es 
                Web</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       Abaco Libros Usados 2
             Dirección
             Gta. del Gral. Álvarez de Castro, 3, Chamberí, 28010 Madrid, España 
             28010
             Madrid 
             Contacto
                Tlf: 914454580 
                Email: contacto@abacolibrosusados.es 
                Web</t>
   </si>
   <si>
-    <t>General 
-[...11 lines deleted...]
-  <si>
     <t>Especializada 
       Akira Comics
             Dirección
             Av. de Betanzos, 74, Fuencarral-El Pardo, 28034 Madrid, España 
             28034
             Madrid 
             Contacto
                Tlf: 917319409 
                Email: nosotros@akiracomics.com 
                Web
    Comics, Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Almonacid
+            Dirección
+            C. Valdemorillo, 4, 28901 Getafe, Madrid, España 
+            28901
+            Getafe 
+            Contacto
+               Tlf: 916822492 
+               Email: libreriaalmonacid.tarasur@hotmail.com</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Alzofora
+            Dirección
+            C. Matadero, 23, 28921 Alcorcón, Madrid, España 
+            28921
+            Alcorcón 
+            Contacto
+               Tlf: 910118548 / 670998621 
+               Email: alzoforapedidos@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Alcalá Cómics
+            Dirección
+            Pl. de España, 3, Local 9, 28805 Alcalá de Henares, Madrid, España 
+            28805
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918834927 
+               Email: info@alcalacomics.com 
+               Web
+   Comics</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Alcana Libros
+            Dirección
+            Calle del Marqués de Viana, 52, 28039 Madrid, España 
+            28039
+            Madrid 
+            Contacto
+               Tlf: 912204263 / 915701572 
+               Email: info@libros-antiguos-alcana.com 
+               Web</t>
   </si>
   <si>
     <t>Especializada 
       Al-ma
             Dirección
             C. Isaac Albéniz, 10, 28981 Parla, Madrid, España 
             28981
             Parla 
             Contacto
                Tlf: 916995753 
                Email: papeleria.alma@hotmail.com 
                Web</t>
   </si>
   <si>
+    <t>General 
+      Amapolas en Octubre
+            Dirección
+            C. de Pelayo, 60, Centro, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 685710492 
+               Email: amapolaslibreria@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Ammon-Ra Librería Edisofer
+            Dirección
+            C. de San Vicente Ferrer, 71, Centro, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915210924 
+               Email: tienda@edisofer.com 
+               Web
+   Economía y empresa, Derecho</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Andrómeda
+            Dirección
+            C. Andrómeda, 16, 28938 Móstoles, Madrid, España 
+            28938
+            Móstoles 
+            Contacto
+               Tlf: 916467361 
+               Email: libandromeda@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Anticuario Bellver
+            Dirección
+            Calle de José Abascal, 33, 28003 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 915482181 
+               Email: anticuario_bellver@yahoo.es 
+               Web</t>
+  </si>
+  <si>
     <t>General - Librería - Papelería 
       Aláez Cruz
             Dirección
             C. del Dos de Mayo, 11, 28440 Guadarrama, Madrid, España 
             28440
             Guadarrama 
             Contacto
                Tlf: 918541962 
                Email: libreriaalaezcruz@hotmail.com</t>
   </si>
   <si>
     <t>Especializada 
-      Alcalá Cómics
-[...8 lines deleted...]
-   Comics</t>
+      Tomos y Grapas
+            Dirección
+            Pl. Bami, 34, Cdad. Lineal, 28017 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915 275 788 
+               Email: tienda@tomosygrapas.com 
+               Web
+   Comics, Libros ilustrados</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
-      Alcana Libros
-[...7 lines deleted...]
-               Web</t>
+      Antonio Hernández
+            Dirección
+            C. de Mira el Río Baja, 8, 28005 Madrid, España 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 699699612 
+               Email: librosa.hernandez@gmail.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      A Different Life Librería
+            Dirección
+            C. de Pelayo, 35, Centro, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915329652 
+               Email: lifegay@lifegay.com 
+               Web
+   Homosexualidad</t>
   </si>
   <si>
     <t>Especializada 
       Almanara
             Dirección
             C. Antonio Calvo, 9, 28027 Madrid, España 
             28027
             Madrid 
             Contacto
                Tlf: 914036608 
                Email: almanaralibros@hotmail.com 
    Mundo árabe</t>
   </si>
   <si>
-    <t>General - Librería - Papelería 
-      Almonacid
+    <t>General 
+      Antonio Machado 1
+            Dirección
+            C. de Fernando VI, 15, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 913190594 
+               Email: libreria@machadolibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Antonio Machado 2
+            Dirección
+            C. del Marqués de Casa Riera, 2, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 915237066 
+               Email: web@machadolibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Antonio Machado 3
+            Dirección
+            C. Diego Ros y Medrano, 10, 28806 Alcalá de Henares, Madrid, España 
+            28806
+            Alcalá De Henares 
+            Contacto
+               Tlf: 9188104230 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Aprende chino hoy
+            Dirección
+            C. de Núñez Morgado, 4, 28036 Madrid, España 
+            28036
+            Madrid 
+            Contacto
+               Tlf: 915231806 
+               Email: libreria@aprendechinohoy.com 
+               Web
+   Idiomas, Chino</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Aquarela
+            Dirección
+            C. de Clara del Rey, 8, Chamartín, 28002 Madrid, España 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 914138553 
+               Email: aquarelalibros@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Armántica
+            Dirección
+            C. de la Villa, 1, 28160 Talamanca de Jarama, Madrid, España 
+            28160
+            Talamanca De Jarama 
+            Contacto
+               Tlf: 918417084 
+               Email:</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Arranca Thelma
+            Dirección
+            Pl. de la Morería, 1, Centro, 28005 Madrid, España 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 913663796 
+               Email: arrancatelma@gmail.com</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Arrebato Libros
+            Dirección
+            C. de la Palma, 21, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 912821111 
+               Email: arrebato@arrebatolibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Librería Arriero
+            Dirección
+            C. los Curas, 29, 28850 Torrejón de Ardoz, Madrid, España 
+            28850
+            Torrejón de Ardoz 
+            Contacto
+               Tlf: 916754415 / 623453173 
+               Email: info@libreriaarriero.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Arte 9 1
+            Dirección
+            C. de la Cruz, 37, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 915324714 
+               Email: info@arte9.com 
+               Web
+   Comics, Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Arte 9 2
+            Dirección
+            P.º del Marqués de Zafra, 1, 28028 Madrid, España 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 914029608 
+               Email: info@arte9.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Asterix Libros
+            Dirección
+            P.º de Chile, 18, 28945 Fuenlabrada, Madrid, España 
+            28945
+            Fuenlabrada 
+            Contacto
+               Tlf: 914922822 
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Atenas 1
+            Dirección
+            C. del Humilladero, 7, 28945 Fuenlabrada, Madrid, España 
+            28945
+            Fuenlabrada 
+            Contacto
+               Tlf: 916 902 073 
+               Email: libreriaatenas@libreriaatenas.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Atenas 2
+            Dirección
+            Av. de Europa, 2, 28943 Fuenlabrada, Madrid, España 
+            28943
+            Fuenlabrada 
+            Contacto
+               Tlf: 916903147 
+               Email: libreriaatenas@libreriaatenas.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Atenea
+            Dirección
+            C. de la Alegría de la Huerta, 8, 28041 Madrid, España 
+            28041
+            Madrid 
+            Contacto
+               Tlf: 917951144 
+               Email:</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Atlantica Juegos
+            Dirección
+            C. de la Luna, 6, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 91 5231767 
+               Email: estrategia@atlanticajuegos.com 
+               Web
+   Juegos</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Atlántica 3.0
+            Dirección
+            C. de la Estrella, 10, Centro, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915229141 
+               Email: atlantica30@atlantica30.com 
+               Web
+   Comics</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Atlas
+            Dirección
+            C. de Gabriel y Galán, 28, 28330 San Martín de la Vega, Madrid, España 
+            28330
+            San Martín De La Vega 
+            Contacto
+               Tlf: 918087865 
+               Email: atlas_inversiones@hotmail.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Atom Cómics (Novela gráfica y europeo)
+            Dirección
+            C. de la Madera, 1, Centro, 28004 Madrid, España 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 911 15 12 14 
+               Email: info@atomcomics.net 
+               Web
+   Comics</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Atom Cómics (USA y Manga) 
+            Dirección
+            C. de la Luna, 16, Centro, 28004 Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 911 151 214 
+               Email: atomcomics@atomcomics.net 
+               Web
+   Comics</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Aula Documental de Investigación (A.D.I.)
+            Dirección
+            C. de Martín de los Heros, 66, 28008 Madrid, España 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 915428282 
+               Email: info@auladoc.com 
+               Web
+   Científico-Técnica</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Aventuras en el Mar Negro
+            Dirección
+            C. del Mar Menor, 12, 28033 Madrid, España 
+            28033
+            Madrid 
+            Contacto
+               Tlf: 675238787 
+               Email: pedidos@marnegrolibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Axón
+            Dirección
+            C. Artesanos, 46, 28660 Boadilla del Monte, Madrid, España 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 915939999 
+               Email: info@axon.es 
+               Web
+   Medicina</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Azorín
+            Dirección
+            C. Getafe, 4, 28912 Leganés, Madrid, España 
+            28912
+            Leganés 
+            Contacto
+               Tlf: 916940775 / 659213757 
+               Email: libreriaazorin@libreriaazorin.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Bajo el Volcán
+            Dirección
+            C. del Ave María, 31, Centro, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 912502121 
+               Email: bajoelvolcan@bajoelvolcan.es 
+               Web
+   Música</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Balqís
+            Dirección
+            C. de Baños de Montemayor, 7, Arganzuela, 28005 Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 636 81 43 24 
+               Email: libreriabalqis@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Basílica
+            Dirección
+            C. del Aviador Zorita, 25, 1-B, 28020 Madrid, España 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 915344554 
+               Email: basilica_libros@hotmail.com</t>
+  </si>
+  <si>
+    <t>General 
+      BDS Librería Editorial
+            Dirección
+            C. del Espejo, 6, 28691 Villanueva de la Cañada, Madrid, España 
+            28691
+            Villanueva De La Cañada 
+            Contacto
+               Tlf: 918156738 
+               Email: info@bdslibreriaeditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Bellisco Ediciones Técnicas y Científicas
+            Dirección
+            C. de Cebreros, 152, 28011 Madrid, España 
+            28011
+            Madrid 
+            Contacto
+               Tlf: 914641802 
+               Email: pedidos@belliscovirtual.com 
+               Web
+   Científico-Técnica</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Benedetti
+            Dirección
+            CC BurgoCentro 1, local 4, C. Comunidad de Madrid, 41, 28231 Las Rozas de Madrid, Madrid, España 
+            28231
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 916360278 
+               Email: libreriabenedetti@hotmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Berceo
+            Dirección
+            C. del Biombo, 6, 2, 28013 Madrid, España 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 915591850 
+               Email: libreriaberceo@hotmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Berkana
+            Dirección
+            C/ de Hortaleza, 66, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915225599 
+               Email: berkana@libreriaberkana.com 
+               Web
+   Homosexualidad</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Berrocal
+            Dirección
+            Calle del Dr. Rivas, 6, Local B, 28350 Ciempozuelos, Madrid, España 
+            28350
+            Ciempozuelos 
+            Contacto
+               Tlf: 918934161 
+               Email: info@libreriaberrocal.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Berrocal Libros Antiguos
+            Dirección
+            Calle de Cervantes, 15, 11, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 914298423 
+               Email: berrocalibros@hotmail.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Blanquerna
+            Dirección
+            C. de Alcalá, 44, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 915241890 
+               Email: blanquerna.presidencia@gencat.cat 
+               Web
+   Idiomas, Publicaciones oficiales</t>
+  </si>
+  <si>
+    <t>Especializada 
+      BOE
+            Dirección
+            C. de Trafalgar, 29, 28010 Madrid, España 
+            28071
+            Madrid 
+            Contacto
+               Tlf: 911114000 
+               Email: tienda@boe.es 
+               Web
+   Publicaciones oficiales</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Bohindra
+            Dirección
+            C. de la Paz, 4, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 915213757 
+               Email: bohindra@bohindra.com 
+               Web
+   Religión y valores, Esoterismo</t>
+  </si>
+  <si>
+    <t>General 
+      Book Center - Gran Plaza 2
+            Dirección
+            Poligono el Tejar, 1E, 28222, Madrid, España 
+            28222
+            Majadahonda 
+            Contacto
+               Tlf: 911723444 
+               Email: granplaza@bookcenter.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Book Center - Luchana
+            Dirección
+            C. de Eguilaz, 11, 28010 Madrid, España 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 914470110 
+               Email: luchana@bookcenter.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Book Center - Plaza Río
+            Dirección
+            C. de Eugenio Caxes, 204, 28026 Madrid, España 
+            28026
+            Madrid 
+            Contacto
+               Tlf: 918196752 
+               Email: plazario@bookcenter.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Book Center - San Sebastián de los Reyes
+            Dirección
+            C. de Salvador de Madariaga, S/N, 28702 San Sebastián de los Reyes, Madrid, España 
+            28079
+            San Sebastián De Los Reyes 
+            Contacto
+               Tlf: 916670758 
+               Email: sanse@bookcenter.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Book Center - Zielo
+            Dirección
+            AVENIDA DE EUROPA 26, EDIFICIO ATICA 5, PLANTA 2ª, 28224 Pozuelo de Alarcón, Madrid, España 
+            28000
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 917093422 
+               Email: zielo@bookcenter.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Booksellers - Santa Engracia
+            Dirección
+            Calle de Sta Engracia, 115, Chamberí, 28010 Madrid, España 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 917027944 
+               Email: ventas@booksellers.es 
+               Web
+   Idiomas, Libros de texto</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Bravo
+            Dirección
+            C. de Buenos Aires, 5, 28944 Fuenlabrada, Madrid, España 
+            28944
+            Fuenlabrada 
+            Contacto
+               Tlf: 916971576 
+               Email: libreriapapeleriabravo@hotmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Castrillo
+            Dirección
+            C. Claudio Moyano, 1, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 914200688 
+               Email: a.castrillo@hotmail.com 
+   Esoterismo, Literatura</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Trasatlántico Libros
+            Dirección
+            Cuesta de Moyano, Caseta 11, nº 1, Retiro, 28014 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 671264904 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Librería Muñoz
+            Dirección
+            C. Claudio Moyano, Retiro, 28014 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 630510669 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Librería Francisco Gómis
+            Dirección
+            C. de Claudio Moyano, Retiro, 28014 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 650633816 
+               Email: fgomispg@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      La lectora infiel
+            Dirección
+            C. de la Fuente del Berro, 23, Salamanca, 28009 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 663 39 39 10 
+               Email:</t>
+  </si>
+  <si>
+    <t>General 
+      El Retiro de las Letras.
+            Dirección
+            C. de la Anunciación, 2, Retiro, 28009 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 919 489 008 
+               Email: info@elretirodelasletras.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Cefas
+            Dirección
+            Av. de Lisboa, 22, 28924 Alcorcón, Madrid, España 
+            28924
+            Alcorcón 
+            Contacto
+               Tlf: 911551333 
+               Email: info@libreriacefas.es 
+   Religión y valores</t>
+  </si>
+  <si>
+    <t>Librerías solidarias 
+      Tráfico de libros
+            Dirección
+            C. de la Sombrerería, 6, Centro, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 653 62 64 12 - 91 235 06 36 
+               Email: lucesylibros@outlook.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Santos Ochoa - Espacio Torrelodones
+            Dirección
+            Av. de la Fontanilla, 1, 28250 Torrelodones, Madrid, España 
+            28250
+            Torrelodones 
+            Contacto
+               Tlf: 917 374 340 
+               Email: torrelodones@santosochoa.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería Cecadi
+            Dirección
+            C. de San Buenaventura, 4, Centro, 28005 Madrid, España 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 91 364 10 67 // 91 366 66 88 // 659 91 84 73 (Móvil) 
+               Email: pedidos@cecadi.es 
+               Web
+   Religión y valores</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Parent(h)esis
+            Dirección
+            C. de Valencia, 30, Centro, 28012 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 626709262 
+               Email: info@libreriaparenthesis.es 
+               Web
+   Varios, Idiomas</t>
+  </si>
+  <si>
+    <t>General 
+      El Halcón Maltés Librería y Galería de arte
+            Dirección
+            C. de Fernando el Católico, 3, Chamberí, 28015 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 912 826 060 
+               Email: libreria@halconmaltes.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Librería Celama
+            Dirección
+            Calle de Don Ramón de la Cruz, 93, Salamanca, 28006 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915 62 68 79 
+               Email: libreriacelama@gmail.com 
+               Web
+   Literatura</t>
+  </si>
+  <si>
+    <t>General 
+      Librería Derivas
+            Dirección
+            C. de Jacinto Verdaguer, 17, Carabanchel, 28019 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 911 13 56 16 
+               Email: hola@libreriaderivas.com 
+               Web
+   Literatura</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Paperground Bookshop
+            Dirección
+            C. de Medellín, 3, Chamberí, 28010 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf:  
+               Email:  
+               Web
+   Revistas</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Vidalibros España
+            Dirección
+            C. del Marqués de Mondéjar, 34, Salamanca, 28028 Madrid, España 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 678 436 717 
+               Email: ayuda@vidalibros.es 
+               Web
+   Religión y valores</t>
+  </si>
+  <si>
+    <t>General 
+      Elástica Librería
+            Dirección
+            C. de San Bernabé, 14, Centro, 28005 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 910 52 34 54 
+               Email:  
+               Web
+   Artes plásticas</t>
+  </si>
+  <si>
+    <t>General 
+      El Trotajueves
+            Dirección
+            C. de Antonia Lancha, 17, Carabanchel, 28019 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915699326 - 651 18 98 83   
+               Email: trotamadrid@gmail.com 
+               Web
+   Viajes</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Donde Maria Libreria Papelería
+            Dirección
+            C. de Latina, 39, Latina, 28047 Madrid, España 
+            28033
+            Madrid 
+            Contacto
+               Tlf: 637828148 
+               Email: dondeMariaLibreria@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Cervantes y compañía
+            Dirección
+            C. del Pez, 27, Centro, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 910118037 
+               Email: info@cervantesycia.com 
+               Web
+   Literatura</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Opar
+            Dirección
+            C. Alcalá, 94, Salamanca, 28009 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915 75 45 20 
+               Email:  
+   Ciencia Ficción, Terror, Misterio</t>
+  </si>
+  <si>
+    <t>General 
+      Librería La Mistral 
+            Dirección
+            Tr.ª del Arenal, 2, Centro, 28013 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 914441961 
+               Email: info@librerialamistral.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      La Fabulosa
+            Dirección
+            C. del Barco, 40, Centro, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 621 06 71 22 
+               Email: hola@lafabulosalibreria.es 
+               Web
+   Narrativa, Comics</t>
+  </si>
+  <si>
+    <t>General 
+      Verbena libros
+            Dirección
+            C. de Tabernillas, 13, Centro, 28005 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 620 97 34 36 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Cervantes 3
+            Dirección
+            C. del Geranio, 12, 28880 Meco, Madrid, España 
+            28880
+            Meco 
+            Contacto
+               Tlf: 918861201 
+               Email: info@papelerialibreriacervantes.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Libro Ideas - Plenilunio
+            Dirección
+            C. de Aracne, s/n, San Blas-Canillejas, 28022 Madrid, España 
+            28850
+            Torrejón de Ardoz 
+            Contacto
+               Tlf: 91 931 92 42 
+               Email: plenilunio@libroideas.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Libro Ideas - Príncipe Pío
+            Dirección
+            P.º de la Florida, 2, S/N, Moncloa - Aravaca, 28008 Madrid, España 
+            28850
+            Torrejón de Ardoz 
+            Contacto
+               Tlf: 91 931 77 69 
+               Email: principe@libroideas.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Verbena Libros
+            Dirección
+            C. de Tabernillas, 13, Centro, 28005 Madrid, España 
+            28903
+            Getafe 
+            Contacto
+               Tlf: 620 97 34 36 
+               Email:</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería Musical Perros de Lluvia
+            Dirección
+            C. de la Sombrerería, 1, Centro, 28012 Madrid, España 
+            28903
+            Getafe 
+            Contacto
+               Tlf: 609 77 57 37 
+               Email: libreriapopular@telefonica.net 
+               Web
+   Música</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería Estrella Distante
+            Dirección
+            C. de Calatrava, 12, Centro, 28005 Madrid, España 
+            28903
+            Getafe 
+            Contacto
+               Tlf: 916967345 
+               Email: libreriapopular@telefonica.net 
+               Web
+   Literatura, América Latina</t>
+  </si>
+  <si>
+    <t>LIBRERÍA LA FELGUERA
+            Dirección
+            C. Laín Calvo, 5, Latina, 28011 Madrid, España 
+            28903
+            Getafe 
+            Contacto
+               Tlf:  
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería Gaztambide.com
+            Dirección
+            C. de Meléndez Valdés, 52, Chamberí, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 34 91 550 31 72 
+               Email: libreriaonline@libreriagaztambide.com 
+               Web
+   Idiomas, Libros de texto, Obras de referencia</t>
+  </si>
+  <si>
+    <t>General 
+      Espacio Dykinson
+            Dirección
+            C. de Gaztambide, 21, Chamberí, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: +34 669 03 36 26 
+               Email: info@espaciodykinson.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Cervantes 4
+            Dirección
+            C. de Turquía, 3, 28943 Fuenlabrada, Madrid, España 
+            28943
+            Fuenlabrada 
+            Contacto
+               Tlf: 916085980 
+               Email: libreriacervantes94@hotmail.es</t>
+  </si>
+  <si>
+    <t>General 
+      La Anónima
+            Dirección
+            C. de Embajadores, 166, Arganzuela, 28045 Madrid, España 
+            28039
+            Madrid 
+            Contacto
+               Tlf:  91 116 27 52 // 613 05 52 52 
+               Email: hola@laanonimalibreria.com 
+               Web
+   Feminismo</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería PCL Madrid
+            Dirección
+            C. de Toledo, 176, Arganzuela, 28005 Madrid, España 
+            28701
+            San Sebastián De Los Reyes 
+            Contacto
+               Tlf: 669972119 
+               Email: info@libreriapclmadrid.es 
+               Web
+   Ciencia y tecnología</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Librería La Bonita
+            Dirección
+            P.º de los Pontones, 28, Arganzuela, 28005 Madrid, España 
+            28224
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 624031529 
+               Email: labonita@librerialabonita.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Infinity Comics
+            Dirección
+            C. de las Hileras, 2, Centro, 28013 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 91 138 48 44 
+               Email: pedidos@infinitycomics.es 
+               Web
+   Comics</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Los tres hermanos de Moriarty
+            Dirección
+            C. de la Palma, 21, Centro, 28004 Madrid, España 
+            28931
+            Móstoles 
+            Contacto
+               Tlf: 911445362 
+               Email: hola@lostreshermanosdemoriarty.com 
+               Web
+   Comics</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Papelería-Librería Abascal
+            Dirección
+            C. Libertad, 34, 28850 Torrejón de Ardoz, Madrid, España 
+            28822
+            Coslada 
+            Contacto
+               Tlf: 916 56 17 05 
+               Email: abascallibros@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería del centro
+            Dirección
+            C. de Hilarión Eslava, 21, local 10, Chamberí, 28015 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf:  
+               Email:  
+               Web
+   América Latina, Infantil y juvenil, Poesía</t>
+  </si>
+  <si>
+    <t>General 
+      El Faro
+            Dirección
+            C. de Gaztambide, 24, Chamberí, 28015 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf:  615675329 
+               Email: info@libreriaelfaro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Tercios Viejos
+            Dirección
+            C. de María Panés, 4, Chamberí, 28003 Madrid, España 
+            28903
+            Getafe 
+            Contacto
+               Tlf: 91 865 61 86 
+               Email: pedidos@terciosviejos.es 
+               Web
+   Historia, Militar</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Charada
+            Dirección
+            Pl. del Pintor Goya, 6, 28350 Ciempozuelos, Madrid, España 
+            28350
+            Ciempozuelos 
+            Contacto
+               Tlf: 91 893 14 47 
+               Email: libreriacharada@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Lápiz y Papel Pinto
+            Dirección
+            C. Asturias, 8, 28320 Pinto, Madrid, España 
+            28343
+            Valdemoro 
+            Contacto
+               Tlf: 916 91 48 94 
+               Email: libroslapizypapel@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Librería Papelería Zepol
+            Dirección
+            Pl. Mayor, 2, local 7, 28223 Pozuelo de Alarcón, Madrid, España 
+            28903
+            Getafe 
+            Contacto
+               Tlf: 640893730/ 91 352 98 92 
+               Email: libreriazepol@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      El Faro
+            Dirección
+            Pl. del Caño, 5, 28260 Galapagar, Madrid, España 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 603651101 
+               Email:  
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>General 
+      Abubilla librería
+            Dirección
+            Carr Robledo de Chavela, 1, 28214 Fresnedillas de la Oliva, Madrid, España 
+            28028
+            Madrid 
+            Contacto
+               Tlf:  630 569 163/ 91 898 90 64 
+               Email: abubillalibreria@gmail.com 
+               Web
+   Literatura</t>
+  </si>
+  <si>
+    <t>General 
+      Mandolina
+            Dirección
+            C. de Carvajales, 19, Arganzuela, 28005 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: +34 722 15 26 15 
+               Email: mandolinamadrid@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      AIDA Books&amp;More Claudio Coello
+            Dirección
+            C. de Claudio Coello, 112, Salamanca, 28006 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 915 649 087 
+               Email: aidabooksmadrid@ong-aida.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Librerías solidarias 
+      AIDA Books&amp;More Plaza Getafe
+            Dirección
+            Pl. Getafe, 2, Chamartín, 28002 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf:  919 916054 
+               Email: aidabooksmadrid@ong-aida.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Librerías solidarias 
+      AIDA Books&amp;More Cuesta Moyano
+            Dirección
+            C. Claudio Moyano, 3, Retiro, 28014 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 91 4116847 
+               Email: cuestamoyano@ong-aida.org 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Ciento volando
+            Dirección
+            Calle del Divino Pastor, 13, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 910561689 
+               Email: libreria@cientovolando.click 
+               Web</t>
+  </si>
+  <si>
+    <t>Librerías solidarias 
+      AIDA Books&amp;More Hilarión Eslava
+            Dirección
+            5º A-B, C. de Hilarión Eslava, 19, Chamberí, 28015 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 919 552 639 
+               Email: aidabooksmadrid@ong-aida.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Librerías solidarias 
+      AIDA Books&amp;More Móstoles
+            Dirección
+            C. de San Marcial, 28, 28937 Móstoles, Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 911080582 
+               Email: aidabooksmostoles@ong-aida.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Kiosko Extra
+            Dirección
+            C. de Embajadores, 41, Centro, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf:  
+               Email:  
+               Web
+   Libros de diseño</t>
+  </si>
+  <si>
+    <t>General 
+      La Imprenta, estrategias y artefactos culturales
+            Dirección
+            Calle de Monteleón, 5, Centro, 28004 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf:  
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Olmata
+            Dirección
+            Calle del Conde de Romanones, 13, Centro, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 912 65 04 08 
+               Email: libreriaolmata@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Sin Tarima Libros El Rastro
+            Dirección
+            Calle del Conde de Romanones, 10, Centro, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 91 429 06 10 
+               Email: elrastro@sintarimalibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Las indomables
+            Dirección
+            C. de Ramos Carrión, 9, Chamartín, 28002 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 91 685 59 88 / 682834767 (whatsapp) 
+               Email: libreria@lasindomables.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Amor en Letras
+            Dirección
+            Calle de Modesto Lafuente, 51, Chamberí, 28003 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 624343303 (whatsapp) 
+               Email: hola@amorenletras.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Kolima
+            Dirección
+            Calle de Covarrubias, 28, Chamberí, 28010 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 91 4458006 
+               Email: tienda@libreriakolima.com 
+               Web
+   Libros de autoayuda</t>
+  </si>
+  <si>
+    <t>General 
+      Arenales
+            Dirección
+            C. de Vallehermoso, 110, Chamberí, 28003 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 679 78 52 93 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Ciudad Argentina
+            Dirección
+            C. de Padilla, 22, 28006 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 91 5770195 
+               Email: ciudadargentina@infonegocio.com 
+   Economía y empresa, Derecho, Psicología y sociología</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Casi famosos: librería de cine y música
+            Dirección
+            C. de Sierra Salvada, 28, Puente de Vallecas, 28038 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 910 64 02 66 
+               Email: info@casifamososlibreria.es 
+               Web
+   Cine, Música, Comics, Literatura</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Librería y papelería Ayvar
+            Dirección
+            C. de los Cabestreros, 15, Centro, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 910 06 10 74 /  665 89 27 65 (Whatsapp) 
+               Email: ayvarpuntocom@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Sanabria
+            Dirección
+            C. Sierra Aitana, 2, Villa de Vallecas, 28031 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 91 332 20 74 
+               Email: manuela.aguayo@gmail.com</t>
+  </si>
+  <si>
+    <t>General 
+      Librería de la Fuente Rivera
+            Dirección
+            Calle del Dr. González Serrano, 20, 28770 Colmenar Viejo, Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 91 848 61 27 
+               Email: libreriadelafuente@telefonica.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Domiduca Libreros
+            Dirección
+            Pl. Padre Lecanda, 5, 28801 Alcalá de Henares, Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 918 82 72 70 
+               Email: domiducalibreros@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Vizcaya
+            Dirección
+            C. Vizcaya, 2, 28921 Alcorcón, Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 916 44 11 41 
+               Email: libroencargo@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      merkalibro
+            Dirección
+            C. Real, 36, 28400 Collado Villalba, Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 918 50 74 53 
+               Email: merkafotocopias@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Librería Raser
+            Dirección
+            C. Real, 12, 28430 Alpedrete, Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 918 57 17 25 
+               Email: papeleriaraser@hotmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Naves de Papel
+            Dirección
+            Av. del Dr. Federico Rubio y Galí, 73, local h f, Moncloa - Aravaca, 28040 Madrid, España 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 910 14 39 86 / 647 40 84 14 
+               Email:  
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Grant Librería
+            Dirección
+            C. de Miguel Servet, 21, Centro, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 91 449 61 28 
+               Email: hola@grantlibreria.com 
+               Web
+   Comics, Arte, Fotografía, Libros ilustrados</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Clan - Casa del Encuadernador
+            Dirección
+            Av. de los Toreros, 26, 28028 Madrid, España 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 917240816 
+               Email: libreria@clan.es 
+               Web
+   Caza y pesca, Encuadernación</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Códice
+            Dirección
+            C. de Moratín, 8, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 914200306 
+               Email: info@libreriacodice.com 
+               Web
+   Religión y valores, Filosofía</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Cocheras del Rey-Coliseo
+            Dirección
+            C. Juan de Leyva, 18, 28200 San Lorenzo de El Escorial, Madrid, España 
+            28200
+            San Lorenzo de El Escorial 
+            Contacto
+               Tlf: 918960515 
+               Email: direccion@cocherasdelrey.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Comelibros
+            Dirección
+            C. de Virgen del Val, 14, 28027 Madrid, España 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 914054917 
+               Email: comelibros28@hotmail.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Con Tarima Libros
+            Dirección
+            C. del Príncipe, 17, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 91 429 06 10 
+               Email: principe17@contarima.es 
+               Web
+   Arte, Fotografía, Cine, Música, Arquitectura</t>
+  </si>
+  <si>
+    <t>General 
+      Con-Candi
+            Dirección
+            C. de Petra Sánchez, 6, 28821 Coslada, Madrid, España 
+            28821
+            Coslada 
+            Contacto
+               Tlf: 916732055 
+               Email: con-candi@hotmail.com</t>
+  </si>
+  <si>
+    <t>General 
+      Contrabandos
+            Dirección
+            C. del Amparo, 76, Centro, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 918643658 
+               Email: libreria@contrabandos.org 
+               Web
+   Política</t>
+  </si>
+  <si>
+    <t>General 
+      Crazy Mary
+            Dirección
+            Calle de Echegaray, 32, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 914384977 
+               Email: crazymarylibreria@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Cym
+            Dirección
+            C. de Londres, 62B, 28850 Torrejón de Ardoz, Madrid, España 
+            28850
+            Torrejón de Ardoz 
+            Contacto
+               Tlf: 916487235 
+               Email: cymlibreria@gmail.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Dedalus
+            Dirección
+            C. de los Madrazo, 26, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 915325953 
+               Email: info@dedalus-libros.com 
+               Web
+   Arte, Filosofía, América Latina</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Delirio Librería y Comics
+            Dirección
+            C. Sevilla, 25, 28931 Móstoles, Madrid, España 
+            28931
+            Móstoles 
+            Contacto
+               Tlf: 916131991 
+               Email: deliriocomics@hotmail.es 
+               Web
+   Comics</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Delirium Books
+            Dirección
+            Cl. de Ayala, nº 10, 2º Planta Izq, 28001 Madrid, España 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 914353053 
+               Email: info@deliriumbooks.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Desiderata
+            Dirección
+            C. Pintor Velazquez, 75, 28935 Móstoles, Madrid, España 
+            28935
+            Móstoles 
+            Contacto
+               Tlf: 916178460 
+               Email: desiderata1@tele.net</t>
+  </si>
+  <si>
+    <t>General 
+      El Corte Inglés - Castellana
+            Dirección
+            C. de Raimundo Fernández Villaverde, 79, 28003 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 914188800 
+               Email: servicio_clientes@elcorteingles.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      El Corte Inglés - El Bercial
+            Dirección
+            Av. Comandante José Manuel Ripollés, 2, 28907 Getafe, Madrid, España 
+            28905
+            Getafe 
+            Contacto
+               Tlf: 915580250 
+               Email: servicio_clientes@elcorteingles.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      El Corte Inglés - Goya
+            Dirección
+            Calle de Goya, 87, 28001 Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 914329300 
+               Email: servicio_clientes@elcorteingles.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      El Corte Inglés - Pozuelo
+            Dirección
+            Cam. del Cerro de los Gamos, 2, 28224 Pozuelo de Alarcón, Madrid, España 
+            28224
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 917089200 
+               Email: servicio_clientes@elcorteingles.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      El Corte Inglés - Princesa
+            Dirección
+            C. de la Princesa, 56, 28008 Madrid, España 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 914546000 
+               Email: servicio_clientes@elcorteingles.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      El Corte Inglés - San José de Valderas
+            Dirección
+            P.º de Extremadura, 12, 28925 Madrid, España 
+            28925
+            Alcorcón 
+            Contacto
+               Tlf: 916496500 
+               Email: servicio_clientes@elcorteingles.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      El Corte Inglés - Sanchinarro
+            Dirección
+            El Corte Inglés, Sanchinarro, C. de Margarita de Parma, nº 1, 28050 Madrid, España 
+            28050
+            Madrid 
+            Contacto
+               Tlf: 913848200 
+               Email: servicio_clientes@elcorteingles.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      El Corte Inglés - Serrano
+            Dirección
+            El Corte Inglés, C. de Serrano, 52, 2º PLANTA, 28001 Madrid, España 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 914325490 
+               Email: servicio_clientes@elcorteingles.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      El Corte Inglés - Vista Alegre
+            Dirección
+            C. de Utebo, 1, 28025 Madrid, España 
+            28025
+            Madrid 
+            Contacto
+               Tlf: 914227600 
+               Email: servicio.clientes@elcorteingles.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      El Desván del Libro
+            Dirección
+            C/ de Fernán González, 20, 28009 Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 915776854 
+               Email: libreria@desvandellibro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      El Dinosaurio todavía estaba allí - Ave María
+            Dirección
+            C. del Ave María, 6, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 910826270 
+               Email: info@eldinosaurio.es 
+               Web
+   Literatura</t>
+  </si>
+  <si>
+    <t>Especializada 
+      El Dragón Lector
+            Dirección
+            Pl. de las Salesas, 9, Centro, 28004 Madrid, España 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 610436692 
+               Email: salesas@eldragonlector.com 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Especializada 
+      El Dragón Lector
+            Dirección
+            Calle de Fernández de la Hoz, 72, Chamberí, 28003 Madrid, España 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 913991940 
+               Email: fernandezdelahoz@eldragonlector.com 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      El Filobiblión
+            Dirección
+            C. de la Cruz Verde, 14, Centro, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915217105 
+               Email: elfilobiblion@gmx.es</t>
+  </si>
+  <si>
+    <t>General 
+      El Galeón
+            Dirección
+            C. de Sagasta, 7, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 914455738 
+               Email: pedidosgaleon@gmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      El Galeón
+            Dirección
+            P.º de la Chopera, 184, 28100 Alcobendas, Madrid, España 
+            28100
+            Alcobendas 
+            Contacto
+               Tlf: 916615469 
+               Email: info@libreriaelgaleon.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      El Henar
+            Dirección
+            Av. de Lope de Figueroa, 10, 28804 Alcalá de Henares, Madrid, España 
+            28804
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918789514 
+               Email: libreriaelhenar@hotmail.es</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      El Lápiz
+            Dirección
+            Av. Carlos V, 46, 28938 Móstoles, Madrid, España 
+            28937
+            Móstoles 
+            Contacto
+               Tlf: 916468299 
+               Email: mostoleselapiz@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      El Libracho
+            Dirección
+            C. San Vicente, 17, 28901 Getafe, Madrid, España 
+            28901
+            Getafe 
+            Contacto
+               Tlf: 916832764 
+               Email: ellibracho@gmail.com</t>
+  </si>
+  <si>
+    <t>General 
+      El Mirador
+            Dirección
+            C. del Molino de Viento, 8, 28770 Colmenar Viejo, Madrid, España 
+            28770
+            Colmenar Viejo 
+            Contacto
+               Tlf: 910010290 
+               Email: julioelvira@libreriaelmirador.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      El movimiento del caracol
+            Dirección
+            Av. de Madrid, 71, 28100 Alcobendas, Madrid, España 
+            28100
+            Alcobendas 
+            Contacto
+               Tlf: 91 026 32 45 // 699 63 12 77 
+               Email: hola@elmovimientodelcaracol.es 
+               Web
+   Infantil y juvenil, Juegos</t>
+  </si>
+  <si>
+    <t>Especializada 
+      El Reino de Bután
+            Dirección
+            C. de Francisco Ayala, 1, 28702 San Sebastián de los Reyes, Madrid, España 
+            28702
+            San Sebastián De Los Reyes 
+            Contacto
+               Tlf: 912686786 
+               Email: cuentanos@elreinodebutan.es 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Papelería Los Pinos
+            Dirección
+            C. de Argüeso, 23, Carabanchel, 28025 Madrid, España 
+            28822
+            Coslada 
+            Contacto
+               Tlf: 622938034 
+               Email: papelerialospinos38@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      El Semáforo
+            Dirección
+            C. Valdeamor, 2D, 28110 Algete, Madrid, España 
+            28110
+            Algete 
+            Contacto
+               Tlf: 911647708 
+               Email: santiago.santi@gmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      El Vítor
+            Dirección
+            C. Reina Victoria, 17, 28982 Parla, Madrid, España 
+            28982
+            Parla 
+            Contacto
+               Tlf: 916993502 
+               Email: papeleriaelvitor@hotmail.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Elektra Comic
+            Dirección
+            C. de Fray Luis de León, 14, Arganzuela, 28012 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915213975 
+               Email: info@elektracomic.com 
+               Web
+   Comics</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Elena Gallego
+            Dirección
+            C. Marqués de Monasterio, 5, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 610639416 
+               Email: elena@elenagallego.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Embajadores de Sueños
+            Dirección
+            C. de Embajadores, 181, 28045 Madrid, España 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 916495094 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Emyte 1
+            Dirección
+            Plaza Tejar, 4, 28701 San Sebastián de los Reyes, Madrid, España 
+            28701
+            San Sebastián De Los Reyes 
+            Contacto
+               Tlf: 916535099 
+               Email: libreriaemyte@gmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Emyte 2
+            Dirección
+            Av. de Colmenar Viejo, 10, 28701 San Sebastián de los Reyes, Madrid, España 
+            28700
+            San Sebastián De Los Reyes 
+            Contacto
+               Tlf: 916517211 
+               Email: libreriaemyte@gmail.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Enclave de Libros
+            Dirección
+            C. de los Relatores, 16, Centro, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 913694649 
+               Email: info@enclavedelibros.com 
+               Web
+   Ciencias Sociales, Literatura</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Escolar y Mayo - Librerías de la Facultad de Filosofía y Filología (UCM)
+            Dirección
+            Facultad de Filología, Ciudad Universitaria, Pl. Menéndez Pelayo, s/n, Moncloa - Aravaca, 28040 Madrid, España 
+            28040
+            Madrid 
+            Contacto
+               Tlf: 913945245 
+               Email: libreriadelafacultad@guillermoescolareditor.com 
+               Web
+   Filología, Filosofía</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Espaxs Librería Médica Alcalá
+            Dirección
+            Universidad de Alcalá, Fac.Medicina - Dpto Biología de Sistemas Ctra. Madrid-Barcelona Km 33.600, 28871- Alcalá de Henares (Madrid Módulo 3, planta baja, 28805 Alcalá de Henares, Madrid, España 
+            28805
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918854545 
+               Email: libreria.medica@uah.es 
+   Medicina, Científico-Técnica</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Estudio
+            Dirección
+            C. Valeras, 19, 28300 Aranjuez, Madrid, España 
+            28300
+            Aranjuez 
+            Contacto
+               Tlf: 918912847 
+               Email:</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Estudio en Escarlata 
+            Dirección
+            C. de Guzmán el Bueno, 46, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915430534 
+               Email: info@estudioenescarlata.com 
+               Web
+   Ciencia Ficción</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Expósito
+            Dirección
+            C. de Samuel Baltés, 5, 28590 Villarejo de Salvanés, Madrid, España 
+            28590
+            Villarejo De Salvanés 
+            Contacto
+               Tlf: 918743783 
+               Email: exposito@libreriaexposito.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Fábula
+            Dirección
+            Av. de Lisboa, 8, 28924 Alcorcón, Madrid, España 
+            28924
+            Alcorcón 
+            Contacto
+               Tlf: 916196599 
+               Email: pedidos@libreriafabula.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Feli
+            Dirección
+            C. de Dinamarca, 1, 28942 Fuenlabrada, Madrid, España 
+            28942
+            Fuenlabrada 
+            Contacto
+               Tlf: 916080384 
+               Email: libreriafeli@hotmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Felipa Libros 1944
+            Dirección
+            C. del Pilar de Zaragoza, 37, Salamanca, 28028 Madrid, España 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 913559647 
+               Email: felipalibros@gmail.com 
+   Literatura, Viajes, Turismo</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Flor
+            Dirección
+            C. Cataluña, 17, 28903 Getafe, Madrid, España 
+            28903
+            Getafe 
+            Contacto
+               Tlf: 916951080 
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Flor de Papel
+            Dirección
+            C. Mayor, 1, 28891 Velilla de San Antonio, Madrid, España 
+            28891
+            Velilla De San Antonio 
+            Contacto
+               Tlf: 916607942 
+               Email: florpapelvelilla@gmail.com</t>
+  </si>
+  <si>
+    <t>General 
+      Fnac Callao
+            Dirección
+            C. de Preciados, 26, 28013 Madrid, España 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 902100632 
+               Email: clientes@fnac.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Fnac Goya
+            Dirección
+            Calle de Castelló, 23, 28001 Madrid, España 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 902100632 
+               Email: clientes@fnac.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Fnac La Gavia
+            Dirección
+            La Gavia - Centro Comercial, 28051 Madrid, España 
+            28031
+            Madrid 
+            Contacto
+               Tlf: 902100632 
+               Email: clientes@fnac.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Desnivel
+            Dirección
+            Pl. de Matute, 6, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 913694290 
+               Email: clientes@libreriadesnivel.com 
+               Web
+   Deportes, Viajes, Turismo</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Desperate Literature
+            Dirección
+            C. de la Cava Baja, 8, Centro, 28005 Madrid, España 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 911888089 
+               Email: hello@desperateliterature.com 
+               Web
+   Literatura, Idiomas</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Dickens
+            Dirección
+            Centro Comercial VillaCenter Avenida Príncipe de Asturias 129, 1° planta, local A12/13, 28670 Villaviciosa de Odón, Madrid, España 
+            28670
+            Villaviciosa De Odón 
+            Contacto
+               Tlf: 916164121 
+               Email:</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Dideco Alcalá de Henares
+            Dirección
+            Av. Juan Carlos I, 7, 28806 Alcalá de Henares, Madrid, España 
+            28806
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918313000 
+               Email: dideco.ahenares@dideco.es 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Dideco Alcobendas
+            Dirección
+            C. del Marqués de la Valdavia, 107, 28100 Alcobendas, Madrid, España 
+            28100
+            Alcobendas 
+            Contacto
+               Tlf: 918318177 
+               Email: dideco.alcobendas@gmail.com 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Dideco Alcorcón
+            Dirección
+            Calle Carballino con, C. Timanfaya, 28924 Alcorcón, Madrid, España 
+            28924
+            Alcorcón 
+            Contacto
+               Tlf: 91 281 71 15 
+               Email: dideco.alcorcon@dideco.es 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Dideco Arzobispo Cos
+            Dirección
+            C. Arzobispo Cos, 17, 28027 Madrid, España 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 917434040 
+               Email: dideco.arzobispocos@dideco.es 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Dideco Cea Bermúdez
+            Dirección
+            C. de Cea Bermúdez, 29, 28003 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 918262006 
+               Email: dideco.cbermudez@dideco.es 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Dideco Las Rozas
+            Dirección
+            C. Camilo José Cela, 16, 28232 Las Rozas de Madrid, Madrid, España 
+            28232
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 910401015 
+               Email: dideco.lasrozas@gmail.com 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Dideco Majadahonda
+            Dirección
+            Av. España, 60, 28220 Majadahonda, Madrid, España 
+            28220
+            Majadahonda 
+            Contacto
+               Tlf: 911732223 
+               Email: didecomajadahonda@gmail.com 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Dideco Nogales
+            Dirección
+            C. Nogales, 3, 28223 Pozuelo de Alarcón, Madrid, España 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 913650240 
+               Email: dideco.nogales@dideco.es 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Dideco Pozuelo
+            Dirección
+            Av. de Europa, 29, 28023 Madrid, España 
+            28224
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 91 715 93 49 
+               Email: dideco.pozuelo@gmail.com 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Dideco Príncipe de Vergara
+            Dirección
+            C. del Príncipe de Vergara, 133, 28002 Madrid, España 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 91 281 71 18 
+               Email: dideco.pvergara@dideco.es 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Dideco Sor Ángela
+            Dirección
+            C. de Sor Ángela de la Cruz, 12, 28020 Madrid, España 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 915981204 
+               Email: dideco.sorangela@dideco.es 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Dideco Xaudaró
+            Dirección
+            Calle Xaudaró, 40, 28034 Madrid, España 
+            28034
+            Madrid 
+            Contacto
+               Tlf: 91 358 04 23 
+               Email: dideco.xaudaro@dideco.es 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Dilema
+            Dirección
+            C. de Manuel de Falla, 83, 28100 Alcobendas, Madrid, España 
+            28100
+            Alcobendas 
+            Contacto
+               Tlf: 916637123 
+               Email:</t>
+  </si>
+  <si>
+    <t>General 
+      Diógenes
+            Dirección
+            C. de Ramón y Cajal, 1, 28801 Alcalá de Henares, Madrid, España 
+            28001
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918893767 
+               Email: info@libreriadiogenes.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Diwan
+            Dirección
+            C. del Puerto Canfranc, 20, Puente de Vallecas, 28038 Madrid, España 
+            28038
+            Madrid 
+            Contacto
+               Tlf: 915701812 
+               Email: info@diwan.es 
+               Web
+   Mundo árabe</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Domaica
+            Dirección
+            C. de Francia, 7, 28943 Fuenlabrada, Madrid, España 
+            28943
+            Fuenlabrada 
+            Contacto
+               Tlf: 916075128 
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Dominó
+            Dirección
+            Pl. de España, 2, local 20, 28911 Leganés, Madrid, España 
+            28911
+            Leganés 
+            Contacto
+               Tlf: 916 939 890 // 657341463 
+               Email: libreriadomino@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Don Bosco
+            Dirección
+            C. de Alcalá, 154, 28028 Madrid, España 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 917267466 
+               Email: libreriaadmdb@salesianos-madrid.com 
+   Religión y valores</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Don Buscón
+            Dirección
+            C. Valladolid, 2, 28804 Alcalá de Henares, Madrid, España 
+            28804
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918832650 
+               Email: donbusconelc@gmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Don Caramelo
+            Dirección
+            Pl. Gral. Palacio, 6, 28901 Getafe, Madrid, España 
+            28902
+            Getafe 
+            Contacto
+               Tlf: 916953968 
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Don Lápiz
+            Dirección
+            C. de Fuentespina, 14, Villa de Vallecas, 28031 Madrid, España 
+            28760
+            Tres Cantos 
+            Contacto
+               Tlf: 913 31 58 48 
+               Email: donlapiz.teresa@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Don Papel
+            Dirección
+            C. Sagunto, 20, 28223 Pozuelo de Alarcón, Madrid, España 
+            28223
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 917158910 
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Don Quijote
+            Dirección
+            C. Alfonso XII, 35, 28934 Móstoles, Madrid, España 
+            28934
+            Móstoles 
+            Contacto
+               Tlf: 916131109 
+               Email: donquijotedemostoles@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Duero
+            Dirección
+            C. Zamora, 1A, 28982 Parla, Madrid, España 
+            28982
+            Parla 
+            Contacto
+               Tlf: 916986443-916057432 
+               Email: administracion@duerovillcor.es</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Dykinson
+            Dirección
+            C. de Meléndez Valdés, 61, Chamberí, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 91 544 28 69 
+               Email: info@dykinson.com 
+               Web
+   Derecho, Economía y empresa, Libros de texto, Ciencias Sociales</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      E y P Libros Antiguos
+            Dirección
+            C. de Alonso Heredia, 21, 28028 Madrid, España 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 917266152 
+               Email: eyp@eyplibros.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Ecobook Librería del Economista
+            Dirección
+            C. del Cristo, 3, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915595130 
+               Email: ecobook@ecobook.com 
+               Web
+   Economía y empresa</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Ecocentro
+            Dirección
+            C. Esquilache, 4, 28003 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 915535502 
+               Email: elalephlibros@hotmail.com 
+               Web
+   Religión y valores</t>
+  </si>
+  <si>
+    <t>Especializada 
+      EcoooLibre
+            Dirección
+            C. de la Escuadra, 11, Centro, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 912940094 // 912940064 
+               Email: contacto@ecooo.es 
+   Científico-Técnica, Economía y empresa, Ecología</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Ediciones La Salle
+            Dirección
+            Calle de Bocángel, 15, 28028 Madrid, España 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 917262817 
+               Email: ediciones@lasalle.es 
+               Web
+   Religión y valores</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Ediciones 77
+            Dirección
+            P.º de la Florida, 45, 28008 Madrid, España 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 915477940 
+               Email: edi77@wanadoo.es</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      El Accipies
+            Dirección
+            C. Chantada, 11, 28029 Madrid, España 
+            28029
+            Madrid 
+            Contacto
+               Tlf: 656386093 
+               Email: libreria@elaccipies.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      El Aleph Libros
+            Dirección
+            C. de Ferraz, nº 22, Moncloa - Aravaca, 28008 Madrid, España 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 915425039 
+               Email: elalephlibros@hotmail.com 
+               Web
+   Literatura, Poesía</t>
+  </si>
+  <si>
+    <t>Especializada 
+      El Almazén Natural
+            Dirección
+            C. de Alcalá, 78, Primero Derecha, 28009 Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 917817760 
+               Email:  
+               Web
+   Medicina, Medicina natural</t>
+  </si>
+  <si>
+    <t>Especializada 
+      El Argonauta, la Librería de la Música
+            Dirección
+            C. de Fernández de los Ríos, 50, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915439441 
+               Email: info@elargonauta.com 
+               Web
+   Música</t>
+  </si>
+  <si>
+    <t>Especializada 
+      El Buscón
+            Dirección
+            Calle del Cardenal Silíceo, 8, 28002 Madrid, España 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 91 4130132 
+               Email: elbuscon@elbuscon.es 
+               Web
+   Religión y valores, Filosofía</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      El Cabas
+            Dirección
+            Av. de Montserrat, 6, 28830 San Fernando de Henares, Madrid, España 
+            San Fernando De Henares 
+            Contacto
+               Tlf:  
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      El Campus
+            Dirección
+            C. Cristo, 31, Local Izquierdo, 28691 Villanueva de la Cañada, Madrid, España 
+            28691
+            Villanueva De La Cañada 
+            Contacto
+               Tlf: 918157603 
+               Email: papeleria_elcampus@hotmail.com</t>
+  </si>
+  <si>
+    <t>General 
+      El Cisne Negro
+            Dirección
+            C. de Francisco Muñoz, 4, 28200 San Lorenzo de El Escorial, Madrid, España 
+            28200
+            San Lorenzo de El Escorial 
+            Contacto
+               Tlf: 918900602 
+               Email: info@libreriaelcisnenegro.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      El Coleccionista de Cómics
+            Dirección
+            C. de Tribulete, 7, Centro, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 915300133 
+               Email: tienda@elcoleccionistacomics.com 
+               Web
+   Comics</t>
+  </si>
+  <si>
+    <t>General 
+      El Corte Inglés - Alcalá de Henares
+            Dirección
+            Av. Juan Carlos I, s/n, 28806 Alcalá de Henares, Madrid, España 
+            28806
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918872800 
+               Email: servicio_clientes@elcorteingles.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      El Corte Inglés - Arroyomolinos - Xanadú
+            Dirección
+            C. Puerto de Navacerrada, 8, 28939 Arroyomolinos, Madrid, España 
+            28939
+            Arroyomolinos 
+            Contacto
+               Tlf: 916496535 
+               Email: servicio_clientes@elcorteingles.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      El Corte Inglés - Preciados-Callao
+            Dirección
+            Pl. del Callao, 2, Centro, 28013 Madrid, España 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 913798000 
+               Email: servicio_clientes@elcorteingles.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      El Corte Inglés - Campo de las Naciones
+            Dirección
+            Av. de los Andes, 50, 28042 Madrid, España 
+            28042
+            Madrid 
+            Contacto
+               Tlf: 913248800 
+               Email: servicio_clientes@elcorteingles.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Antonio Azorín
+            Dirección
+            C. de Joaquín Costa, 1, 28200 San Lorenzo de El Escorial, Madrid, España 
+            28200
+            San Lorenzo de El Escorial 
+            Contacto
+               Tlf: 918 903 452 
+               Email: contacto@antonioazorin.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Bulevar 2
+            Dirección
+            C. de San Gregorio, 19, 28260 Galapagar, Madrid, España 
+            28260
+            Galapagar 
+            Contacto
+               Tlf: 918583234 
+               Email: bulevargalapagar@hotmail.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Calatrava
+            Dirección
+            C. de Ginzo de Limia, 26, 28029 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 913653626 
+               Email: libreria.calatrava@fliedner.org 
+               Web
+   Idiomas, Religión y valores</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Camelot
+            Dirección
+            C. de Fuendetodos, 6, 28944 Fuenlabrada, Madrid, España 
+            28944
+            Fuenlabrada 
+            Contacto
+               Tlf: 916151507 
+               Email: camelibrosinfantiles@gmail.com 
+               Web
+   Idiomas, Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Canales
+            Dirección
+            C. Claudio Moyano, 4, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 913694202 
+               Email: irene_pk2@hotmail.com 
+               Web
+   Arte, Cine, Fotografía</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Librería Capitel
+            Dirección
+            C. de Santiago, 48, 28801 Alcalá de Henares, Madrid, España 
+            28702
+            San Sebastián De Los Reyes 
+            Contacto
+               Tlf: 617114740 
+               Email: libreriacapitelalcala@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Carmen
+            Dirección
+            C. Reina Victoria, 30, 28982 Parla, Madrid, España 
+            28982
+            Parla 
+            Contacto
+               Tlf: 91 1765134 
+               Email: info@libreriacarmen.com 
+               Web
+   Infantil y juvenil, Pedagogía</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Casa Cristiana Emanuel
+            Dirección
+            Pl. Mariana Pineda, 2, 28038 Madrid, España 
+            28038
+            Madrid 
+            Contacto
+               Tlf: 913315565 
+               Email: web@casacristiana.com 
+               Web
+   Religión y valores</t>
+  </si>
+  <si>
+    <t>General 
+      Casa del Libro - Alcalá
+            Dirección
+            Felipe II, 28009 Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 902026403 
+               Email: alcala@casadellibro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Casa del Libro - Alcalá Magna
+            Dirección
+            C. Valentín Juara Bellot, 4, 28806 Alcalá de Henares, Madrid, España 
+            28806
+            Alcalá De Henares 
+            Contacto
+               Tlf: 902006105 
+               Email: alcalamagna@casadellibro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Casa del Libro - Espacio Torrelodones
+            Dirección
+            Carr. Coruña-Vía de Servicio, 81A, 28250 Torrelodones, Madrid, España 
+            28250
+            Torrelodones 
+            Contacto
+               Tlf: 902006102 
+               Email: torrelodones@casadellibro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Casa del Libro - Fuencarral
+            Dirección
+            Calle de Fuencarral, 121, 28010 Madrid, España 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 902027470 
+               Email: fuencarral@casadellibro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Casa del Libro - Gran Vía
+            Dirección
+            C/ Gran Vía, 29, 28013 Madrid, España 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 902026402 
+               Email: granvia@casadellibro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Casa del Libro - H2O
+            Dirección
+            C. Marie Curie, 4, LP5, 28521 Rivas-Vaciamadrid, Madrid, España 
+            902575597
+            Rivas-Vaciamadrid 
+            Contacto
+               Tlf: 902575597 
+               Email: h2orivas@casadellibro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Arte 9
+            Dirección
+            C/ de Francisco Silvela, 21, 28028 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 91 402 96 08 
+               Email: arte9web@arte9.com 
+               Web
+   Comics, Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>General 
+      Casa del Libro - Isla Azul
+            Dirección
+            C. de la Calderilla, 1, 28054 Madrid, España 
+            28054
+            Madrid 
+            Contacto
+               Tlf: 902575568 
+               Email: islazul@casadellibro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Casa del Libro - Maestro Victoria
+            Dirección
+            C. del Maestro Victoria, 5, 28013 Madrid, España 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 902026404 
+               Email: mvictoria@casadellibro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Casa del Libro - Orense
+            Dirección
+            C. de Orense, 11, Tetuán, 28020 Madrid, España 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 902575569 
+               Email: orense@casadellibro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Serendipias
+            Dirección
+            C. Letonia, 1, 28760 Tres Cantos, Madrid, España 
+            28032
+            Madrid 
+            Contacto
+               Tlf: 913486121 
+               Email: info@serendipiaslibrosymas.es 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Nocturna de Libros
+            Dirección
+            C. Parque Bujaruelo, 15, 28924 Alcorcón, Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 662369005 
+               Email: pedidos@nocturnadelibros.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      La Independiente
+            Dirección
+            C. de la Primavera, 14, 28012 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 919 304 457 
+               Email: info@laindependiente.madrid 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Olavide - Bar de libros
+            Dirección
+            C. de Olid, 14, 28010 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 621310206 
+               Email: lectores@olavidelibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      La Guarida
+            Dirección
+            P.za Maria Minguez, 7, l5, 28470 Cercedilla, Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 622743393 
+               Email: info@librerialaguarida.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Casa del Libro - Tres Aguas
+            Dirección
+            Av. San Martín de Valdeiglesias, 20, 28922 Alcorcón, Madrid, España 
+            28922
+            Alcorcón 
+            Contacto
+               Tlf: 902879075 
+               Email: tresaguas@casadellibro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      La casquería
+            Dirección
+            C. de Embajadores, 41, Centro, 28012 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf:  
+               Email: libros@lacasqueria.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Libros Dodó
+            Dirección
+            C. de Vallehermoso, 35, Chamberí, 28015 Madrid, España 
+            28921
+            Alcorcón 
+            Contacto
+               Tlf: 91 4459897 / 679919218 
+               Email:</t>
+  </si>
+  <si>
+    <t>General 
+      Casa del Libro - Xanadú
+            Dirección
+            C.c.madrid Xanadú-centro de Ocio, 28939, Madrid, España 
+            28939
+            Arroyomolinos 
+            Contacto
+               Tlf: 902027338 
+               Email: xanadu@casadellibro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Cydonia
+            Dirección
+            C. del Pilar, 20, 28934 Móstoles, Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 91 6132798 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Librería Anticuaria Sanz
+            Dirección
+            C. de Isidro Fernández, 14, Fuencarral-El Pardo, 28034 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 662 474 103 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Librería Mireya
+            Dirección
+            C. de Andrés Mellado, 68, Chamberí, 28015 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 91 2838282 / 655189226 
+               Email: libreriamireya@hotmail.com</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Tik Books (San Bernardo)
+            Dirección
+            C. de San Bernardo, 4, Centro, 28013 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf:  91 758 08 89 
+               Email: info@tikbooks.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Tik Books (Ezequiel Solana)
+            Dirección
+            C. de Ezequiel Solana, 3, Cdad. Lineal, 28017 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 91 017 61 87 
+               Email: info@tikbooks.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Tik Books (Goiri)
+            Dirección
+            C. Goiri, 33, Tetuán, 28039 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 91 112 99 98 
+               Email: info@tikbooks.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Tik Books (López de Hoyos)
+            Dirección
+            C. de López de Hoyos, 170, Chamartín, 28002 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 91 510 2339 
+               Email: info@tikbooks.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Tik Books (Mayor)
+            Dirección
+            C. Mayor, 19, Centro, 28012 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 91 921 86 81 
+               Email: info@tikbooks.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Re-Read (Madrid-Atocha)
+            Dirección
+            P.º de la Infanta Isabel, 15, Retiro, 28014 Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf:  911124238 / 652 98 54 29 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Caseta de la Música
+            Dirección
+            C. Claudio Moyano, 4, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 914200563 
+               Email: caseta25@hotmail.com 
+               Web
+   Música</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Re-Read (Madrid-Tirso de Molina)
+            Dirección
+            Calle del Conde de Romanones, 1, Centro, 28012 Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 91 911 02 73 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Re-Read (Madrid-Guzmán el Bueno )
+            Dirección
+            C. de Guzmán el Bueno, 4, Chamberí, 28015 Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 91 281 15 15 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Re-Read (Madrid-General Martínez Campos)
+            Dirección
+            P.º del Gral. Martínez Campos, 4, Chamberí, 28010 Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 91 444 23 15 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Re-Read (Getafe)
+            Dirección
+            C. Sevilla, 4, 28901 Getafe, Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 91 781 85 74 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Re-Read (Alcobendas)
+            Dirección
+            C. de la Marquesa Viuda de Aldama, 15, 28100 Alcobendas, Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 91 439 82 66 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Almoneda Juanito Librería
+            Dirección
+            Plaza del Gral. Vara de Rey, 8, Centro, 28005 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf:  639 81 44 42 
+               Email:</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Antonio Méndez
+            Dirección
+            C. de Claudio Moyano, Retiro, 28014 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 690769295 
+               Email:</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      E y P Libros Antiguos
+            Dirección
+            C. de Alonso Heredia, 21, Salamanca, 28028 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 91 726 61 52 
+               Email: eyp@eyplibros.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Librería Mío CId
+            Dirección
+            C. de Guzmán el Bueno, 37, Chamberí, 28015 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 605630120 
+               Email: libreriamiocid2@gmail.com</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Librería del Prado
+            Dirección
+            C. del Prado, 5, Centro, 28014 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 91 4296091 / 686828700 
+               Email: libreria@libreriadelprado.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Aranda Tres
+            Dirección
+            Ctra. de Húmera, 96, 28224 Madrid, España 
+            28224
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 637914316 
+               Email: arandatres@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Aranjuez
+            Dirección
+            C. de Abastos, 68, 28300 Aranjuez, Madrid, España 
+            28300
+            Aranjuez 
+            Contacto
+               Tlf: 918912850 
+               Email: libreriaaranjuez@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Arcadia Cómics
+            Dirección
+            C. Cartaya, 11, 28938 Móstoles, Madrid, España 
+            28938
+            Móstoles 
+            Contacto
+               Tlf: 916149853 
+               Email: info@arcadiacomicsonline.com 
+               Web
+   Comics, Juegos</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Arco
+            Dirección
+            C. de Julián Berrendero, 3, 28750 San Agustín del Guadalix, Madrid, España 
+            28750
+            Contacto
+               Tlf: 918435711 
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Ariño
+            Dirección
+            C. Batalla de Bailén, 3, 28400 Collado Villalba, Madrid, España 
+            28400
+            Collado Villalba 
+            Contacto
+               Tlf: 918507314 
+               Email: libreriaarino@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Fnac Majadahonda
+            Dirección
+            C. de los Químicos, 2, 28222 Majadahonda, Madrid, España 
+            28222
+            Majadahonda 
+            Contacto
+               Tlf: 902100632 
+               Email: majadahonda@fnac.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Fnac Parquesur
+            Dirección
+            87R9+72 Leganés, España 
+            28916
+            Leganés 
+            Contacto
+               Tlf: 902100632 
+               Email: clientes@fnac.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Fnac Plaza Norte San Sebastián de los Reyes
+            Dirección
+            Av. del Juncal, 15-17, 28703 San Sebastián de los Reyes, Madrid, España 
+            28700
+            San Sebastián De Los Reyes 
+            Contacto
+               Tlf: 902100632 
+               Email: clientes@fnac.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Fnac Plaza Río
+            Dirección
+            C. C. Plaza Río, C. de Antonio López, 109, 28026 Madrid, España 
+            28026
+            Madrid 
+            Contacto
+               Tlf: 902100632 
+               Email: clientes@fnac.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Taiga
+            Dirección
+            C. de Arturo Soria, 54, Cdad. Lineal, 28027 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 917 374 247 
+               Email: taiga@libreriataigamadrid.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Fragata Libros Naúticos
+            Dirección
+            C. de Breda, 13, 28231 Las Rozas de Madrid, Madrid, España 
+            28231
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 916390059-637246903 
+               Email: contacto@fragata-librosnauticos.com 
+               Web
+   Náutica</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Fragua Libros
+            Dirección
+            C. de Andrés Mellado, 64, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915491806-915442297 
+               Email: pedidos@fragua.es 
+               Web
+   Ciencias de la información</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Fragua Libros (Universidad)
+            Dirección
+            Av. Complutense, 3, 28040 Madrid, España 
+            28040
+            Madrid 
+            Contacto
+               Tlf: 915441805 
+               Email: pedidos@fragua.es 
+               Web
+   Ciencias de la información</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Frame Grabados &amp; Mapas Antiguos
+            Dirección
+            Calle del Gral. Pardiñas, 69, 28006 Madrid, España 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 915641519 
+               Email: info@frame.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Frañol
+            Dirección
+            C. de Andorra, 51, 28043 Madrid, España 
+            28043
+            Madrid 
+            Contacto
+               Tlf: 913889068 
+               Email: franol@franol.com 
+               Web
+   Idiomas</t>
+  </si>
+  <si>
+    <t>General 
+      Fuenfría
+            Dirección
+            Av. de la Sierra del Guadarrama, 9, 28470 Cercedilla, Madrid, España 
+            28470
+            Cercedilla 
+            Contacto
+               Tlf: 918521069 
+               Email: librosfuenfria@gmail.com</t>
+  </si>
+  <si>
+    <t>General 
+      Gadir
+            Dirección
+            Pl. del Niño Jesús, 4, 28009 Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 913487095 
+               Email: gadir@gadireditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Gaia Tecnocopia
+            Dirección
+            C. del Mar del Nte., 3, 28760 Tres Cantos, Madrid, España 
+            28760
+            Tres Cantos 
+            Contacto
+               Tlf: 918036795 
+               Email: gaialibros@gaialibros.es</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      García Prieto
+            Dirección
+            C. del Príncipe de Vergara, 2, 28001 Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 914357876 
+               Email: libreriagarciaprieto@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Gaudí
+            Dirección
+            C. de Argensola, 13, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 91 3081829 
+               Email: gaudi@libreriagaudi.com 
+               Web
+   Militar, Arquitectura, Arte</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Gaztambide
+            Dirección
+            C. de Gaztambide, 6, Chamberí, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 34 91 549 88 21 / 91 549 88 82 
+               Email: libreria@libreriagaztambide.com 
+               Web
+   Filología, Idiomas, Literatura, Libros de texto</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Generación X Alcorcón
+            Dirección
+            C. Los Pinos, 50, 28922 Alcorcón, Madrid, España 
+            28922
+            Alcorcón 
+            Contacto
+               Tlf: 916442446 
+               Email: alcorcon@generacionx.es 
+               Web
+   Comics, Juegos</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Generación X Carranza
+            Dirección
+            C. de Carranza, 25, Centro, 28004 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 914470746 
+               Email: carranza@generacionx.es 
+               Web
+   Comics, Juegos</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Generación X Elfo
+            Dirección
+            C. de Elfo, 98, Cdad. Lineal, 28027 Madrid, España 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 913675380 
+               Email: elfo@generacionx.es 
+               Web
+   Comics, Juegos</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Generación X Ginzo
+            Dirección
+            C. de Ginzo de Limia, 33, Fuencarral-El Pardo, 28029 Madrid, España 
+            28034
+            Madrid 
+            Contacto
+               Tlf: 917300168 
+               Email: ginzo@generacionx.es 
+               Web
+   Comics, Juegos</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Generación X Fuenlabrada
+            Dirección
+            Pl. de la Albufera, 3 Posterior, Local 1, 28945 Fuenlabrada, Madrid, España 
+            28945
+            Fuenlabrada 
+            Contacto
+               Tlf: 916157819 
+               Email: fuenlabrada@generacionx.es 
+               Web
+   Comics, Juegos</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Generación X Getafe
+            Dirección
+            C. Gral. Pingarrón, 1, 28901 Getafe, Madrid, España 
+            28901
+            Getafe 
+            Contacto
+               Tlf: 91 684 20 74 
+               Email: getafe@generacionx.es 
+               Web
+   Comics, Juegos</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Generación X Goya
+            Dirección
+            C. de las Mártires Concepcionistas, 5, Salamanca, 28006 Madrid, España 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 916217654 
+               Email: goya@generacionx.es 
+               Web
+   Comics, Juegos</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Genex Comics
+            Dirección
+            Calle de Santa Casilda, 3, Arganzuela, 28005 Madrid, España 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 917045167 
+               Email: contacto@genexcomics.com 
+               Web
+   Comics, Juegos</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Generación X Las Musas
+            Dirección
+            Av. de Canillejas a Vicálvaro, 113, San Blas-Canillejas, 28022 Madrid, España 
+            28022
+            Madrid 
+            Contacto
+               Tlf: 912771057 
+               Email: lasmusas@generacionx.es 
+               Web
+   Comics, Juegos</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Generación X Tirso
+            Dirección
+            Calle del Conde de Romanones, 3, Centro, 28012 Madrid, España 
+            28024
+            Madrid 
+            Contacto
+               Tlf: 911593339 
+               Email: tirso@generacionx.es 
+               Web
+   Comics, Juegos</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Generación X Puebla
+            Dirección
+            C. de la Puebla, 15, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915219985 
+               Email: genx@generacionx.es 
+               Web
+   Comics, Juegos</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      González
+            Dirección
+            C. Pintor Ribera, 7, 28933 Móstoles, Madrid, España 
+            28930
+            Móstoles 
+            Contacto
+               Tlf: 916187740 
+               Email: gonzalezpapeleria@gmail.com</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Gonzalo Fernández Pontes. Libros y mapas antiguos
+            Dirección
+            Calle de Núñez de Balboa, 19, LOCAL 1, 28001 Madrid, España 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 914358000 
+               Email: info@pontesmaps.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Graduad2
+            Dirección
+            Av. de las Estrellas, 49, local 1, 28983 Parla, Madrid, España 
+            28983
+            Parla 
+            Contacto
+               Tlf: 627941000 
+               Email: libreriagradua2@gmail.com 
+               Web
+   Comics, Juegos</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Guillermo Blázquez
+            Dirección
+            Cra de S. Jerónimo, 44, 1º B, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 914293638 
+               Email: info@libreriablazquez.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Guiomar
+            Dirección
+            C. Mayor, 9, 28840 Mejorada del Campo, Madrid, España 
+            28840
+            Mejorada Del Campo 
+            Contacto
+               Tlf: 916793314 
+               Email: guiomar06@terra.com</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Gulliver
+            Dirección
+            C. del León, 32, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 914299998 
+               Email: librosgulliver@librosgulliver.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Hermanos Moreno
+            Dirección
+            C. de Albino Pérez Ayestarain, 29, 28830 San Fernando de Henares, Madrid, España 
+            28830
+            San Fernando De Henares 
+            Contacto
+               Tlf: 916715992 
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      H.G. Librería
+            Dirección
+            Calle Fuente, 18, 28450 Collado Mediano, Madrid, España 
+            28450
+            Collado Mediano 
+            Contacto
+               Tlf: 918598677 
+               Email: hg@libreria-hg.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Hipercor - Alcalá de Henares
+            Dirección
+            Av. Juan Carlos I, S/N, 28801 Alcalá de Henares, Madrid, España 
+            28806
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918872800 
+               Email: servicio_clientes@hipercor.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Hipercor - Arroyomolinos - Xanadú
+            Dirección
+            C. Puerto de Navacerrada, 8, 28939 Arroyomolinos, Madrid, España 
+            28939
+            Arroyomolinos 
+            Contacto
+               Tlf: 916496535 
+               Email: servicio_clientes@hipercor.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Hipercor - Arroyosur
+            Dirección
+            Calle de los Frailes, 2, 28919 Leganés, Madrid, España 
+            28914
+            Leganés 
+            Contacto
+               Tlf: 914816700 
+               Email: servicio_clientes@hipercor.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Hipercor - Campo de las Naciones
+            Dirección
+            Av. de los Andes, 50, 28042 Madrid, España 
+            28042
+            Madrid 
+            Contacto
+               Tlf: 913248800 
+               Email: servicio_clientes@hipercor.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Hipercor - El Bercial
+            Dirección
+            C. de Salvador Dalí, 31T, 28907 Getafe, Madrid, España 
+            28905
+            Getafe 
+            Contacto
+               Tlf: 915580250 
+               Email: servicio_clientes@hipercor.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Hipercor - Méndez Álvaro
+            Dirección
+            C. Retama, 8, 28045 Madrid, España 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 914688000 
+               Email: servicio.clientes@hipercor.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Hipercor - Pozuelo
+            Dirección
+            Av. Cerro, 1, 28224 Pozuelo de Alarcón, Madrid, España 
+            28224
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 917089200 
+               Email: servicio_clientes@hipercor.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Hipercor - San José de Valderas
+            Dirección
+            C. Sahagún, 9, Alcorcón, Madrid, España 
+            28925
+            Alcorcón 
+            Contacto
+               Tlf: 916496500 
+               Email: servicio_clientes@hipercor.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Hipercor - Sanchinarro
+            Dirección
+            CC Sanchinarro, C. de Margarita de Parma, 1, 28050 Madrid, España 
+            28050
+            Madrid 
+            Contacto
+               Tlf: 913848200 
+               Email: servicio_clientes@hipercor.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Hipercor - Vista Alegre
+            Dirección
+            C. de Matilde Hernández, 100C, 28025 Madrid, España 
+            28025
+            Madrid 
+            Contacto
+               Tlf: 914227600 
+               Email: servicio_clientes@hipercor.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Hiperión
+            Dirección
+            C. de Salustiano Olózaga, 14, 28001 Madrid, España 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 915776015/16 
+               Email: info@hiperion.com 
+               Web
+   Literatura</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Hiperión Departamento Anticuario 
+            Dirección
+            C. de Salustiano Olózaga, 14, 28001 Madrid, España 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 915776015 
+               Email: info@hiperion.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Iberbook Sánchez Cuesta
+            Dirección
+            C. de Medea, 3, 28037 Madrid, España 
+            28037
+            Madrid 
+            Contacto
+               Tlf: 915226465 
+               Email: info@ibersaculib.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Infante
+            Dirección
+            Calle José María Pereda, 13, 28806 Alcalá de Henares, Madrid, España 
+            28806
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918027908 
+               Email: carmeninfante@hotmail.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Ingeniería y Arte
+            Dirección
+            C. de Padilla, 49, 28006 Madrid, España 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 915757824 
+               Email: info@ingenieriayarte.com 
+               Web
+   Científico-Técnica, Arte</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Iris
+            Dirección
+            C. la Esperanza, 23, 28690 Brunete, Madrid, España 
+            28690
+            Brunete 
+            Contacto
+               Tlf: 918158252 
+               Email: marta7717@hotmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Isis
+            Dirección
+            C. de San Isidro, 1, 28850 Torrejón de Ardoz, Madrid, España 
+            28850
+            Torrejón de Ardoz 
+            Contacto
+               Tlf: 916560275 
+               Email: libreria.isis@hotmail.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Itaca
+            Dirección
+            C. de Blasco de Garay, 15, local 1, Chamberí, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 914939982 
+               Email: info@itaca.gg 
+               Web
+   Juegos</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Las Mussas
+            Dirección
+            C. Barcelona, 21, 28937 Móstoles, Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 624 83 43 25 
+               Email: pedidos@lasmussas.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Itziar Arranz Libros
+            Dirección
+            C. Jacinto Benavente, 3, 28669 Boadilla del Monte, Madrid, España 
+            28660
+            Boadilla Del Monte 
+            Contacto
+               Tlf: 916325772 
+               Email: info@itziararranzlibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Ivorypress
+            Dirección
+            C. de Orfila, 5, Chamberí, 28010 Madrid, España 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 91 449 09 61 
+               Email: bookshop@ivorypress.com 
+               Web
+   Arte, Fotografía</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      J. Cintas
+            Dirección
+            Calle de Bretón de los Herreros, 20, 28003 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 914426196 
+               Email: libros@jcintas.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Jarcha
+            Dirección
+            C. del Lago Erie, 8, Vicálvaro, 28032 Madrid, España 
+            28032
+            Madrid 
+            Contacto
+               Tlf: 91 776 24 12 
+               Email: libreriajarcha@libreriajarcha.es 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Javier Fernández
+            Dirección
+            C. Claudio Moyano, 29, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 913693352 
+               Email: consultas@libreriajavierfernandez.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Jiménez
+            Dirección
+            C. de Ginzo de Limia, 26, 28029 Madrid, España 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 629344891 
+               Email: libreriajimenez@nova.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Jiménez-Bravo
+            Dirección
+            Calle de Viriato, 57, 28010 Madrid, España 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 915471215 
+               Email: libreria@jimenezbravo.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      José Porrúa Turanzas
+            Dirección
+            Calle del Marqués de la Ensenada, 16, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 917021493 
+               Email: info@porrualibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Juan Rulfo
+            Dirección
+            C. de Fernando el Católico, 86, Chamberí, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915432904 
+               Email: libreria.juanrulfo@fondodeculturaeconomica.es 
+               Web
+   América Latina, Infantil y juvenil, Literatura</t>
+  </si>
+  <si>
+    <t>Especializada 
+      KosmoKids
+            Dirección
+            C. del Monasterio de Las Huelgas, 26, 28034 Madrid, España 
+            28049
+            Madrid 
+            Contacto
+               Tlf: 911738859 / 644757054 
+               Email: contacto@kosmokids.es 
+               Web
+   Idiomas, Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Especializada 
+      La Biblioteca
+            Dirección
+            C. de Blasco de Garay, 100, 28003 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 915342619 
+               Email:  
+   Idiomas, Filología</t>
+  </si>
+  <si>
+    <t>Especializada 
+      La Boutique de Zouthique
+            Dirección
+            C. de Canillas, 81, local, Chamartín, 28002 Madrid, España 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 911266599 
+               Email: contacto@boutiquedezothique.es 
+               Web
+   Terror</t>
+  </si>
+  <si>
+    <t>General 
+      La Buena Vida - Café del Libro
+            Dirección
+            C. de Vergara, 5, 28013 Madrid, España 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 911398110 
+               Email: labuenavida@cafedellibro.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      La Buena Vida de la Filmoteca
+            Dirección
+            C. de Sta. Isabel, 3, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 634595636 
+               Email: labuenavidadelafilmoteca@gmail.com 
+               Web
+   Cine</t>
+  </si>
+  <si>
+    <t>La Carreta
+            Dirección
+            Calle del Dr. Fleming, 33, 28821 Coslada, Madrid, España 
+            28821
+            Coslada 
+            Contacto
+               Tlf: 916728342 
+               Email: lacarreta@hotmail.es</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      La Casa de la Troya
+            Dirección
+            C. de los Libreros, 6, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915219410 
+               Email: libroslatroya@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      La Casa del Ajedrez
+            Dirección
+            C. de San Marcos, 41, Centro, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915212008 
+               Email: info@lacasadelajedrez.com 
+               Web
+   Ajedrez</t>
+  </si>
+  <si>
+    <t>Especializada 
+      La Casa del Lector
+            Dirección
+            C. de Fernández de los Ríos, 77, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 609017869 
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      La Casita de Papel
+            Dirección
+            Pl. de la Carnicería, 10, 28816 Camarma de Esteruelas, Madrid, España 
+            28816
+            Camarma De Esteruelas 
+            Contacto
+               Tlf: 918866279 
+               Email: lacasitadepapel2003@hotmail.com</t>
+  </si>
+  <si>
+    <t>General 
+      La Central de Callao
+            Dirección
+            C. del Postigo de San Martín, 8, 28013 Madrid, España 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 917909930 
+               Email: callao@lacentral.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      La Central del MNCARS
+            Dirección
+            Rda. de Atocha, 2, Centro, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 917878782 
+               Email: libreriareinasofia@lacentral.com 
+               Web
+   Arte, Bellas artes</t>
+  </si>
+  <si>
+    <t>Especializada 
+      La Ciudad Invisible
+            Dirección
+            Cost.ª de los Ángeles, 7, 28013 Madrid, España 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 91 542 25 40 
+               Email: amigos@laciudad-invisible.com 
+               Web
+   Viajes, Turismo</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      La Clásica
+            Dirección
+            Cuesta de Moyano, C. Claudio Moyano, 19, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 675507318 
+               Email: laclasicaes@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      La Cultural 22
+            Dirección
+            C. de Ferrer del Río, 22, 28028 Madrid, España 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 913569315 
+               Email: lacultural22@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      La Dulcinea
+            Dirección
+            C. de Hermosilla, 132, 28028 Madrid, España 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 918281921 
+               Email: aladulcinea@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      La Esquina del Zorro
+            Dirección
+            C/ de Ramón Calabuig, 27, Puente de Vallecas, 28053 Madrid, España 
+            28053
+            Madrid 
+            Contacto
+               Tlf: 918331457 
+               Email: contacto@librerialaesquinadelzorro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      La Estrella
+            Dirección
+            C. Ruiz de Alda, 2, 28342 Valdemoro, Madrid, España 
+            28340
+            Valdemoro 
+            Contacto
+               Tlf:  646731098 
+               Email: pedidos@librerialaestrella.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      La Isla del Tesoro
+            Dirección
+            C. del Abrevadero, 10, 28670 Villaviciosa de Odón, Madrid, España 
+            28670
+            Villaviciosa De Odón 
+            Contacto
+               Tlf: 916014649 
+               Email: info@laisladeltesoro.eu 
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Especializada 
+      La Librairie
+            Dirección
+            C. de Alcorisa, 41, 28043 Madrid, España 
+            28043
+            Madrid 
+            Contacto
+               Tlf: 913003289 
+               Email: info@lalibrairie.es 
+               Web
+   Idiomas</t>
+  </si>
+  <si>
+    <t>General 
+      La Libre de Barrio
+            Dirección
+            C. de Villaverde, 4, 28912 Leganés, Madrid, España 
+            28912
+            Leganés 
+            Contacto
+               Tlf: 912272952 
+               Email: lalibredebarrio@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      La Librería
+            Dirección
+            C. Mayor, 80, Centro, 28013 Madrid, España 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 914540018 
+               Email: libreria@edicioneslalibreria.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      La librería de Alicia
+            Dirección
+            C. de Getafe, 15, 28981 Parla, Madrid, España 
+            28981
+            Parla 
+            Contacto
+               Tlf: 912201192 
+               Email: aliciasanchezbarrero@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      La Librería de Hoyo
+            Dirección
+            Gta. de Facundo Baelo, De 7, 28240 Hoyo de Manzanares, Madrid, España 
+            28240
+            Hoyo De Manzanares 
+            Contacto
+               Tlf: 918566464 
+               Email: info@lalibreriadehoyo.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      La librería de Javier
+            Dirección
+            C. de Ramón y Cajal, 8, 10, 28801 Alcalá de Henares, Madrid, España 
+            28801
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918880568 
+               Email: javier@lalibreriadejavier.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      La Librería de la Fábrica
+            Dirección
+            C. de la Alameda, 9, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 912985546 
+               Email: libreria@lafabrica.com 
+               Web
+   Fotografía</t>
+  </si>
+  <si>
+    <t>General 
+      La Librería del Mercado
+            Dirección
+            C. de Tribulete, 18, bajo 2, Centro, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 679 31 81 59 
+               Email: libreriadelmercado@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      La Lumbre
+            Dirección
+            C. de Granada, 48, 28007 Madrid, España 
+            28007
+            Madrid 
+            Contacto
+               Tlf: 678083922 / 695097725 
+               Email: librerialalumbre@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      La Mar de Letras
+            Dirección
+            Calle de Santiago, 18, 28013 Madrid, España 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 915417109 
+               Email: contacto@lamardeletras.com 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>General 
+      La Merced
+            Dirección
+            C. de los Libreros, 5, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915316878 
+               Email:</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      La Palma 40 Madrid
+            Dirección
+            C. de la Palma, 40, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915237946/679183094 
+               Email: lapalma40@telefonica.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      La Ruta de la Seda
+            Dirección
+            C. de Toledo, 13, 28005 Madrid, España 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 913655525 
+               Email: rutadelaseda@hotmail.com 
+               Web
+   Música, Religión y valores</t>
+  </si>
+  <si>
+    <t>General 
+      La Semillera
+            Dirección
+            C. de Carranza, 19, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 911765556 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      La Sombra
+            Dirección
+            C. de San Pedro, 20, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 911375609 
+               Email: contacto@librerialasombra.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      La Tarde Libros
+            Dirección
+            Calle de Ruiz, 15, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915938163 
+               Email: infolatardelibros@gmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      La Veloz
+            Dirección
+            Av. General Palacio, 6, 28902 Getafe, Madrid, España 
+            28902
+            Getafe 
+            Contacto
+               Tlf: 916953968 
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      La Verde
+            Dirección
+            Av. de la Albufera, 71, 28038 Madrid, España 
+            28018
+            Madrid 
+            Contacto
+               Tlf: 910810346 
+               Email:</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Laie CaixaForum
+            Dirección
+            P.º del Prado, 36, Centro, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 913896545 
+               Email: caixaforummadrid@laie.es 
+               Web
+   Arte, Fotografía</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Laie Fundación Mapfre
+            Dirección
+            P.º de Recoletos, 23, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 911703851 
+               Email: fmapfre@laie.es 
+   Arte</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Lápiz y Papel Aranjuez
+            Dirección
+            C. del Almíbar, 35, 28300 Aranjuez, Madrid, España 
+            28300
+            Aranjuez 
+            Contacto
+               Tlf: 918920092 
+               Email: lapizypapel.arj@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Las Cuatro Reglas
+            Dirección
+            Carr. de la Estación, 2, 28880 Meco, Madrid, España 
+            28880
+            Meco 
+            Contacto
+               Tlf: 918860441 
+               Email: lascuatroreglas@hotmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Las Rozas
+            Dirección
+            C. Romeral, 5, 28231 Las Rozas de Madrid, Madrid, España 
+            28231
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 916360934 
+               Email: libreriapapelerialasrozas@hotmail.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Lauviah Música y Libros
+            Dirección
+            C. Juan de Leyva, 19, 28200 San Lorenzo de El Escorial, Madrid, España 
+            28200
+            San Lorenzo de El Escorial 
+            Contacto
+               Tlf: 918997641 
+               Email: info@lauviah.es 
+   Música</t>
+  </si>
+  <si>
+    <t>General 
+      Librería Lé
+            Dirección
+            Av. de Alberto de Alcocer, 8, Chamartín, 28036 Madrid, España 
+            28046
+            Madrid 
+            Contacto
+               Tlf: 913440967 
+               Email: libreriaLe@libreriaLe.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Ledanca
+            Dirección
+            C. Carabaña, 11, 28806 Alcalá de Henares, Madrid, España 
+            28806
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918832455 
+               Email:</t>
+  </si>
+  <si>
+    <t>General 
+      Leer es viajar
+            Dirección
+            Calle del Dr. Castelo, 11, 28009 Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 915571842 
+               Email: nandoberni@hotmail.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Leo como juego
+            Dirección
+            Av. de las Naciones, 35, 28320 Pinto, Madrid, España 
+            28320
+            Pinto 
+            Contacto
+               Tlf: 9108197778 / 640943647 
+               Email:  
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>General 
+      Letras
+            Dirección
+            C/ de Hortaleza, 2, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915229935 
+               Email: letras@librerialetras.es</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Lex Nova
+            Dirección
+            Calle del Marqués de la Ensenada, 4, Centro, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 913195610 / 913101281 
+               Email: admin@librerialexnova.com 
+               Web
+   Derecho</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Liberespacio
+            Dirección
+            C. de Joaquín María López, 25, 3 B, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915447843 
+               Email: liberespacio@liberespacio.com 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería Alemana Auryn
+            Dirección
+            C. de Rodríguez Marín, 84, 28002 Madrid, España 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 915638145 
+               Email: info@libreriaauryn.com 
+               Web
+   Idiomas</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Librería Arenal 21
+            Dirección
+            C. de las Fuentes, 13, 28013 Madrid, España 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 616056117 
+               Email:</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería Argentina
+            Dirección
+            C. de Andrés Mellado, 42, Local, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915434781 
+               Email:  
+               Web
+   Psicología y sociología, Esoterismo</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Yorick- Librería de las Artes Escénicas
+            Dirección
+            C. de Valencia, 19, Local, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 915288704; 659608441 
+               Email: info@libreriayorick.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      VNet Librerías
+            Dirección
+            C. de Atocha, 94, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 913117696 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Visor Libros
+            Dirección
+            C. de Isaac Peral, 18, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915492655 
+               Email: visor-libros@visor-libros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería Áurea Clásicos
+            Dirección
+            P.º de Juan Antonio Vallejo-Nájera Botas, 25, Arganzuela, 28005 Madrid, España 
+            28039
+            Madrid 
+            Contacto
+               Tlf: 915335818; 640 986 938 (solo WhatsApp) 
+               Email: aurea@libreriaaurea.com 
+               Web
+   Literatura clásica, Filología, Arqueología</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Mundicomics
+            Dirección
+            C. Ramón y Cajal, 3, 28850 Torrejón de Ardoz, Madrid, España 
+            28850
+            Torrejón de Ardoz 
+            Contacto
+               Tlf: 653918910; 910400900 
+               Email: info@mundicomics.com 
+               Web
+   Comics, Juegos</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería ARS Carmelitana
+            Dirección
+            Cl. de Ayala, 35, Salamanca, 28001 Madrid, España 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 686 127 552 
+               Email: arscarmelitana@libreriaars.com 
+               Web
+   Religión y valores</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Vid
+            Dirección
+            C. de Colón, 1, 28931 Móstoles, Madrid, España 
+            28931
+            Móstoles 
+            Contacto
+               Tlf: 916642667 
+               Email: libreriavid@libreriavid.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Librería Carolina Méndez Nieto
+            Dirección
+            C. Claudio Moyano, 12, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 914292561 
+               Email: caseta30@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Vergüenza ajena
+            Dirección
+            C. de Fernández de los Ríos, 39, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 912977034 
+               Email: info@verguenzaajena.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería Científica del CSIC
+            Dirección
+            C. de Serrano, 123, Chamartín, 28006 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 91 568 00 51 
+               Email: libreria@csic.es 
+               Web
+   Ciencias Sociales, Publicaciones oficiales, Ciencias naturales</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Papelería Acuarela
+            Dirección
+            Pl. de las Thuyas, 17, 28907 Getafe, Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf:  91 115 43 30 / 601 304 861 
+               Email: impresiones@papeleria-acuarela.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Librería Clio
+            Dirección
+            C. de Víctor de la Serna, 42, 28016 Madrid, España 
+            28016
+            Madrid 
+            Contacto
+               Tlf: 689716290 
+               Email: libreriaclio@hotmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Velintonia Libros
+            Dirección
+            C. Claudio Moyano, 4, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 913690622-627562504 
+               Email: info@velintonialibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Velázquez
+            Dirección
+            P.º de Extremadura, 60, 28011 Madrid, España 
+            28011
+            Madrid 
+            Contacto
+               Tlf: 914791016 
+               Email: velazquezlibros@telefonica.net</t>
+  </si>
+  <si>
+    <t>Especializada 
+      UNED - Senda del Rey
+            Dirección
+            P.º de la Senda del Rey, 5, 28040 Madrid, España 
+            28040
+            Madrid 
+            Contacto
+               Tlf: 913987373 
+               Email: libreria-sr@adm.uned.es 
+               Web
+   Libros de texto</t>
+  </si>
+  <si>
+    <t>Especializada 
+      UNED - Escuelas Pías
+            Dirección
+            C. del Mesón de Paredes, 63, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 915271098 
+               Email: libreriaep@adm.uned.es 
+               Web
+   Libros de texto</t>
+  </si>
+  <si>
+    <t>Especializada 
+      UNED - Bravo Murillo
+            Dirección
+            C. de Bravo Murillo, 38, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 913987560 
+               Email: libreria@adm.uned.es 
+               Web
+   Libros de texto</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería de Cuento
+            Dirección
+            P.º de Sta. María de la Cabeza, 33, 28045 Madrid, España 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 912224830 
+               Email: decuento@decuento.es 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Librerías solidarias 
+      Tuuu Librería - Centro Salamanca
+            Dirección
+            C. de Padilla, 63, 28006 Madrid, España 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 910092454 
+               Email: info@tuuulibreria.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería de la Biblioteca Nacional
+            Dirección
+            C. de Villanueva, 2C, 28001 Madrid, España 
+            28071
+            Madrid 
+            Contacto
+               Tlf: 915807760 
+               Email: libreriabne@tresbandidos.es 
+   Publicaciones oficiales, Biblioteconomía, Facsímiles</t>
+  </si>
+  <si>
+    <t>Librerías solidarias 
+      Tuuu Librería - Centro Lavapiés
+            Dirección
+            C. de Embajadores, 11, Centro, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 911491725 
+               Email: info@tuuulibreria.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Peripecias
+            Dirección
+            C. de la del Manojo de Rosas, 44, Villaverde, 28041 Madrid, España 
+            28041
+            Madrid 
+            Contacto
+               Tlf: 911267872 
+               Email: peripecias@libreriaperipecias.es 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Tunicia Libros
+            Dirección
+            C. Claudio Moyano, 4, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 914203421 / 649704095 
+               Email: fmoncada75@hotmail.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería del Centro - Centro de Arte Moderno
+            Dirección
+            C. de Galileo, 52, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 914298363 
+               Email: libreriadelcentro@telefonica.net 
+               Web
+   Literatura</t>
+  </si>
+  <si>
+    <t>General 
+      Troa Librerías - Neblí
+            Dirección
+            C. de Serrano, 82, 28006 Madrid, España 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 915762103 
+               Email: nebli@troa.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Troa Librerías - Las Tablas
+            Dirección
+            P.º de la Tierra de Melide, 15, LOCAL, 28050 Madrid, España 
+            28050
+            Madrid 
+            Contacto
+               Tlf: 917509200 
+               Email: lastablas@troa.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Librería del Prado
+            Dirección
+            C. del Prado, 5, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 914296091 
+               Email: libreria@libreriadelprado.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Troa Librerías - Getafe
+            Dirección
+            C. Madrid, 105, 28902 Getafe, Madrid, España 
+            28902
+            Getafe 
+            Contacto
+               Tlf: 916010678 
+               Email: getafe@troa.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería Deportiva Esteban Sanz
+            Dirección
+            C. de la Paz, 4, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 915213868 
+               Email: info@libreriadeportiva.com 
+               Web
+   Deportes, Viajes, Turismo</t>
+  </si>
+  <si>
+    <t>General 
+      Troa Librerías - CUN (Clínica Universidad Navara)
+            Dirección
+            C. del Marquesado de Sta. Marta, 1, 28022 Madrid, España 
+            28022
+            Madrid 
+            Contacto
+               Tlf: 914317632 
+               Email: cun.madrid@troa.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Tribuna
+            Dirección
+            Calle de Portugalete, 17, Cdad. Lineal, 28017 Madrid, España 
+            28017
+            Madrid 
+            Contacto
+               Tlf: 915944441 
+               Email: info@tribunalibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería Didacticalia
+            Dirección
+            C. de Illescas, 83, 28024 Madrid, España 
+            28024
+            Madrid 
+            Contacto
+               Tlf: 915185892 
+               Email: info@didacticalia.com 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería Francesa el Bosque
+            Dirección
+            C. de Añastro, 15, Hortaleza, 28033 Madrid, España 
+            28033
+            Madrid 
+            Contacto
+               Tlf: 913831139/  913831439 
+               Email: elbosque@libreriafrancesaelbosque.com 
+               Web
+   Idiomas, Literatura</t>
+  </si>
+  <si>
+    <t>General 
+      Tres Rosas Amarillas
+            Dirección
+            C. del Espíritu Santo, 12, Centro, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 910188041 
+               Email: info@tresrosasamarillas.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Traficantes de Sueños
+            Dirección
+            C. del Duque de Alba, 8, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 915320928 
+               Email: libreria@traficantes.net 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Librería General
+            Dirección
+            Calle del Gral. Ricardos, 27, 28019 Madrid, España 
+            28019
+            Madrid 
+            Contacto
+               Tlf: 914725222 
+               Email: ligeri27@gmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Toyfran
+            Dirección
+            Av. de Roma, 45, 28822 Coslada, Madrid, España 
+            28822
+            Coslada 
+            Contacto
+               Tlf: 916723744 
+               Email: toyfran@hotmail.com</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Librería H. Mora
+            Dirección
+            C. Claudio Moyano, 2, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 914201063-654949127 
+               Email: juanlibrero@hotmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Todo Clero
+            Dirección
+            Pl. Palacio, 1 bis, 28801 Alcalá de Henares, Madrid, España 
+            28801
+            Alcalá De Henares 
+            Contacto
+               Tlf: 616 47 17 55 
+               Email: todoclero@infonegocio.com 
+   Religión y valores</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Tipos Infames Libros y Vinos
+            Dirección
+            C. de San Joaquín, 4, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915228939 
+               Email: librosyvinos@tiposinfames.com 
+               Web
+   Literatura</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería Iberoamericana
+            Dirección
+            C. de las Huertas, 40, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 913601229 
+               Email: libreria@iberoamericanalibros.com 
+               Web
+   América Latina</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Tierra de Fuego
+            Dirección
+            Tr.ª del Conde Duque, 2, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915215240 
+               Email: infotierradefuego@gmail.com 
+               Web
+   Deportes, Viajes, Turismo</t>
+  </si>
+  <si>
+    <t>General 
+      Librería Internacional - Aelia
+            Dirección
+            Av. de Monforte de Lemos, 133, 28029 Madrid, España 
+            28029
+            Madrid 
+            Contacto
+               Tlf: 917308776 
+               Email: libreriainternacionalvaguada@sgel.es</t>
+  </si>
+  <si>
+    <t>Especializada 
+      The Cómic Co.
+            Dirección
+            Calle del Divino Pastor, 17, Centro, 28004 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 914457915 
+               Email: info@thecomicco.com 
+               Web
+   Comics</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería Internacional del Romo
+            Dirección
+            C. del Duque de Sesto, 48, 28009 Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 915741415 
+               Email: inter.romo@terra.es 
+   Científico-Técnica, Informática</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Testimonio de autores católicos escogidos
+            Dirección
+            C. del Marqués Viudo de Pontejos, 3, Centro, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 915217033 
+               Email: pedidos@testimonio.net 
+               Web
+   Religión y valores</t>
+  </si>
+  <si>
+    <t>General 
+      Terán Libros
+            Dirección
+            C. de Andrés Mellado, 84, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915438232 
+               Email: info@teranlibros.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería Italiana
+            Dirección
+            Calle de Modesto Lafuente, 47, Chamberí, 28003 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 915549073 
+               Email: italiana@libreriaitaliana.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Telja
+            Dirección
+            C. Rio Jarama, 32, 28913 Leganés, Madrid, España 
+            28913
+            Leganés 
+            Contacto
+               Tlf: 916948290 
+               Email: libreriatelja@gmail.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Tea Ediciones
+            Dirección
+            C. de Fray Bernardino Sahagún, 24, 28036 Madrid, España 
+            28036
+            Madrid 
+            Contacto
+               Tlf: 912705060 
+               Email: madrid@teaediciones.com 
+               Web
+   Ciencias Sociales, Derecho, Economía y empresa, Filosofía, Psicología y sociología</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Taschen Store Madrid
+            Dirección
+            C. del Barquillo, 32, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 680251412 
+               Email: store-madrid@taschen.com 
+   Arte</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Taranco
+            Dirección
+            Cl. de San Maximiliano, 46, 28017 Madrid, España 
+            28017
+            Madrid 
+            Contacto
+               Tlf: 913568859 
+               Email:</t>
+  </si>
+  <si>
+    <t>General 
+      Taller de Libros
+            Dirección
+            C. de Gustavo Adolfo Bécquer, 14, 28330 San Martín de la Vega, Madrid, España 
+            28330
+            San Martín De La Vega 
+            Contacto
+               Tlf: 918958354 
+               Email: info@tallerdelibros.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Sur 2
             Dirección
             C. Valdemorillo, 4, 28901 Getafe, Madrid, España 
             28901
             Getafe 
             Contacto
-               Tlf: 916822492 
+               Tlf: 916829043 
                Email: libreriaalmonacid.tarasur@hotmail.com</t>
   </si>
   <si>
+    <t>General - Librería - Papelería 
+      Sur 1
+            Dirección
+            Calle Ntra. Sra. del Pilar, 10, 28982 Parla, Madrid, España 
+            28982
+            Parla 
+            Contacto
+               Tlf: 916990591 
+               Email: libreriasur.tarasur@hotmail.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería Iuvenis
+            Dirección
+            C. Rioja, 1, 28850 Torrejón de Ardoz, Madrid, España 
+            28850
+            Torrejón de Ardoz 
+            Contacto
+               Tlf: 916568974 
+               Email: iuvenis@iuvenis.es 
+               Web
+   Idiomas, Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Librería Jj
+            Dirección
+            C. de Sta. Catalina, 15, local 2, 28220 Majadahonda, Madrid, España 
+            28220
+            Majadahonda 
+            Contacto
+               Tlf: 658 10 19 79 
+               Email: jj@libreriajj.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Librería J3m
+            Dirección
+            C. Mayor, 60, 28921 Alcorcón, Madrid, España 
+            28922
+            Alcorcón 
+            Contacto
+               Tlf: 916441141 
+               Email:</t>
+  </si>
+  <si>
     <t>Anticuaria y ocasión 
-      Almoneda Juanito Librería
-[...1 lines deleted...]
-            Plaza del Gral. Vara de Rey, 8, Centro, 28005 Madrid, España 
+      Librería La Casa de la Troya
+            Dirección
+            C. de los Libreros, 6, Centro, 28004 Madrid, España 
             28004
             Madrid 
             Contacto
-               Tlf:  639 81 44 42 
-               Email:</t>
+               Tlf: 915 219 410 // 680 794 269 (Whatsapp) 
+               Email: libroslatroya@gmail.com 
+               Web</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
-      Alzofora
-[...62 lines deleted...]
-            C. de Joaquín Costa, 1, 28200 San Lorenzo de El Escorial, Madrid, España 
+      Librería Llera-Pacios
+            Dirección
+            C. Miralmonte, 4, 28200 San Lorenzo de El Escorial, Madrid, España 
             28200
             San Lorenzo de El Escorial 
             Contacto
-               Tlf: 918 903 452 
-               Email: contacto@antonioazorin.com 
+               Tlf: 627385580 
+               Email: contacto@libreriallerapacios.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Librería Mayor
+            Dirección
+            C. Mayor, 92, 28801 Alcalá de Henares, Madrid, España 
+            28801
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918834749 
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Sumar
+            Dirección
+            Av. de Atenas, 75, local 8, 28232 Las Rozas de Madrid, Madrid, España 
+            28232
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 916318093 
+               Email: sumar@libreriasumar.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Sonrisas de Papel y Blas
+            Dirección
+            C. de Pedro Laborde, 13, 28018 Madrid, España 
+            28038
+            Madrid 
+            Contacto
+               Tlf: 645477263 
+               Email: sonrisasdepapel2013@gmail.com 
                Web</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
-      Antonio Hernández
-[...1 lines deleted...]
-            C. de Mira el Río Baja, 8, 28005 Madrid, España 
+      Librería Miguel Blázquez
+            Dirección
+            Calle de Hartzenbusch, 8, 28010 Madrid, España 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 914458672 
+               Email: libreriablazquez@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Librería Miguel Blázquez
+            Dirección
+            C. Claudio Moyano, 12, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 914202324/633318170 
+               Email: libreriablazquez@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Librería Nacional y Extranjera
+            Dirección
+            C. de Narváez, 7, 28009 Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 914358206 
+               Email:</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Sin Tarima Libros Antón Martín
+            Dirección
+            Calle de la Magdalena, 29, Centro, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 914203765 
+               Email: libreria@sintarimalibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería Naútica Robinson
+            Dirección
+            C. de Santo Tomé, 6, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 910242807 
+               Email: robinson@nauticarobinson.com 
+               Web
+   Náutica</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Serendipias
+            Dirección
+            Sector Foresta, 42, 28760 Tres Cantos, Madrid, España 
+            28760
+            Tres Cantos 
+            Contacto
+               Tlf: 913486121 
+               Email: info@serendipiaslibrosymas.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Libreria Nicolás Moya
+            Dirección
+            C. de Carretas, 29, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 915225294 
+               Email:  
+               Web
+   Medicina, Náutica, Farmacia, Veterínaria, Ciencias naturales</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Sanz y Torres
+            Dirección
+            C. Lozoya, 45, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 900402486 
+               Email: libreria-bm45@sanzytorres.com 
+               Web
+   Economía y empresa, Psicología y sociología, Filología, Filosofía</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Sanz
+            Dirección
+            Calle del Gral. Pardiñas, 5, 28001 Madrid, España 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 915755953 
+               Email: contacto@libreriaanticuariasanz.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Santísima Trinidad
+            Dirección
+            Calle Dr. Cornago, 10, 28223 Pozuelo de Alarcón, Madrid, España 
+            28223
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 913517423 
+               Email: libreriast@servitrinitatis.org 
+               Web
+   Religión y valores</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería Oriental
+            Dirección
+            C. de Mira el Sol, 14, 28005 Madrid, España 
             28005
             Madrid 
             Contacto
-               Tlf: 699699612 
-[...6 lines deleted...]
-            C. de Fernando VI, 15, 28004 Madrid, España 
+               Tlf: 915286726 
+               Email: info@libreriaoriental.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Santiago
+            Dirección
+            C. de Valenzuela, 3, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 915329624 
+               Email: libreriasantiago@hotmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Santander
+            Dirección
+            C. de Valmojado, 291, Latina, 28047 Madrid, España 
+            28047
+            Madrid 
+            Contacto
+               Tlf: 917172247 
+               Email: info@libreriasantander.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Librería Guillén
+            Dirección
+            C. Ronda de Watres, 30, 32, 28500 Arganda del Rey, Madrid, España 
+            28500
+            Arganda Del Rey 
+            Contacto
+               Tlf: 918710698 / 636 19 71 50 
+               Email: contacto@libreriaguillen.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Santa Bárbara
+            Dirección
+            Plaza de Sta. Bárbara, 3, Piso 1º, 28004 Madrid, España 
             28004
             Madrid 
             Contacto
-               Tlf: 913190594 
-[...418 lines deleted...]
-            CC BurgoCentro 1, local 4, C. Comunidad de Madrid, 41, 28231 Las Rozas de Madrid, Madrid, España 
+               Tlf: 609077365 
+               Email: librosmania@gmail.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería Vualá
+            Dirección
+            C. de Sta. Feliciana, 17, Chamberí, 28010 Madrid, España 
+            28850
+            Torrejón de Ardoz 
+            Contacto
+               Tlf: +34 91 448 60 15 
+               Email: hola@libreriavuala.com 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Especializada 
+      La Osera de la Sierra
+            Dirección
+            C. de la Iglesia, 18, 28411 Moralzarzal, Madrid, España 
+            28903
+            Getafe 
+            Contacto
+               Tlf: (+34) 91 819 28 96 
+               Email: info@laoseradelasierra.com 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Librería Papelería Parque Rozas
+            Dirección
+            PR Parque Rozas, Av. del Dr. Toledo, 34, 28231 Las Rozas de Madrid, Madrid, España 
             28231
             Las Rozas de Madrid 
             Contacto
-               Tlf: 916360278 
-[...696 lines deleted...]
-               Tlf: 916164121 
+               Tlf: 916377148 
                Email:</t>
   </si>
   <si>
-    <t>Especializada 
-[...1121 lines deleted...]
-            C. Cataluña, 17, 28903 Getafe, Madrid, España 
+    <t>General - Librería - Papelería 
+      Vino a por Letras - Café y libros
+            Dirección
+            P.º de María Lejárraga, 3, Cabina 1 y Cabina 2, 28905 Getafe, Madrid, España 
             28903
             Getafe 
             Contacto
-               Tlf: 916951080 
-[...374 lines deleted...]
-   Comics, Juegos</t>
+               Tlf: 910569932 
+               Email: vinoaporletras@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Sandwich Mixto
+            Dirección
+            C. de la Torrecilla del Leal, 7, Local 2, Centro, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 911995603 
+               Email: quieroun@sandwichmixto.com</t>
   </si>
   <si>
     <t>General 
       Girasol
             Dirección
             Av. del Guadalix, 35, local 45, 28120 Santo Domingo, Madrid, España 
             28300
             Aranjuez 
             Contacto
                Tlf: 91 255 73 26 // 639221558 
                Email:  
                Web</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
-      González
-[...1851 lines deleted...]
-    <t>General - Librería - Papelería 
       Librería Papelería Roda
             Dirección
             C. del Foso, 33, 28300 Aranjuez, Madrid, España 
             28300
             Aranjuez 
             Contacto
                Tlf: 918914835 
                Email: rodafoso@msn.com</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
+      San Vidal
+            Dirección
+            Plaza Juan Gómez de Mora, 4, 28803 Alcalá de Henares, Madrid, España 
+            28803
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918835426 
+               Email: papeleriasandoval@hotmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
       Librería Papelería Ruth
             Dirección
             Av. España, 41, 28903 Getafe, Madrid, España 
             28903
             Getafe 
             Contacto
                Tlf: 916822354 
                Email: libreriarut@gmail.com</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Librería Papelería Siglo XXI
             Dirección
             C. Montserrat Caballé, 1, 28903 Getafe, Madrid, España 
             28903
             Getafe 
             Contacto
                Tlf: 916832367 
                Email: trijugil@gmail.com</t>
   </si>
   <si>
-    <t>General - Librería - Papelería 
-[...21 lines deleted...]
-   Ciencia y tecnología</t>
+    <t>Anticuaria y ocasión 
+      San Ginés
+            Dirección
+            Pasadizo de San Ginés, 1, 28013 Madrid, España 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 913664686 
+               Email:</t>
   </si>
   <si>
     <t>General 
       Librería Salesiana 1
             Dirección
             C. de Francisco Sancha, 34, Fuencarral-El Pardo, 28034 Madrid, España 
             28034
             Madrid 
             Contacto
                Tlf: 917280510 
                Email: contacto@libreriasalesiana.com 
                Web</t>
   </si>
   <si>
     <t>General 
       Librería Salesiana 2
             Dirección
             C. de Francos Rodríguez, 5, Tetuán, 28039 Madrid, España 
             28039
             Madrid 
             Contacto
                Tlf: 914508904 
                Email: contacto@libreriasalesiana.com 
                Web</t>
   </si>
@@ -4879,113 +7190,110 @@
       Librería San Pablo 1
             Dirección
             C. de Alcalá, 387, 28027 Madrid, España 
             28027
             Madrid 
             Contacto
                Tlf: 914079649 
                Email: alcala@sanpablo.es 
                Web
    Religión y valores</t>
   </si>
   <si>
     <t>Especializada 
       Librería San Pablo 2
             Dirección
             Plaza de Jacinto Benavente, 2, 3ºC, 28012 Madrid, España 
             28012
             Madrid 
             Contacto
                Tlf: 913690402 
                Email: benavente@sanpablo.es 
                Web
    Religión y valores</t>
   </si>
   <si>
+    <t>Anticuaria y ocasión 
+      Salvador Cortés
+            Dirección
+            C. Pablo Picasso, 49, 28200 San Lorenzo de El Escorial, Madrid, España 
+            28200
+            San Lorenzo de El Escorial 
+            Contacto
+               Tlf: 918906053 
+               Email: libreriacortes@yahoo.es</t>
+  </si>
+  <si>
     <t>Especializada 
       Librería Verde (Librería On Line)
             Dirección
             C. de Ibáñez Marín, 11, 28019 Madrid, España 
             28019
             Madrid 
             Contacto
                Tlf: 915480954 
                Email: info@libreriaverde.com 
                Web
    Religión y valores, Esoterismo, Filosofía, Medicina natural</t>
   </si>
   <si>
-    <t>Especializada 
-[...9 lines deleted...]
-   Infantil y juvenil</t>
+    <t>General 
+      Librería 2 Castillas
+            Dirección
+            C. de José del Hierro, 46, 28027 Madrid, España 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 913675758 
+               Email:</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Salambó
+            Dirección
+            C. de la Mandarina, 5, 28027 Madrid, España 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 913674665 
+               Email: info@libreriasalambo.com 
+               Web</t>
   </si>
   <si>
     <t>Especializada 
       Librerías Aula Médica
             Dirección
             Calle de Isabel Colbrand, 10, 28050 Madrid, España 
             28050
             Madrid 
             Contacto
                Tlf: 917360633 
                Email: pedidos@libreriasaulamedica.es 
                Web
    Ciencias naturales, Científico-Técnica, Medicina</t>
   </si>
   <si>
-    <t>General - Librería - Papelería 
-[...22 lines deleted...]
-  <si>
     <t>Especializada 
       Libro Motor
             Dirección
             C. de Edgar Neville, 8, 28020 Madrid, España 
             28020
             Madrid 
             Contacto
                Tlf: 915548195 
                Email: libromot@infonegocio.com 
                Web
    Motor</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Libro y Pluma
             Dirección
             C. de Fermín Caballero, 90B, 28035 Madrid, España 
             28035
             Madrid 
             Contacto
                Tlf: 917384173 
                Email: libroypluma@gmail.com</t>
   </si>
   <si>
     <t>General 
@@ -5015,82 +7323,94 @@
     <t>Librerías solidarias 
       Libros Cercanos
             Dirección
             C. de las Dos Hermanas, 12, 28012 Madrid, España 
             28012
             Madrid 
             Contacto
                Tlf:  
                Email: libroscercanos@gmail.com 
                Web</t>
   </si>
   <si>
     <t>General 
       Libros de Arena
             Dirección
             C/ de Capri, 15, San Blas-Canillejas, 28032 Madrid, España 
             28032
             Madrid 
             Contacto
                Tlf: 646412512 
                Email: info@ldalibreria.net 
                Web</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
-      Libros Dodó
-[...9 lines deleted...]
-    <t>Anticuaria y ocasión 
       Libros Madrid
             Dirección
             C. de Campomanes, 5, 28013 Madrid, España 
             28013
             Madrid 
             Contacto
                Tlf: 915478736 
                Email: libros.madrid@cgac.es 
                Web</t>
   </si>
   <si>
+    <t>Anticuaria y ocasión 
+      Sagasta
+            Dirección
+            C. de Hermosilla, 45, 35, 28001 Madrid, España 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 915781205 
+               Email: info@libreriasagasta.com 
+               Web</t>
+  </si>
+  <si>
     <t>Librerías solidarias 
       Libros Melior Islas Filipinas
             Dirección
             Av. de Filipinas, 4, 28003 Madrid, España 
             28003
             Madrid 
             Contacto
                Tlf: 910528271 
                Email:  
                Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Rossina
+            Dirección
+            C. Luis Madrona, 7, 28805 Alcalá de Henares, Madrid, España 
+            28804
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918820132 
+               Email:</t>
   </si>
   <si>
     <t>General 
       Libros para Un Mundo Mejor
             Dirección
             C. del Espíritu Santo, 13, Centro, 28004 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 915934674 
                Email: libreria@librosparaunmundomejor.es 
                Web</t>
   </si>
   <si>
     <t>General 
       Libros Pilar Méndez Nieto
             Dirección
             C. Claudio Moyano, 4, 28014 Madrid, España 
             28014
             Madrid 
             Contacto
                Tlf: 914292441 
                Email:</t>
   </si>
   <si>
@@ -5116,2133 +7436,93 @@
                Email: administracion@libroteca.com.es</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Liceo
             Dirección
             Pl. de la Corredera, 20, 28680 San Martín de Valdeiglesias, Madrid, España 
             28680
             San Martín De Valdeiglesias 
             Contacto
                Tlf: 918610083 
                Email: librerialiceo@hotmail.com</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Lisboa
             Dirección
             C. Lisboa, 33, 28850 Torrejón de Ardoz, Madrid, España 
             28850
             Torrejón de Ardoz 
             Contacto
                Tlf: 916777126 
                Email: librerialisboa35@hotmail.com</t>
   </si>
   <si>
-    <t>Especializada 
-[...116 lines deleted...]
-  <si>
     <t>Anticuaria y ocasión 
-      Luis Crespi de Valldaura
-[...845 lines deleted...]
-            Av. de Bruselas, 44, 28028 Madrid, España 
+      Rodríguez
+            Dirección
+            C. del Vizconde de Matamala, 6, 28028 Madrid, España 
             28028
             Madrid 
             Contacto
-               Tlf: 917257101 
-[...275 lines deleted...]
-               Email:</t>
+               Tlf: 917252680 
+               Email: correo@libreriarodriguez.com 
+               Web</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Roberto Aláez
             Dirección
             C. Concejo de la Mesta, 1, 28440 Guadarrama, Madrid, España 
             28440
             Guadarrama 
             Contacto
                Tlf: 918543266 
                Email: ralaez@hotmail.com</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
-      Rodríguez
-[...608 lines deleted...]
-      Tunicia Libros
+      Riudavets
             Dirección
             C. Claudio Moyano, 4, 28014 Madrid, España 
             28014
             Madrid 
             Contacto
-               Tlf: 914203421 / 649704095 
-[...74 lines deleted...]
-               Email: velazquezlibros@telefonica.net</t>
+               Tlf: 914200063 
+               Email:</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
-      Velintonia Libros
-[...25 lines deleted...]
-            C. de Tabernillas, 13, Centro, 28005 Madrid, España 
+      Rincón de Lectura
+            Dirección
+            Pl. del Dos de Mayo, 5, Centro, 28004 Madrid, España 
             28004
             Madrid 
             Contacto
-               Tlf: 620 97 34 36 
-[...97 lines deleted...]
-               Web</t>
+               Tlf: 915223893/637710112 
+               Email: consultas@rincondelectura.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -7545,51 +7825,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A595"/>
+  <dimension ref="A1:A618"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="244" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
@@ -10529,50 +10809,165 @@
       </c>
     </row>
     <row r="591" spans="1:1">
       <c r="A591" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="592" spans="1:1">
       <c r="A592" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="593" spans="1:1">
       <c r="A593" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="594" spans="1:1">
       <c r="A594" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="595" spans="1:1">
       <c r="A595" t="s">
         <v>594</v>
+      </c>
+    </row>
+    <row r="596" spans="1:1">
+      <c r="A596" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="597" spans="1:1">
+      <c r="A597" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="598" spans="1:1">
+      <c r="A598" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="599" spans="1:1">
+      <c r="A599" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="600" spans="1:1">
+      <c r="A600" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="601" spans="1:1">
+      <c r="A601" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="602" spans="1:1">
+      <c r="A602" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="603" spans="1:1">
+      <c r="A603" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="604" spans="1:1">
+      <c r="A604" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="605" spans="1:1">
+      <c r="A605" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="606" spans="1:1">
+      <c r="A606" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="607" spans="1:1">
+      <c r="A607" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="608" spans="1:1">
+      <c r="A608" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="609" spans="1:1">
+      <c r="A609" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="610" spans="1:1">
+      <c r="A610" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="611" spans="1:1">
+      <c r="A611" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="612" spans="1:1">
+      <c r="A612" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="613" spans="1:1">
+      <c r="A613" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="614" spans="1:1">
+      <c r="A614" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="615" spans="1:1">
+      <c r="A615" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="616" spans="1:1">
+      <c r="A616" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="617" spans="1:1">
+      <c r="A617" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="618" spans="1:1">
+      <c r="A618" t="s">
+        <v>617</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">