--- v6 (2026-05-02)
+++ v7 (2026-05-23)
@@ -18,7511 +18,7511 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Librerias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="618">
   <si>
     <t>nothing</t>
   </si>
   <si>
     <t>Especializada 
+      A Different Life Librería
+            Dirección
+            C. de Pelayo, 35, Centro, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915329652 
+               Email: lifegay@lifegay.com 
+               Web
+   Homosexualidad</t>
+  </si>
+  <si>
+    <t>Especializada 
+      A Punto Librería
+            Dirección
+            C. de la Farmacia, 6, Centro, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 917021041 
+               Email: info@apuntolibro.com 
+               Web
+   Gastronomía y cocina</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Abaco Libros Usados
+            Dirección
+            C. de Raimundo Fernández Villaverde, 27, Tetuán, 28003 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 915340578 
+               Email: contacto@abacolibrosusados.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Abaco Libros Usados 2
+            Dirección
+            Gta. del Gral. Álvarez de Castro, 3, Chamberí, 28010 Madrid, España 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 914454580 
+               Email: contacto@abacolibrosusados.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Abubilla librería
+            Dirección
+            Carr Robledo de Chavela, 1, 28214 Fresnedillas de la Oliva, Madrid, España 
+            28028
+            Madrid 
+            Contacto
+               Tlf:  630 569 163/ 91 898 90 64 
+               Email: abubillalibreria@gmail.com 
+               Web
+   Literatura</t>
+  </si>
+  <si>
+    <t>General 
+      AIDA Books&amp;More Claudio Coello
+            Dirección
+            C. de Claudio Coello, 112, Salamanca, 28006 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 915 649 087 
+               Email: aidabooksmadrid@ong-aida.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Librerías solidarias 
+      AIDA Books&amp;More Cuesta Moyano
+            Dirección
+            C. Claudio Moyano, 3, Retiro, 28014 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 91 4116847 
+               Email: cuestamoyano@ong-aida.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Librerías solidarias 
+      AIDA Books&amp;More Hilarión Eslava
+            Dirección
+            5º A-B, C. de Hilarión Eslava, 19, Chamberí, 28015 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 919 552 639 
+               Email: aidabooksmadrid@ong-aida.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Librerías solidarias 
+      AIDA Books&amp;More Móstoles
+            Dirección
+            C. de San Marcial, 28, 28937 Móstoles, Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 911080582 
+               Email: aidabooksmostoles@ong-aida.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Librerías solidarias 
+      AIDA Books&amp;More Plaza Getafe
+            Dirección
+            Pl. Getafe, 2, Chamartín, 28002 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf:  919 916054 
+               Email: aidabooksmadrid@ong-aida.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Akira Comics
+            Dirección
+            Av. de Betanzos, 74, Fuencarral-El Pardo, 28034 Madrid, España 
+            28034
+            Madrid 
+            Contacto
+               Tlf: 917319409 
+               Email: nosotros@akiracomics.com 
+               Web
+   Comics, Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Al-ma
+            Dirección
+            C. Isaac Albéniz, 10, 28981 Parla, Madrid, España 
+            28981
+            Parla 
+            Contacto
+               Tlf: 916995753 
+               Email: papeleria.alma@hotmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Aláez Cruz
+            Dirección
+            C. del Dos de Mayo, 11, 28440 Guadarrama, Madrid, España 
+            28440
+            Guadarrama 
+            Contacto
+               Tlf: 918541962 
+               Email: libreriaalaezcruz@hotmail.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Alcalá Cómics
+            Dirección
+            Pl. de España, 3, Local 9, 28805 Alcalá de Henares, Madrid, España 
+            28805
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918834927 
+               Email: info@alcalacomics.com 
+               Web
+   Comics</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Alcana Libros
+            Dirección
+            Calle del Marqués de Viana, 52, 28039 Madrid, España 
+            28039
+            Madrid 
+            Contacto
+               Tlf: 912204263 / 915701572 
+               Email: info@libros-antiguos-alcana.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Almanara
+            Dirección
+            C. Antonio Calvo, 9, 28027 Madrid, España 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 914036608 
+               Email: almanaralibros@hotmail.com 
+   Mundo árabe</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Almonacid
+            Dirección
+            C. Valdemorillo, 4, 28901 Getafe, Madrid, España 
+            28901
+            Getafe 
+            Contacto
+               Tlf: 916822492 
+               Email: libreriaalmonacid.tarasur@hotmail.com</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Almoneda Juanito Librería
+            Dirección
+            Plaza del Gral. Vara de Rey, 8, Centro, 28005 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf:  639 81 44 42 
+               Email:</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Alzofora
+            Dirección
+            C. Matadero, 23, 28921 Alcorcón, Madrid, España 
+            28921
+            Alcorcón 
+            Contacto
+               Tlf: 910118548 / 670998621 
+               Email: alzoforapedidos@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Amapolas en Octubre
+            Dirección
+            C. de Pelayo, 60, Centro, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 685710492 
+               Email: amapolaslibreria@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Ammon-Ra Librería Edisofer
+            Dirección
+            C. de San Vicente Ferrer, 71, Centro, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915210924 
+               Email: tienda@edisofer.com 
+               Web
+   Economía y empresa, Derecho</t>
+  </si>
+  <si>
+    <t>General 
+      Amor en Letras
+            Dirección
+            Calle de Modesto Lafuente, 51, Chamberí, 28003 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 624343303 (whatsapp) 
+               Email: hola@amorenletras.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Andrómeda
+            Dirección
+            C. Andrómeda, 16, 28938 Móstoles, Madrid, España 
+            28938
+            Móstoles 
+            Contacto
+               Tlf: 916467361 
+               Email: libandromeda@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Anticuario Bellver
+            Dirección
+            Calle de José Abascal, 33, 28003 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 915482181 
+               Email: anticuario_bellver@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Antonio Azorín
+            Dirección
+            C. de Joaquín Costa, 1, 28200 San Lorenzo de El Escorial, Madrid, España 
+            28200
+            San Lorenzo de El Escorial 
+            Contacto
+               Tlf: 918 903 452 
+               Email: contacto@antonioazorin.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Antonio Hernández
+            Dirección
+            C. de Mira el Río Baja, 8, 28005 Madrid, España 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 699699612 
+               Email: librosa.hernandez@gmail.com</t>
+  </si>
+  <si>
+    <t>General 
+      Antonio Machado 1
+            Dirección
+            C. de Fernando VI, 15, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 913190594 
+               Email: libreria@machadolibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Antonio Machado 2
+            Dirección
+            C. del Marqués de Casa Riera, 2, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 915237066 
+               Email: web@machadolibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Antonio Machado 3
+            Dirección
+            C. Diego Ros y Medrano, 10, 28806 Alcalá de Henares, Madrid, España 
+            28806
+            Alcalá De Henares 
+            Contacto
+               Tlf: 9188104230 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Antonio Méndez
+            Dirección
+            C. de Claudio Moyano, Retiro, 28014 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 690769295 
+               Email:</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Aprende chino hoy
+            Dirección
+            C. de Núñez Morgado, 4, 28036 Madrid, España 
+            28036
+            Madrid 
+            Contacto
+               Tlf: 915231806 
+               Email: libreria@aprendechinohoy.com 
+               Web
+   Idiomas, Chino</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Aquarela
+            Dirección
+            C. de Clara del Rey, 8, Chamartín, 28002 Madrid, España 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 914138553 
+               Email: aquarelalibros@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Aranda Tres
+            Dirección
+            Ctra. de Húmera, 96, 28224 Madrid, España 
+            28224
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 637914316 
+               Email: arandatres@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Aranjuez
+            Dirección
+            C. de Abastos, 68, 28300 Aranjuez, Madrid, España 
+            28300
+            Aranjuez 
+            Contacto
+               Tlf: 918912850 
+               Email: libreriaaranjuez@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Arcadia Cómics
+            Dirección
+            C. Cartaya, 11, 28938 Móstoles, Madrid, España 
+            28938
+            Móstoles 
+            Contacto
+               Tlf: 916149853 
+               Email: info@arcadiacomicsonline.com 
+               Web
+   Comics, Juegos</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Arco
+            Dirección
+            C. de Julián Berrendero, 3, 28750 San Agustín del Guadalix, Madrid, España 
+            28750
+            Contacto
+               Tlf: 918435711 
+               Email:</t>
+  </si>
+  <si>
+    <t>General 
+      Arenales
+            Dirección
+            C. de Vallehermoso, 110, Chamberí, 28003 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 679 78 52 93 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Ariño
+            Dirección
+            C. Batalla de Bailén, 3, 28400 Collado Villalba, Madrid, España 
+            28400
+            Collado Villalba 
+            Contacto
+               Tlf: 918507314 
+               Email: libreriaarino@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Armántica
+            Dirección
+            C. de la Villa, 1, 28160 Talamanca de Jarama, Madrid, España 
+            28160
+            Talamanca De Jarama 
+            Contacto
+               Tlf: 918417084 
+               Email:</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Arranca Thelma
+            Dirección
+            Pl. de la Morería, 1, Centro, 28005 Madrid, España 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 913663796 
+               Email: arrancatelma@gmail.com</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Arrebato Libros
+            Dirección
+            C. de la Palma, 21, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 912821111 
+               Email: arrebato@arrebatolibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Arte 9
+            Dirección
+            C/ de Francisco Silvela, 21, 28028 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 91 402 96 08 
+               Email: arte9web@arte9.com 
+               Web
+   Comics, Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Arte 9 1
+            Dirección
+            C. de la Cruz, 37, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 915324714 
+               Email: info@arte9.com 
+               Web
+   Comics, Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Arte 9 2
+            Dirección
+            P.º del Marqués de Zafra, 1, 28028 Madrid, España 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 914029608 
+               Email: info@arte9.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Asterix Libros
+            Dirección
+            P.º de Chile, 18, 28945 Fuenlabrada, Madrid, España 
+            28945
+            Fuenlabrada 
+            Contacto
+               Tlf: 914922822 
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Atenas 1
+            Dirección
+            C. del Humilladero, 7, 28945 Fuenlabrada, Madrid, España 
+            28945
+            Fuenlabrada 
+            Contacto
+               Tlf: 916 902 073 
+               Email: libreriaatenas@libreriaatenas.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Atenas 2
+            Dirección
+            Av. de Europa, 2, 28943 Fuenlabrada, Madrid, España 
+            28943
+            Fuenlabrada 
+            Contacto
+               Tlf: 916903147 
+               Email: libreriaatenas@libreriaatenas.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Atenea
+            Dirección
+            C. de la Alegría de la Huerta, 8, 28041 Madrid, España 
+            28041
+            Madrid 
+            Contacto
+               Tlf: 917951144 
+               Email:</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Atlántica 3.0
+            Dirección
+            C. de la Estrella, 10, Centro, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915229141 
+               Email: atlantica30@atlantica30.com 
+               Web
+   Comics</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Atlantica Juegos
+            Dirección
+            C. de la Luna, 6, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 91 5231767 
+               Email: estrategia@atlanticajuegos.com 
+               Web
+   Juegos</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Atlas
+            Dirección
+            C. de Gabriel y Galán, 28, 28330 San Martín de la Vega, Madrid, España 
+            28330
+            San Martín De La Vega 
+            Contacto
+               Tlf: 918087865 
+               Email: atlas_inversiones@hotmail.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Atom Cómics (Novela gráfica y europeo)
+            Dirección
+            C. de la Madera, 1, Centro, 28004 Madrid, España 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 911 15 12 14 
+               Email: info@atomcomics.net 
+               Web
+   Comics</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Atom Cómics (USA y Manga) 
+            Dirección
+            C. de la Luna, 16, Centro, 28004 Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 911 151 214 
+               Email: atomcomics@atomcomics.net 
+               Web
+   Comics</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Aula Documental de Investigación (A.D.I.)
+            Dirección
+            C. de Martín de los Heros, 66, 28008 Madrid, España 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 915428282 
+               Email: info@auladoc.com 
+               Web
+   Científico-Técnica</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Aventuras en el Mar Negro
+            Dirección
+            C. del Mar Menor, 12, 28033 Madrid, España 
+            28033
+            Madrid 
+            Contacto
+               Tlf: 675238787 
+               Email: pedidos@marnegrolibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Axón
+            Dirección
+            C. Artesanos, 46, 28660 Boadilla del Monte, Madrid, España 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 915939999 
+               Email: info@axon.es 
+               Web
+   Medicina</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Azorín
+            Dirección
+            C. Getafe, 4, 28912 Leganés, Madrid, España 
+            28912
+            Leganés 
+            Contacto
+               Tlf: 916940775 / 659213757 
+               Email: libreriaazorin@libreriaazorin.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Bajo el Volcán
+            Dirección
+            C. del Ave María, 31, Centro, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 912502121 
+               Email: bajoelvolcan@bajoelvolcan.es 
+               Web
+   Música</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Balqís
+            Dirección
+            C. de Baños de Montemayor, 7, Arganzuela, 28005 Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 636 81 43 24 
+               Email: libreriabalqis@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Basílica
+            Dirección
+            C. del Aviador Zorita, 25, 1-B, 28020 Madrid, España 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 915344554 
+               Email: basilica_libros@hotmail.com</t>
+  </si>
+  <si>
+    <t>General 
+      BDS Librería Editorial
+            Dirección
+            C. del Espejo, 6, 28691 Villanueva de la Cañada, Madrid, España 
+            28691
+            Villanueva De La Cañada 
+            Contacto
+               Tlf: 918156738 
+               Email: info@bdslibreriaeditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Bellisco Ediciones Técnicas y Científicas
+            Dirección
+            C. de Cebreros, 152, 28011 Madrid, España 
+            28011
+            Madrid 
+            Contacto
+               Tlf: 914641802 
+               Email: pedidos@belliscovirtual.com 
+               Web
+   Científico-Técnica</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Benedetti
+            Dirección
+            CC BurgoCentro 1, local 4, C. Comunidad de Madrid, 41, 28231 Las Rozas de Madrid, Madrid, España 
+            28231
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 916360278 
+               Email: libreriabenedetti@hotmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Berceo
+            Dirección
+            C. del Biombo, 6, 2, 28013 Madrid, España 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 915591850 
+               Email: libreriaberceo@hotmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Berkana
+            Dirección
+            C/ de Hortaleza, 66, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915225599 
+               Email: berkana@libreriaberkana.com 
+               Web
+   Homosexualidad</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Berrocal
+            Dirección
+            Calle del Dr. Rivas, 6, Local B, 28350 Ciempozuelos, Madrid, España 
+            28350
+            Ciempozuelos 
+            Contacto
+               Tlf: 918934161 
+               Email: info@libreriaberrocal.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Berrocal Libros Antiguos
+            Dirección
+            Calle de Cervantes, 15, 11, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 914298423 
+               Email: berrocalibros@hotmail.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Blanquerna
+            Dirección
+            C. de Alcalá, 44, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 915241890 
+               Email: blanquerna.presidencia@gencat.cat 
+               Web
+   Idiomas, Publicaciones oficiales</t>
+  </si>
+  <si>
+    <t>Especializada 
+      BOE
+            Dirección
+            C. de Trafalgar, 29, 28010 Madrid, España 
+            28071
+            Madrid 
+            Contacto
+               Tlf: 911114000 
+               Email: tienda@boe.es 
+               Web
+   Publicaciones oficiales</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Bohindra
+            Dirección
+            C. de la Paz, 4, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 915213757 
+               Email: bohindra@bohindra.com 
+               Web
+   Religión y valores, Esoterismo</t>
+  </si>
+  <si>
+    <t>General 
+      Book Center - Gran Plaza 2
+            Dirección
+            Poligono el Tejar, 1E, 28222, Madrid, España 
+            28222
+            Majadahonda 
+            Contacto
+               Tlf: 911723444 
+               Email: granplaza@bookcenter.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Book Center - Luchana
+            Dirección
+            C. de Eguilaz, 11, 28010 Madrid, España 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 914470110 
+               Email: luchana@bookcenter.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Book Center - Plaza Río
+            Dirección
+            C. de Eugenio Caxes, 204, 28026 Madrid, España 
+            28026
+            Madrid 
+            Contacto
+               Tlf: 918196752 
+               Email: plazario@bookcenter.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Book Center - San Sebastián de los Reyes
+            Dirección
+            C. de Salvador de Madariaga, S/N, 28702 San Sebastián de los Reyes, Madrid, España 
+            28079
+            San Sebastián De Los Reyes 
+            Contacto
+               Tlf: 916670758 
+               Email: sanse@bookcenter.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Book Center - Zielo
+            Dirección
+            AVENIDA DE EUROPA 26, EDIFICIO ATICA 5, PLANTA 2ª, 28224 Pozuelo de Alarcón, Madrid, España 
+            28000
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 917093422 
+               Email: zielo@bookcenter.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Booksellers - Santa Engracia
+            Dirección
+            Calle de Sta Engracia, 115, Chamberí, 28010 Madrid, España 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 917027944 
+               Email: ventas@booksellers.es 
+               Web
+   Idiomas, Libros de texto</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Bravo
+            Dirección
+            C. de Buenos Aires, 5, 28944 Fuenlabrada, Madrid, España 
+            28944
+            Fuenlabrada 
+            Contacto
+               Tlf: 916971576 
+               Email: libreriapapeleriabravo@hotmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Bulevar 2
+            Dirección
+            C. de San Gregorio, 19, 28260 Galapagar, Madrid, España 
+            28260
+            Galapagar 
+            Contacto
+               Tlf: 918583234 
+               Email: bulevargalapagar@hotmail.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Calatrava
+            Dirección
+            C. de Ginzo de Limia, 26, 28029 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 913653626 
+               Email: libreria.calatrava@fliedner.org 
+               Web
+   Idiomas, Religión y valores</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Camelot
+            Dirección
+            C. de Fuendetodos, 6, 28944 Fuenlabrada, Madrid, España 
+            28944
+            Fuenlabrada 
+            Contacto
+               Tlf: 916151507 
+               Email: camelibrosinfantiles@gmail.com 
+               Web
+   Idiomas, Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Canales
+            Dirección
+            C. Claudio Moyano, 4, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 913694202 
+               Email: irene_pk2@hotmail.com 
+               Web
+   Arte, Cine, Fotografía</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Carmen
+            Dirección
+            C. Reina Victoria, 30, 28982 Parla, Madrid, España 
+            28982
+            Parla 
+            Contacto
+               Tlf: 91 1765134 
+               Email: info@libreriacarmen.com 
+               Web
+   Infantil y juvenil, Pedagogía</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Casa Cristiana Emanuel
+            Dirección
+            Pl. Mariana Pineda, 2, 28038 Madrid, España 
+            28038
+            Madrid 
+            Contacto
+               Tlf: 913315565 
+               Email: web@casacristiana.com 
+               Web
+   Religión y valores</t>
+  </si>
+  <si>
+    <t>General 
+      Casa del Libro - Alcalá
+            Dirección
+            Felipe II, 28009 Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 902026403 
+               Email: alcala@casadellibro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Casa del Libro - Alcalá Magna
+            Dirección
+            C. Valentín Juara Bellot, 4, 28806 Alcalá de Henares, Madrid, España 
+            28806
+            Alcalá De Henares 
+            Contacto
+               Tlf: 902006105 
+               Email: alcalamagna@casadellibro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Casa del Libro - Espacio Torrelodones
+            Dirección
+            Carr. Coruña-Vía de Servicio, 81A, 28250 Torrelodones, Madrid, España 
+            28250
+            Torrelodones 
+            Contacto
+               Tlf: 902006102 
+               Email: torrelodones@casadellibro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Casa del Libro - Fuencarral
+            Dirección
+            Calle de Fuencarral, 121, 28010 Madrid, España 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 902027470 
+               Email: fuencarral@casadellibro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Casa del Libro - Gran Vía
+            Dirección
+            C/ Gran Vía, 29, 28013 Madrid, España 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 902026402 
+               Email: granvia@casadellibro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Casa del Libro - H2O
+            Dirección
+            C. Marie Curie, 4, LP5, 28521 Rivas-Vaciamadrid, Madrid, España 
+            902575597
+            Rivas-Vaciamadrid 
+            Contacto
+               Tlf: 902575597 
+               Email: h2orivas@casadellibro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Casa del Libro - Isla Azul
+            Dirección
+            C. de la Calderilla, 1, 28054 Madrid, España 
+            28054
+            Madrid 
+            Contacto
+               Tlf: 902575568 
+               Email: islazul@casadellibro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Casa del Libro - Maestro Victoria
+            Dirección
+            C. del Maestro Victoria, 5, 28013 Madrid, España 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 902026404 
+               Email: mvictoria@casadellibro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Casa del Libro - Orense
+            Dirección
+            C. de Orense, 11, Tetuán, 28020 Madrid, España 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 902575569 
+               Email: orense@casadellibro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Casa del Libro - Tres Aguas
+            Dirección
+            Av. San Martín de Valdeiglesias, 20, 28922 Alcorcón, Madrid, España 
+            28922
+            Alcorcón 
+            Contacto
+               Tlf: 902879075 
+               Email: tresaguas@casadellibro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Casa del Libro - Xanadú
+            Dirección
+            C.c.madrid Xanadú-centro de Ocio, 28939, Madrid, España 
+            28939
+            Arroyomolinos 
+            Contacto
+               Tlf: 902027338 
+               Email: xanadu@casadellibro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Caseta de la Música
+            Dirección
+            C. Claudio Moyano, 4, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 914200563 
+               Email: caseta25@hotmail.com 
+               Web
+   Música</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Casi famosos: librería de cine y música
+            Dirección
+            C. de Sierra Salvada, 28, Puente de Vallecas, 28038 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 910 64 02 66 
+               Email: info@casifamososlibreria.es 
+               Web
+   Cine, Música, Comics, Literatura</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Castrillo
+            Dirección
+            C. Claudio Moyano, 1, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 914200688 
+               Email: a.castrillo@hotmail.com 
+   Esoterismo, Literatura</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Cefas
+            Dirección
+            Av. de Lisboa, 22, 28924 Alcorcón, Madrid, España 
+            28924
+            Alcorcón 
+            Contacto
+               Tlf: 911551333 
+               Email: info@libreriacefas.es 
+   Religión y valores</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Cervantes 3
+            Dirección
+            C. del Geranio, 12, 28880 Meco, Madrid, España 
+            28880
+            Meco 
+            Contacto
+               Tlf: 918861201 
+               Email: info@papelerialibreriacervantes.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Cervantes 4
+            Dirección
+            C. de Turquía, 3, 28943 Fuenlabrada, Madrid, España 
+            28943
+            Fuenlabrada 
+            Contacto
+               Tlf: 916085980 
+               Email: libreriacervantes94@hotmail.es</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Cervantes y compañía
+            Dirección
+            C. del Pez, 27, Centro, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 910118037 
+               Email: info@cervantesycia.com 
+               Web
+   Literatura</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Charada
+            Dirección
+            Pl. del Pintor Goya, 6, 28350 Ciempozuelos, Madrid, España 
+            28350
+            Ciempozuelos 
+            Contacto
+               Tlf: 91 893 14 47 
+               Email: libreriacharada@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Ciento volando
+            Dirección
+            Calle del Divino Pastor, 13, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 910561689 
+               Email: libreria@cientovolando.click 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Ciudad Argentina
+            Dirección
+            C. de Padilla, 22, 28006 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 91 5770195 
+               Email: ciudadargentina@infonegocio.com 
+   Economía y empresa, Derecho, Psicología y sociología</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Clan - Casa del Encuadernador
+            Dirección
+            Av. de los Toreros, 26, 28028 Madrid, España 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 917240816 
+               Email: libreria@clan.es 
+               Web
+   Caza y pesca, Encuadernación</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Cocheras del Rey-Coliseo
+            Dirección
+            C. Juan de Leyva, 18, 28200 San Lorenzo de El Escorial, Madrid, España 
+            28200
+            San Lorenzo de El Escorial 
+            Contacto
+               Tlf: 918960515 
+               Email: direccion@cocherasdelrey.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Códice
+            Dirección
+            C. de Moratín, 8, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 914200306 
+               Email: info@libreriacodice.com 
+               Web
+   Religión y valores, Filosofía</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Comelibros
+            Dirección
+            C. de Virgen del Val, 14, 28027 Madrid, España 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 914054917 
+               Email: comelibros28@hotmail.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Con Tarima Libros
+            Dirección
+            C. del Príncipe, 17, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 91 429 06 10 
+               Email: principe17@contarima.es 
+               Web
+   Arte, Fotografía, Cine, Música, Arquitectura</t>
+  </si>
+  <si>
+    <t>General 
+      Con-Candi
+            Dirección
+            C. de Petra Sánchez, 6, 28821 Coslada, Madrid, España 
+            28821
+            Coslada 
+            Contacto
+               Tlf: 916732055 
+               Email: con-candi@hotmail.com</t>
+  </si>
+  <si>
+    <t>General 
+      Contrabandos
+            Dirección
+            C. del Amparo, 76, Centro, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 918643658 
+               Email: libreria@contrabandos.org 
+               Web
+   Política</t>
+  </si>
+  <si>
+    <t>General 
+      Crazy Mary
+            Dirección
+            Calle de Echegaray, 32, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 914384977 
+               Email: crazymarylibreria@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Cydonia
+            Dirección
+            C. del Pilar, 20, 28934 Móstoles, Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 91 6132798 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Cym
+            Dirección
+            C. de Londres, 62B, 28850 Torrejón de Ardoz, Madrid, España 
+            28850
+            Torrejón de Ardoz 
+            Contacto
+               Tlf: 916487235 
+               Email: cymlibreria@gmail.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Dedalus
+            Dirección
+            C. de los Madrazo, 26, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 915325953 
+               Email: info@dedalus-libros.com 
+               Web
+   Arte, Filosofía, América Latina</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Delirio Librería y Comics
+            Dirección
+            C. Sevilla, 25, 28931 Móstoles, Madrid, España 
+            28931
+            Móstoles 
+            Contacto
+               Tlf: 916131991 
+               Email: deliriocomics@hotmail.es 
+               Web
+   Comics</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Delirium Books
+            Dirección
+            Cl. de Ayala, nº 10, 2º Planta Izq, 28001 Madrid, España 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 914353053 
+               Email: info@deliriumbooks.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Desiderata
+            Dirección
+            C. Pintor Velazquez, 75, 28935 Móstoles, Madrid, España 
+            28935
+            Móstoles 
+            Contacto
+               Tlf: 916178460 
+               Email: desiderata1@tele.net</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Desnivel
+            Dirección
+            Pl. de Matute, 6, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 913694290 
+               Email: clientes@libreriadesnivel.com 
+               Web
+   Deportes, Viajes, Turismo</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Desperate Literature
+            Dirección
+            C. de la Cava Baja, 8, Centro, 28005 Madrid, España 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 911888089 
+               Email: hello@desperateliterature.com 
+               Web
+   Literatura, Idiomas</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Dickens
+            Dirección
+            Centro Comercial VillaCenter Avenida Príncipe de Asturias 129, 1° planta, local A12/13, 28670 Villaviciosa de Odón, Madrid, España 
+            28670
+            Villaviciosa De Odón 
+            Contacto
+               Tlf: 916164121 
+               Email:</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Dideco Alcalá de Henares
+            Dirección
+            Av. Juan Carlos I, 7, 28806 Alcalá de Henares, Madrid, España 
+            28806
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918313000 
+               Email: dideco.ahenares@dideco.es 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Dideco Alcobendas
+            Dirección
+            C. del Marqués de la Valdavia, 107, 28100 Alcobendas, Madrid, España 
+            28100
+            Alcobendas 
+            Contacto
+               Tlf: 918318177 
+               Email: dideco.alcobendas@gmail.com 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Dideco Alcorcón
+            Dirección
+            Calle Carballino con, C. Timanfaya, 28924 Alcorcón, Madrid, España 
+            28924
+            Alcorcón 
+            Contacto
+               Tlf: 91 281 71 15 
+               Email: dideco.alcorcon@dideco.es 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Dideco Arzobispo Cos
+            Dirección
+            C. Arzobispo Cos, 17, 28027 Madrid, España 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 917434040 
+               Email: dideco.arzobispocos@dideco.es 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Dideco Cea Bermúdez
+            Dirección
+            C. de Cea Bermúdez, 29, 28003 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 918262006 
+               Email: dideco.cbermudez@dideco.es 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Dideco Las Rozas
+            Dirección
+            C. Camilo José Cela, 16, 28232 Las Rozas de Madrid, Madrid, España 
+            28232
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 910401015 
+               Email: dideco.lasrozas@gmail.com 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Dideco Majadahonda
+            Dirección
+            Av. España, 60, 28220 Majadahonda, Madrid, España 
+            28220
+            Majadahonda 
+            Contacto
+               Tlf: 911732223 
+               Email: didecomajadahonda@gmail.com 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Dideco Nogales
+            Dirección
+            C. Nogales, 3, 28223 Pozuelo de Alarcón, Madrid, España 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 913650240 
+               Email: dideco.nogales@dideco.es 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Dideco Pozuelo
+            Dirección
+            Av. de Europa, 29, 28023 Madrid, España 
+            28224
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 91 715 93 49 
+               Email: dideco.pozuelo@gmail.com 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Dideco Príncipe de Vergara
+            Dirección
+            C. del Príncipe de Vergara, 133, 28002 Madrid, España 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 91 281 71 18 
+               Email: dideco.pvergara@dideco.es 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Dideco Sor Ángela
+            Dirección
+            C. de Sor Ángela de la Cruz, 12, 28020 Madrid, España 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 915981204 
+               Email: dideco.sorangela@dideco.es 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Dideco Xaudaró
+            Dirección
+            Calle Xaudaró, 40, 28034 Madrid, España 
+            28034
+            Madrid 
+            Contacto
+               Tlf: 91 358 04 23 
+               Email: dideco.xaudaro@dideco.es 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Dilema
+            Dirección
+            C. de Manuel de Falla, 83, 28100 Alcobendas, Madrid, España 
+            28100
+            Alcobendas 
+            Contacto
+               Tlf: 916637123 
+               Email:</t>
+  </si>
+  <si>
+    <t>General 
+      Diógenes
+            Dirección
+            C. de Ramón y Cajal, 1, 28801 Alcalá de Henares, Madrid, España 
+            28001
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918893767 
+               Email: info@libreriadiogenes.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Diwan
+            Dirección
+            C. del Puerto Canfranc, 20, Puente de Vallecas, 28038 Madrid, España 
+            28038
+            Madrid 
+            Contacto
+               Tlf: 915701812 
+               Email: info@diwan.es 
+               Web
+   Mundo árabe</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Domaica
+            Dirección
+            C. de Francia, 7, 28943 Fuenlabrada, Madrid, España 
+            28943
+            Fuenlabrada 
+            Contacto
+               Tlf: 916075128 
+               Email:</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Domiduca Libreros
+            Dirección
+            Pl. Padre Lecanda, 5, 28801 Alcalá de Henares, Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 918 82 72 70 
+               Email: domiducalibreros@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Dominó
+            Dirección
+            Pl. de España, 2, local 20, 28911 Leganés, Madrid, España 
+            28911
+            Leganés 
+            Contacto
+               Tlf: 916 939 890 // 657341463 
+               Email: libreriadomino@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Don Bosco
+            Dirección
+            C. de Alcalá, 154, 28028 Madrid, España 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 917267466 
+               Email: libreriaadmdb@salesianos-madrid.com 
+   Religión y valores</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Don Buscón
+            Dirección
+            C. Valladolid, 2, 28804 Alcalá de Henares, Madrid, España 
+            28804
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918832650 
+               Email: donbusconelc@gmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Don Caramelo
+            Dirección
+            Pl. Gral. Palacio, 6, 28901 Getafe, Madrid, España 
+            28902
+            Getafe 
+            Contacto
+               Tlf: 916953968 
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Don Lápiz
+            Dirección
+            C. de Fuentespina, 14, Villa de Vallecas, 28031 Madrid, España 
+            28760
+            Tres Cantos 
+            Contacto
+               Tlf: 913 31 58 48 
+               Email: donlapiz.teresa@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Don Papel
+            Dirección
+            C. Sagunto, 20, 28223 Pozuelo de Alarcón, Madrid, España 
+            28223
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 917158910 
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Don Quijote
+            Dirección
+            C. Alfonso XII, 35, 28934 Móstoles, Madrid, España 
+            28934
+            Móstoles 
+            Contacto
+               Tlf: 916131109 
+               Email: donquijotedemostoles@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Donde Maria Libreria Papelería
+            Dirección
+            C. de Latina, 39, Latina, 28047 Madrid, España 
+            28033
+            Madrid 
+            Contacto
+               Tlf: 637828148 
+               Email: dondeMariaLibreria@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Duero
+            Dirección
+            C. Zamora, 1A, 28982 Parla, Madrid, España 
+            28982
+            Parla 
+            Contacto
+               Tlf: 916986443-916057432 
+               Email: administracion@duerovillcor.es</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Dykinson
+            Dirección
+            C. de Meléndez Valdés, 61, Chamberí, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 91 544 28 69 
+               Email: info@dykinson.com 
+               Web
+   Derecho, Economía y empresa, Libros de texto, Ciencias Sociales</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      E y P Libros Antiguos
+            Dirección
+            C. de Alonso Heredia, 21, Salamanca, 28028 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 91 726 61 52 
+               Email: eyp@eyplibros.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      E y P Libros Antiguos
+            Dirección
+            C. de Alonso Heredia, 21, 28028 Madrid, España 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 917266152 
+               Email: eyp@eyplibros.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Ecobook Librería del Economista
+            Dirección
+            C. del Cristo, 3, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915595130 
+               Email: ecobook@ecobook.com 
+               Web
+   Economía y empresa</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Ecocentro
+            Dirección
+            C. Esquilache, 4, 28003 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 915535502 
+               Email: elalephlibros@hotmail.com 
+               Web
+   Religión y valores</t>
+  </si>
+  <si>
+    <t>Especializada 
+      EcoooLibre
+            Dirección
+            C. de la Escuadra, 11, Centro, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 912940094 // 912940064 
+               Email: contacto@ecooo.es 
+   Científico-Técnica, Economía y empresa, Ecología</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Ediciones 77
+            Dirección
+            P.º de la Florida, 45, 28008 Madrid, España 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 915477940 
+               Email: edi77@wanadoo.es</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Ediciones La Salle
+            Dirección
+            Calle de Bocángel, 15, 28028 Madrid, España 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 917262817 
+               Email: ediciones@lasalle.es 
+               Web
+   Religión y valores</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      El Accipies
+            Dirección
+            C. Chantada, 11, 28029 Madrid, España 
+            28029
+            Madrid 
+            Contacto
+               Tlf: 656386093 
+               Email: libreria@elaccipies.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      El Aleph Libros
+            Dirección
+            C. de Ferraz, nº 22, Moncloa - Aravaca, 28008 Madrid, España 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 915425039 
+               Email: elalephlibros@hotmail.com 
+               Web
+   Literatura, Poesía</t>
+  </si>
+  <si>
+    <t>Especializada 
+      El Almazén Natural
+            Dirección
+            C. de Alcalá, 78, Primero Derecha, 28009 Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 917817760 
+               Email:  
+               Web
+   Medicina, Medicina natural</t>
+  </si>
+  <si>
+    <t>Especializada 
+      El Argonauta, la Librería de la Música
+            Dirección
+            C. de Fernández de los Ríos, 50, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915439441 
+               Email: info@elargonauta.com 
+               Web
+   Música</t>
+  </si>
+  <si>
+    <t>Especializada 
+      El Buscón
+            Dirección
+            Calle del Cardenal Silíceo, 8, 28002 Madrid, España 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 91 4130132 
+               Email: elbuscon@elbuscon.es 
+               Web
+   Religión y valores, Filosofía</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      El Cabas
+            Dirección
+            Av. de Montserrat, 6, 28830 San Fernando de Henares, Madrid, España 
+            San Fernando De Henares 
+            Contacto
+               Tlf:  
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      El Campus
+            Dirección
+            C. Cristo, 31, Local Izquierdo, 28691 Villanueva de la Cañada, Madrid, España 
+            28691
+            Villanueva De La Cañada 
+            Contacto
+               Tlf: 918157603 
+               Email: papeleria_elcampus@hotmail.com</t>
+  </si>
+  <si>
+    <t>General 
+      El Cisne Negro
+            Dirección
+            C. de Francisco Muñoz, 4, 28200 San Lorenzo de El Escorial, Madrid, España 
+            28200
+            San Lorenzo de El Escorial 
+            Contacto
+               Tlf: 918900602 
+               Email: info@libreriaelcisnenegro.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      El Coleccionista de Cómics
+            Dirección
+            C. de Tribulete, 7, Centro, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 915300133 
+               Email: tienda@elcoleccionistacomics.com 
+               Web
+   Comics</t>
+  </si>
+  <si>
+    <t>General 
+      El Corte Inglés - Alcalá de Henares
+            Dirección
+            Av. Juan Carlos I, s/n, 28806 Alcalá de Henares, Madrid, España 
+            28806
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918872800 
+               Email: servicio_clientes@elcorteingles.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      El Corte Inglés - Arroyomolinos - Xanadú
+            Dirección
+            C. Puerto de Navacerrada, 8, 28939 Arroyomolinos, Madrid, España 
+            28939
+            Arroyomolinos 
+            Contacto
+               Tlf: 916496535 
+               Email: servicio_clientes@elcorteingles.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      El Corte Inglés - Campo de las Naciones
+            Dirección
+            Av. de los Andes, 50, 28042 Madrid, España 
+            28042
+            Madrid 
+            Contacto
+               Tlf: 913248800 
+               Email: servicio_clientes@elcorteingles.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      El Corte Inglés - Castellana
+            Dirección
+            C. de Raimundo Fernández Villaverde, 79, 28003 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 914188800 
+               Email: servicio_clientes@elcorteingles.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      El Corte Inglés - El Bercial
+            Dirección
+            Av. Comandante José Manuel Ripollés, 2, 28907 Getafe, Madrid, España 
+            28905
+            Getafe 
+            Contacto
+               Tlf: 915580250 
+               Email: servicio_clientes@elcorteingles.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      El Corte Inglés - Goya
+            Dirección
+            Calle de Goya, 87, 28001 Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 914329300 
+               Email: servicio_clientes@elcorteingles.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      El Corte Inglés - Pozuelo
+            Dirección
+            Cam. del Cerro de los Gamos, 2, 28224 Pozuelo de Alarcón, Madrid, España 
+            28224
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 917089200 
+               Email: servicio_clientes@elcorteingles.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      El Corte Inglés - Preciados-Callao
+            Dirección
+            Pl. del Callao, 2, Centro, 28013 Madrid, España 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 913798000 
+               Email: servicio_clientes@elcorteingles.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      El Corte Inglés - Princesa
+            Dirección
+            C. de la Princesa, 56, 28008 Madrid, España 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 914546000 
+               Email: servicio_clientes@elcorteingles.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      El Corte Inglés - San José de Valderas
+            Dirección
+            P.º de Extremadura, 12, 28925 Madrid, España 
+            28925
+            Alcorcón 
+            Contacto
+               Tlf: 916496500 
+               Email: servicio_clientes@elcorteingles.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      El Corte Inglés - Sanchinarro
+            Dirección
+            El Corte Inglés, Sanchinarro, C. de Margarita de Parma, nº 1, 28050 Madrid, España 
+            28050
+            Madrid 
+            Contacto
+               Tlf: 913848200 
+               Email: servicio_clientes@elcorteingles.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      El Corte Inglés - Serrano
+            Dirección
+            El Corte Inglés, C. de Serrano, 52, 2º PLANTA, 28001 Madrid, España 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 914325490 
+               Email: servicio_clientes@elcorteingles.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      El Corte Inglés - Vista Alegre
+            Dirección
+            C. de Utebo, 1, 28025 Madrid, España 
+            28025
+            Madrid 
+            Contacto
+               Tlf: 914227600 
+               Email: servicio.clientes@elcorteingles.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      El Desván del Libro
+            Dirección
+            C/ de Fernán González, 20, 28009 Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 915776854 
+               Email: libreria@desvandellibro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      El Dinosaurio todavía estaba allí - Ave María
+            Dirección
+            C. del Ave María, 6, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 910826270 
+               Email: info@eldinosaurio.es 
+               Web
+   Literatura</t>
+  </si>
+  <si>
+    <t>Especializada 
+      El Dragón Lector
+            Dirección
+            Pl. de las Salesas, 9, Centro, 28004 Madrid, España 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 610436692 
+               Email: salesas@eldragonlector.com 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Especializada 
+      El Dragón Lector
+            Dirección
+            Calle de Fernández de la Hoz, 72, Chamberí, 28003 Madrid, España 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 913991940 
+               Email: fernandezdelahoz@eldragonlector.com 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>General 
+      El Faro
+            Dirección
+            C. de Gaztambide, 24, Chamberí, 28015 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf:  615675329 
+               Email: info@libreriaelfaro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      El Faro
+            Dirección
+            Pl. del Caño, 5, 28260 Galapagar, Madrid, España 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 603651101 
+               Email:  
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      El Filobiblión
+            Dirección
+            C. de la Cruz Verde, 14, Centro, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915217105 
+               Email: elfilobiblion@gmx.es</t>
+  </si>
+  <si>
+    <t>General 
+      El Galeón
+            Dirección
+            C. de Sagasta, 7, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 914455738 
+               Email: pedidosgaleon@gmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      El Galeón
+            Dirección
+            P.º de la Chopera, 184, 28100 Alcobendas, Madrid, España 
+            28100
+            Alcobendas 
+            Contacto
+               Tlf: 916615469 
+               Email: info@libreriaelgaleon.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      El Halcón Maltés Librería y Galería de arte
+            Dirección
+            C. de Fernando el Católico, 3, Chamberí, 28015 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 912 826 060 
+               Email: libreria@halconmaltes.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      El Henar
+            Dirección
+            Av. de Lope de Figueroa, 10, 28804 Alcalá de Henares, Madrid, España 
+            28804
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918789514 
+               Email: libreriaelhenar@hotmail.es</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      El Lápiz
+            Dirección
+            Av. Carlos V, 46, 28938 Móstoles, Madrid, España 
+            28937
+            Móstoles 
+            Contacto
+               Tlf: 916468299 
+               Email: mostoleselapiz@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      El Libracho
+            Dirección
+            C. San Vicente, 17, 28901 Getafe, Madrid, España 
+            28901
+            Getafe 
+            Contacto
+               Tlf: 916832764 
+               Email: ellibracho@gmail.com</t>
+  </si>
+  <si>
+    <t>General 
+      El Mirador
+            Dirección
+            C. del Molino de Viento, 8, 28770 Colmenar Viejo, Madrid, España 
+            28770
+            Colmenar Viejo 
+            Contacto
+               Tlf: 910010290 
+               Email: julioelvira@libreriaelmirador.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      El movimiento del caracol
+            Dirección
+            Av. de Madrid, 71, 28100 Alcobendas, Madrid, España 
+            28100
+            Alcobendas 
+            Contacto
+               Tlf: 91 026 32 45 // 699 63 12 77 
+               Email: hola@elmovimientodelcaracol.es 
+               Web
+   Infantil y juvenil, Juegos</t>
+  </si>
+  <si>
+    <t>Especializada 
+      El País de las Hadas
+            Dirección
+            P.º de Juan Antonio Vallejo-Nájera Botas, 44, Arganzuela, 28017 Madrid, España 
+            28701
+            San Sebastián De Los Reyes 
+            Contacto
+               Tlf: (+34) 913 234 875 
+               Email: libreria@elpaisdelashadas.com 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Especializada 
+      El Reino de Bután
+            Dirección
+            C. de Francisco Ayala, 1, 28702 San Sebastián de los Reyes, Madrid, España 
+            28702
+            San Sebastián De Los Reyes 
+            Contacto
+               Tlf: 912686786 
+               Email: cuentanos@elreinodebutan.es 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>General 
+      El Retiro de las Letras.
+            Dirección
+            C. de la Anunciación, 2, Retiro, 28009 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 919 489 008 
+               Email: info@elretirodelasletras.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      El Semáforo
+            Dirección
+            C. Valdeamor, 2D, 28110 Algete, Madrid, España 
+            28110
+            Algete 
+            Contacto
+               Tlf: 911647708 
+               Email: santiago.santi@gmail.com</t>
+  </si>
+  <si>
+    <t>General 
+      El Trotajueves
+            Dirección
+            C. de Antonia Lancha, 17, Carabanchel, 28019 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915699326 - 651 18 98 83   
+               Email: trotamadrid@gmail.com 
+               Web
+   Viajes</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      El Vítor
+            Dirección
+            C. Reina Victoria, 17, 28982 Parla, Madrid, España 
+            28982
+            Parla 
+            Contacto
+               Tlf: 916993502 
+               Email: papeleriaelvitor@hotmail.com</t>
+  </si>
+  <si>
+    <t>General 
+      Elástica Librería
+            Dirección
+            C. de San Bernabé, 14, Centro, 28005 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 910 52 34 54 
+               Email:  
+               Web
+   Artes plásticas</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Elektra Comic
+            Dirección
+            C. de Fray Luis de León, 14, Arganzuela, 28012 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915213975 
+               Email: info@elektracomic.com 
+               Web
+   Comics</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Elena Gallego
+            Dirección
+            C. Marqués de Monasterio, 5, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 610639416 
+               Email: elena@elenagallego.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Embajadores de Sueños
+            Dirección
+            C. de Embajadores, 181, 28045 Madrid, España 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 916495094 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Emyte 1
+            Dirección
+            Plaza Tejar, 4, 28701 San Sebastián de los Reyes, Madrid, España 
+            28701
+            San Sebastián De Los Reyes 
+            Contacto
+               Tlf: 916535099 
+               Email: libreriaemyte@gmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Emyte 2
+            Dirección
+            Av. de Colmenar Viejo, 10, 28701 San Sebastián de los Reyes, Madrid, España 
+            28700
+            San Sebastián De Los Reyes 
+            Contacto
+               Tlf: 916517211 
+               Email: libreriaemyte@gmail.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Enclave de Libros
+            Dirección
+            C. de los Relatores, 16, Centro, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 913694649 
+               Email: info@enclavedelibros.com 
+               Web
+   Ciencias Sociales, Literatura</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Escolar y Mayo - Librerías de la Facultad de Filosofía y Filología (UCM)
+            Dirección
+            Facultad de Filología, Ciudad Universitaria, Pl. Menéndez Pelayo, s/n, Moncloa - Aravaca, 28040 Madrid, España 
+            28040
+            Madrid 
+            Contacto
+               Tlf: 913945245 
+               Email: libreriadelafacultad@guillermoescolareditor.com 
+               Web
+   Filología, Filosofía</t>
+  </si>
+  <si>
+    <t>General 
+      Espacio Dykinson
+            Dirección
+            C. de Gaztambide, 21, Chamberí, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: +34 669 03 36 26 
+               Email: info@espaciodykinson.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Espaxs Librería Médica Alcalá
+            Dirección
+            Universidad de Alcalá, Fac.Medicina - Dpto Biología de Sistemas Ctra. Madrid-Barcelona Km 33.600, 28871- Alcalá de Henares (Madrid Módulo 3, planta baja, 28805 Alcalá de Henares, Madrid, España 
+            28805
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918854545 
+               Email: libreria.medica@uah.es 
+   Medicina, Científico-Técnica</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Estudio
+            Dirección
+            C. Valeras, 19, 28300 Aranjuez, Madrid, España 
+            28300
+            Aranjuez 
+            Contacto
+               Tlf: 918912847 
+               Email:</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Estudio en Escarlata 
+            Dirección
+            C. de Guzmán el Bueno, 46, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915430534 
+               Email: info@estudioenescarlata.com 
+               Web
+   Ciencia Ficción</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Expósito
+            Dirección
+            C. de Samuel Baltés, 5, 28590 Villarejo de Salvanés, Madrid, España 
+            28590
+            Villarejo De Salvanés 
+            Contacto
+               Tlf: 918743783 
+               Email: exposito@libreriaexposito.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Fábula
+            Dirección
+            Av. de Lisboa, 8, 28924 Alcorcón, Madrid, España 
+            28924
+            Alcorcón 
+            Contacto
+               Tlf: 916196599 
+               Email: pedidos@libreriafabula.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Feli
+            Dirección
+            C. de Dinamarca, 1, 28942 Fuenlabrada, Madrid, España 
+            28942
+            Fuenlabrada 
+            Contacto
+               Tlf: 916080384 
+               Email: libreriafeli@hotmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Felipa Libros 1944
+            Dirección
+            C. del Pilar de Zaragoza, 37, Salamanca, 28028 Madrid, España 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 913559647 
+               Email: felipalibros@gmail.com 
+   Literatura, Viajes, Turismo</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Flor
+            Dirección
+            C. Cataluña, 17, 28903 Getafe, Madrid, España 
+            28903
+            Getafe 
+            Contacto
+               Tlf: 916951080 
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Flor de Papel
+            Dirección
+            C. Mayor, 1, 28891 Velilla de San Antonio, Madrid, España 
+            28891
+            Velilla De San Antonio 
+            Contacto
+               Tlf: 916607942 
+               Email: florpapelvelilla@gmail.com</t>
+  </si>
+  <si>
+    <t>General 
+      Fnac Callao
+            Dirección
+            C. de Preciados, 26, 28013 Madrid, España 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 902100632 
+               Email: clientes@fnac.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Fnac Goya
+            Dirección
+            Calle de Castelló, 23, 28001 Madrid, España 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 902100632 
+               Email: clientes@fnac.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Fnac La Gavia
+            Dirección
+            La Gavia - Centro Comercial, 28051 Madrid, España 
+            28031
+            Madrid 
+            Contacto
+               Tlf: 902100632 
+               Email: clientes@fnac.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Fnac Majadahonda
+            Dirección
+            C. de los Químicos, 2, 28222 Majadahonda, Madrid, España 
+            28222
+            Majadahonda 
+            Contacto
+               Tlf: 902100632 
+               Email: majadahonda@fnac.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Fnac Parquesur
+            Dirección
+            87R9+72 Leganés, España 
+            28916
+            Leganés 
+            Contacto
+               Tlf: 902100632 
+               Email: clientes@fnac.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Fnac Plaza Norte San Sebastián de los Reyes
+            Dirección
+            Av. del Juncal, 15-17, 28703 San Sebastián de los Reyes, Madrid, España 
+            28700
+            San Sebastián De Los Reyes 
+            Contacto
+               Tlf: 902100632 
+               Email: clientes@fnac.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Fnac Plaza Río
+            Dirección
+            C. C. Plaza Río, C. de Antonio López, 109, 28026 Madrid, España 
+            28026
+            Madrid 
+            Contacto
+               Tlf: 902100632 
+               Email: clientes@fnac.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Fragata Libros Naúticos
+            Dirección
+            C. de Breda, 13, 28231 Las Rozas de Madrid, Madrid, España 
+            28231
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 916390059-637246903 
+               Email: contacto@fragata-librosnauticos.com 
+               Web
+   Náutica</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Fragua Libros
+            Dirección
+            C. de Andrés Mellado, 64, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915491806-915442297 
+               Email: pedidos@fragua.es 
+               Web
+   Ciencias de la información</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Fragua Libros (Universidad)
+            Dirección
+            Av. Complutense, 3, 28040 Madrid, España 
+            28040
+            Madrid 
+            Contacto
+               Tlf: 915441805 
+               Email: pedidos@fragua.es 
+               Web
+   Ciencias de la información</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Frame Grabados &amp; Mapas Antiguos
+            Dirección
+            Calle del Gral. Pardiñas, 69, 28006 Madrid, España 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 915641519 
+               Email: info@frame.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Frañol
+            Dirección
+            C. de Andorra, 51, 28043 Madrid, España 
+            28043
+            Madrid 
+            Contacto
+               Tlf: 913889068 
+               Email: franol@franol.com 
+               Web
+   Idiomas</t>
+  </si>
+  <si>
+    <t>General 
+      Fuenfría
+            Dirección
+            Av. de la Sierra del Guadarrama, 9, 28470 Cercedilla, Madrid, España 
+            28470
+            Cercedilla 
+            Contacto
+               Tlf: 918521069 
+               Email: librosfuenfria@gmail.com</t>
+  </si>
+  <si>
+    <t>General 
+      Gadir
+            Dirección
+            Pl. del Niño Jesús, 4, 28009 Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 913487095 
+               Email: gadir@gadireditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Gaia Tecnocopia
+            Dirección
+            C. del Mar del Nte., 3, 28760 Tres Cantos, Madrid, España 
+            28760
+            Tres Cantos 
+            Contacto
+               Tlf: 918036795 
+               Email: gaialibros@gaialibros.es</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      García Prieto
+            Dirección
+            C. del Príncipe de Vergara, 2, 28001 Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 914357876 
+               Email: libreriagarciaprieto@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Gaudí
+            Dirección
+            C. de Argensola, 13, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 91 3081829 
+               Email: gaudi@libreriagaudi.com 
+               Web
+   Militar, Arquitectura, Arte</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Gaztambide
+            Dirección
+            C. de Gaztambide, 6, Chamberí, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 34 91 549 88 21 / 91 549 88 82 
+               Email: libreria@libreriagaztambide.com 
+               Web
+   Filología, Idiomas, Literatura, Libros de texto</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Generación X Alcorcón
+            Dirección
+            C. Los Pinos, 50, 28922 Alcorcón, Madrid, España 
+            28922
+            Alcorcón 
+            Contacto
+               Tlf: 916442446 
+               Email: alcorcon@generacionx.es 
+               Web
+   Comics, Juegos</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Generación X Carranza
+            Dirección
+            C. de Carranza, 25, Centro, 28004 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 914470746 
+               Email: carranza@generacionx.es 
+               Web
+   Comics, Juegos</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Generación X Elfo
+            Dirección
+            C. de Elfo, 98, Cdad. Lineal, 28027 Madrid, España 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 913675380 
+               Email: elfo@generacionx.es 
+               Web
+   Comics, Juegos</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Generación X Fuenlabrada
+            Dirección
+            Pl. de la Albufera, 3 Posterior, Local 1, 28945 Fuenlabrada, Madrid, España 
+            28945
+            Fuenlabrada 
+            Contacto
+               Tlf: 916157819 
+               Email: fuenlabrada@generacionx.es 
+               Web
+   Comics, Juegos</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Generación X Getafe
+            Dirección
+            C. Gral. Pingarrón, 1, 28901 Getafe, Madrid, España 
+            28901
+            Getafe 
+            Contacto
+               Tlf: 91 684 20 74 
+               Email: getafe@generacionx.es 
+               Web
+   Comics, Juegos</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Generación X Ginzo
+            Dirección
+            C. de Ginzo de Limia, 33, Fuencarral-El Pardo, 28029 Madrid, España 
+            28034
+            Madrid 
+            Contacto
+               Tlf: 917300168 
+               Email: ginzo@generacionx.es 
+               Web
+   Comics, Juegos</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Generación X Goya
+            Dirección
+            C. de las Mártires Concepcionistas, 5, Salamanca, 28006 Madrid, España 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 916217654 
+               Email: goya@generacionx.es 
+               Web
+   Comics, Juegos</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Generación X Las Musas
+            Dirección
+            Av. de Canillejas a Vicálvaro, 113, San Blas-Canillejas, 28022 Madrid, España 
+            28022
+            Madrid 
+            Contacto
+               Tlf: 912771057 
+               Email: lasmusas@generacionx.es 
+               Web
+   Comics, Juegos</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Generación X Puebla
+            Dirección
+            C. de la Puebla, 15, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915219985 
+               Email: genx@generacionx.es 
+               Web
+   Comics, Juegos</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Generación X Tirso
+            Dirección
+            Calle del Conde de Romanones, 3, Centro, 28012 Madrid, España 
+            28024
+            Madrid 
+            Contacto
+               Tlf: 911593339 
+               Email: tirso@generacionx.es 
+               Web
+   Comics, Juegos</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Genex Comics
+            Dirección
+            Calle de Santa Casilda, 3, Arganzuela, 28005 Madrid, España 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 917045167 
+               Email: contacto@genexcomics.com 
+               Web
+   Comics, Juegos</t>
+  </si>
+  <si>
+    <t>General 
+      Girasol
+            Dirección
+            Av. del Guadalix, 35, local 45, 28120 Santo Domingo, Madrid, España 
+            28300
+            Aranjuez 
+            Contacto
+               Tlf: 91 255 73 26 // 639221558 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      González
+            Dirección
+            C. Pintor Ribera, 7, 28933 Móstoles, Madrid, España 
+            28930
+            Móstoles 
+            Contacto
+               Tlf: 916187740 
+               Email: gonzalezpapeleria@gmail.com</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Gonzalo Fernández Pontes. Libros y mapas antiguos
+            Dirección
+            Calle de Núñez de Balboa, 19, LOCAL 1, 28001 Madrid, España 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 914358000 
+               Email: info@pontesmaps.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Graduad2
+            Dirección
+            Av. de las Estrellas, 49, local 1, 28983 Parla, Madrid, España 
+            28983
+            Parla 
+            Contacto
+               Tlf: 627941000 
+               Email: libreriagradua2@gmail.com 
+               Web
+   Comics, Juegos</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Grant Librería
+            Dirección
+            C. de Miguel Servet, 21, Centro, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 91 449 61 28 
+               Email: hola@grantlibreria.com 
+               Web
+   Comics, Arte, Fotografía, Libros ilustrados</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Guillermo Blázquez
+            Dirección
+            Cra de S. Jerónimo, 44, 1º B, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 914293638 
+               Email: info@libreriablazquez.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Guiomar
+            Dirección
+            C. Mayor, 9, 28840 Mejorada del Campo, Madrid, España 
+            28840
+            Mejorada Del Campo 
+            Contacto
+               Tlf: 916793314 
+               Email: guiomar06@terra.com</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Gulliver
+            Dirección
+            C. del León, 32, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 914299998 
+               Email: librosgulliver@librosgulliver.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      H.G. Librería
+            Dirección
+            Calle Fuente, 18, 28450 Collado Mediano, Madrid, España 
+            28450
+            Collado Mediano 
+            Contacto
+               Tlf: 918598677 
+               Email: hg@libreria-hg.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Hermanos Moreno
+            Dirección
+            C. de Albino Pérez Ayestarain, 29, 28830 San Fernando de Henares, Madrid, España 
+            28830
+            San Fernando De Henares 
+            Contacto
+               Tlf: 916715992 
+               Email:</t>
+  </si>
+  <si>
+    <t>General 
+      Hipercor - Alcalá de Henares
+            Dirección
+            Av. Juan Carlos I, S/N, 28801 Alcalá de Henares, Madrid, España 
+            28806
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918872800 
+               Email: servicio_clientes@hipercor.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Hipercor - Arroyomolinos - Xanadú
+            Dirección
+            C. Puerto de Navacerrada, 8, 28939 Arroyomolinos, Madrid, España 
+            28939
+            Arroyomolinos 
+            Contacto
+               Tlf: 916496535 
+               Email: servicio_clientes@hipercor.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Hipercor - Arroyosur
+            Dirección
+            Calle de los Frailes, 2, 28919 Leganés, Madrid, España 
+            28914
+            Leganés 
+            Contacto
+               Tlf: 914816700 
+               Email: servicio_clientes@hipercor.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Hipercor - Campo de las Naciones
+            Dirección
+            Av. de los Andes, 50, 28042 Madrid, España 
+            28042
+            Madrid 
+            Contacto
+               Tlf: 913248800 
+               Email: servicio_clientes@hipercor.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Hipercor - El Bercial
+            Dirección
+            C. de Salvador Dalí, 31T, 28907 Getafe, Madrid, España 
+            28905
+            Getafe 
+            Contacto
+               Tlf: 915580250 
+               Email: servicio_clientes@hipercor.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Hipercor - Méndez Álvaro
+            Dirección
+            C. Retama, 8, 28045 Madrid, España 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 914688000 
+               Email: servicio.clientes@hipercor.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Hipercor - Pozuelo
+            Dirección
+            Av. Cerro, 1, 28224 Pozuelo de Alarcón, Madrid, España 
+            28224
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 917089200 
+               Email: servicio_clientes@hipercor.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Hipercor - San José de Valderas
+            Dirección
+            C. Sahagún, 9, Alcorcón, Madrid, España 
+            28925
+            Alcorcón 
+            Contacto
+               Tlf: 916496500 
+               Email: servicio_clientes@hipercor.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Hipercor - Sanchinarro
+            Dirección
+            CC Sanchinarro, C. de Margarita de Parma, 1, 28050 Madrid, España 
+            28050
+            Madrid 
+            Contacto
+               Tlf: 913848200 
+               Email: servicio_clientes@hipercor.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Hipercor - Vista Alegre
+            Dirección
+            C. de Matilde Hernández, 100C, 28025 Madrid, España 
+            28025
+            Madrid 
+            Contacto
+               Tlf: 914227600 
+               Email: servicio_clientes@hipercor.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Hiperión
+            Dirección
+            C. de Salustiano Olózaga, 14, 28001 Madrid, España 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 915776015/16 
+               Email: info@hiperion.com 
+               Web
+   Literatura</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Hiperión Departamento Anticuario 
+            Dirección
+            C. de Salustiano Olózaga, 14, 28001 Madrid, España 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 915776015 
+               Email: info@hiperion.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Iberbook Sánchez Cuesta
+            Dirección
+            C. de Medea, 3, 28037 Madrid, España 
+            28037
+            Madrid 
+            Contacto
+               Tlf: 915226465 
+               Email: info@ibersaculib.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Infante
+            Dirección
+            Calle José María Pereda, 13, 28806 Alcalá de Henares, Madrid, España 
+            28806
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918027908 
+               Email: carmeninfante@hotmail.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Infinity Comics
+            Dirección
+            C. de las Hileras, 2, Centro, 28013 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 91 138 48 44 
+               Email: pedidos@infinitycomics.es 
+               Web
+   Comics</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Ingeniería y Arte
+            Dirección
+            C. de Padilla, 49, 28006 Madrid, España 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 915757824 
+               Email: info@ingenieriayarte.com 
+               Web
+   Científico-Técnica, Arte</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Iris
+            Dirección
+            C. la Esperanza, 23, 28690 Brunete, Madrid, España 
+            28690
+            Brunete 
+            Contacto
+               Tlf: 918158252 
+               Email: marta7717@hotmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Isis
+            Dirección
+            C. de San Isidro, 1, 28850 Torrejón de Ardoz, Madrid, España 
+            28850
+            Torrejón de Ardoz 
+            Contacto
+               Tlf: 916560275 
+               Email: libreria.isis@hotmail.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Itaca
+            Dirección
+            C. de Blasco de Garay, 15, local 1, Chamberí, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 914939982 
+               Email: info@itaca.gg 
+               Web
+   Juegos</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Itziar Arranz Libros
+            Dirección
+            C. Jacinto Benavente, 3, 28669 Boadilla del Monte, Madrid, España 
+            28660
+            Boadilla Del Monte 
+            Contacto
+               Tlf: 916325772 
+               Email: info@itziararranzlibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Ivorypress
+            Dirección
+            C. de Orfila, 5, Chamberí, 28010 Madrid, España 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 91 449 09 61 
+               Email: bookshop@ivorypress.com 
+               Web
+   Arte, Fotografía</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      J. Cintas
+            Dirección
+            Calle de Bretón de los Herreros, 20, 28003 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 914426196 
+               Email: libros@jcintas.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Jarcha
+            Dirección
+            C. del Lago Erie, 8, Vicálvaro, 28032 Madrid, España 
+            28032
+            Madrid 
+            Contacto
+               Tlf: 91 776 24 12 
+               Email: libreriajarcha@libreriajarcha.es 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Javier Fernández
+            Dirección
+            C. Claudio Moyano, 29, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 913693352 
+               Email: consultas@libreriajavierfernandez.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Jiménez
+            Dirección
+            C. de Ginzo de Limia, 26, 28029 Madrid, España 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 629344891 
+               Email: libreriajimenez@nova.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Jiménez-Bravo
+            Dirección
+            Calle de Viriato, 57, 28010 Madrid, España 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 915471215 
+               Email: libreria@jimenezbravo.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      José Porrúa Turanzas
+            Dirección
+            Calle del Marqués de la Ensenada, 16, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 917021493 
+               Email: info@porrualibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Juan Rulfo
+            Dirección
+            C. de Fernando el Católico, 86, Chamberí, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915432904 
+               Email: libreria.juanrulfo@fondodeculturaeconomica.es 
+               Web
+   América Latina, Infantil y juvenil, Literatura</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Kiosko Extra
+            Dirección
+            C. de Embajadores, 41, Centro, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf:  
+               Email:  
+               Web
+   Libros de diseño</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Kolima
+            Dirección
+            Calle de Covarrubias, 28, Chamberí, 28010 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 91 4458006 
+               Email: tienda@libreriakolima.com 
+               Web
+   Libros de autoayuda</t>
+  </si>
+  <si>
+    <t>Especializada 
+      KosmoKids
+            Dirección
+            C. del Monasterio de Las Huelgas, 26, 28034 Madrid, España 
+            28049
+            Madrid 
+            Contacto
+               Tlf: 911738859 / 644757054 
+               Email: contacto@kosmokids.es 
+               Web
+   Idiomas, Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>General 
+      La Anónima
+            Dirección
+            C. de Embajadores, 166, Arganzuela, 28045 Madrid, España 
+            28039
+            Madrid 
+            Contacto
+               Tlf:  91 116 27 52 // 613 05 52 52 
+               Email: hola@laanonimalibreria.com 
+               Web
+   Feminismo</t>
+  </si>
+  <si>
+    <t>Especializada 
+      La Biblioteca
+            Dirección
+            C. de Blasco de Garay, 100, 28003 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 915342619 
+               Email:  
+   Idiomas, Filología</t>
+  </si>
+  <si>
+    <t>Especializada 
+      La Boutique de Zouthique
+            Dirección
+            C. de Canillas, 81, local, Chamartín, 28002 Madrid, España 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 911266599 
+               Email: contacto@boutiquedezothique.es 
+               Web
+   Terror</t>
+  </si>
+  <si>
+    <t>General 
+      La Buena Vida - Café del Libro
+            Dirección
+            C. de Vergara, 5, 28013 Madrid, España 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 911398110 
+               Email: labuenavida@cafedellibro.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      La Buena Vida de la Filmoteca
+            Dirección
+            C. de Sta. Isabel, 3, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 634595636 
+               Email: labuenavidadelafilmoteca@gmail.com 
+               Web
+   Cine</t>
+  </si>
+  <si>
+    <t>La Carreta
+            Dirección
+            Calle del Dr. Fleming, 33, 28821 Coslada, Madrid, España 
+            28821
+            Coslada 
+            Contacto
+               Tlf: 916728342 
+               Email: lacarreta@hotmail.es</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      La Casa de la Troya
+            Dirección
+            C. de los Libreros, 6, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915219410 
+               Email: libroslatroya@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      La Casa del Ajedrez
+            Dirección
+            C. de San Marcos, 41, Centro, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915212008 
+               Email: info@lacasadelajedrez.com 
+               Web
+   Ajedrez</t>
+  </si>
+  <si>
+    <t>Especializada 
+      La Casa del Lector
+            Dirección
+            C. de Fernández de los Ríos, 77, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 609017869 
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      La Casita de Papel
+            Dirección
+            Pl. de la Carnicería, 10, 28816 Camarma de Esteruelas, Madrid, España 
+            28816
+            Camarma De Esteruelas 
+            Contacto
+               Tlf: 918866279 
+               Email: lacasitadepapel2003@hotmail.com</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      La casquería
+            Dirección
+            C. de Embajadores, 41, Centro, 28012 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf:  
+               Email: libros@lacasqueria.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      La Central de Callao
+            Dirección
+            C. del Postigo de San Martín, 8, 28013 Madrid, España 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 917909930 
+               Email: callao@lacentral.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      La Central del MNCARS
+            Dirección
+            Rda. de Atocha, 2, Centro, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 917878782 
+               Email: libreriareinasofia@lacentral.com 
+               Web
+   Arte, Bellas artes</t>
+  </si>
+  <si>
+    <t>Especializada 
+      La Ciudad Invisible
+            Dirección
+            Cost.ª de los Ángeles, 7, 28013 Madrid, España 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 91 542 25 40 
+               Email: amigos@laciudad-invisible.com 
+               Web
+   Viajes, Turismo</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      La Clásica
+            Dirección
+            Cuesta de Moyano, C. Claudio Moyano, 19, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 675507318 
+               Email: laclasicaes@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      La Cultural 22
+            Dirección
+            C. de Ferrer del Río, 22, 28028 Madrid, España 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 913569315 
+               Email: lacultural22@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      La Dulcinea
+            Dirección
+            C. de Hermosilla, 132, 28028 Madrid, España 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 918281921 
+               Email: aladulcinea@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      La Esquina del Zorro
+            Dirección
+            C/ de Ramón Calabuig, 27, Puente de Vallecas, 28053 Madrid, España 
+            28053
+            Madrid 
+            Contacto
+               Tlf: 918331457 
+               Email: contacto@librerialaesquinadelzorro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      La Estrella
+            Dirección
+            C. Ruiz de Alda, 2, 28342 Valdemoro, Madrid, España 
+            28340
+            Valdemoro 
+            Contacto
+               Tlf:  646731098 
+               Email: pedidos@librerialaestrella.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      La Fabulosa
+            Dirección
+            C. del Barco, 40, Centro, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 621 06 71 22 
+               Email: hola@lafabulosalibreria.es 
+               Web
+   Narrativa, Comics</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      La Guarida
+            Dirección
+            P.za Maria Minguez, 7, l5, 28470 Cercedilla, Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 622743393 
+               Email: info@librerialaguarida.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      La Hermorsilla
+            Dirección
+            C. de Hermosilla, 102, Salamanca, 28009 Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 684 767 003 (WhatsApp) 
+               Email: lahermosilla.libreria@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      La Imprenta, estrategias y artefactos culturales
+            Dirección
+            Calle de Monteleón, 5, Centro, 28004 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf:  
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      La Independiente
+            Dirección
+            C. de la Primavera, 14, 28012 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 919 304 457 
+               Email: info@laindependiente.madrid 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      La Isla del Tesoro
+            Dirección
+            C. del Abrevadero, 10, 28670 Villaviciosa de Odón, Madrid, España 
+            28670
+            Villaviciosa De Odón 
+            Contacto
+               Tlf: 916014649 
+               Email: info@laisladeltesoro.eu 
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>General 
+      La lectora infiel
+            Dirección
+            C. de la Fuente del Berro, 23, Salamanca, 28009 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 663 39 39 10 
+               Email:</t>
+  </si>
+  <si>
+    <t>Especializada 
+      La Librairie
+            Dirección
+            C. de Alcorisa, 41, 28043 Madrid, España 
+            28043
+            Madrid 
+            Contacto
+               Tlf: 913003289 
+               Email: info@lalibrairie.es 
+               Web
+   Idiomas</t>
+  </si>
+  <si>
+    <t>General 
+      La Libre de Barrio
+            Dirección
+            C. de Villaverde, 4, 28912 Leganés, Madrid, España 
+            28912
+            Leganés 
+            Contacto
+               Tlf: 912272952 
+               Email: lalibredebarrio@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      La Librería
+            Dirección
+            C. Mayor, 80, Centro, 28013 Madrid, España 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 914540018 
+               Email: libreria@edicioneslalibreria.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      La librería de Alicia
+            Dirección
+            C. de Getafe, 15, 28981 Parla, Madrid, España 
+            28981
+            Parla 
+            Contacto
+               Tlf: 912201192 
+               Email: aliciasanchezbarrero@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      La Librería de Hoyo
+            Dirección
+            Gta. de Facundo Baelo, De 7, 28240 Hoyo de Manzanares, Madrid, España 
+            28240
+            Hoyo De Manzanares 
+            Contacto
+               Tlf: 918566464 
+               Email: info@lalibreriadehoyo.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      La librería de Javier
+            Dirección
+            C. de Ramón y Cajal, 8, 10, 28801 Alcalá de Henares, Madrid, España 
+            28801
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918880568 
+               Email: javier@lalibreriadejavier.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      La Librería de la Fábrica
+            Dirección
+            C. de la Alameda, 9, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 912985546 
+               Email: libreria@lafabrica.com 
+               Web
+   Fotografía</t>
+  </si>
+  <si>
+    <t>General 
+      La Librería del Mercado
+            Dirección
+            C. de Tribulete, 18, bajo 2, Centro, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 679 31 81 59 
+               Email: libreriadelmercado@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      La Lumbre
+            Dirección
+            C. de Granada, 48, 28007 Madrid, España 
+            28007
+            Madrid 
+            Contacto
+               Tlf: 678083922 / 695097725 
+               Email: librerialalumbre@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      La Mar de Letras
+            Dirección
+            Calle de Santiago, 18, 28013 Madrid, España 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 915417109 
+               Email: contacto@lamardeletras.com 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>General 
+      La Merced
+            Dirección
+            C. de los Libreros, 5, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915316878 
+               Email:</t>
+  </si>
+  <si>
+    <t>Especializada 
+      La Osera de la Sierra
+            Dirección
+            C. de la Iglesia, 18, 28411 Moralzarzal, Madrid, España 
+            28903
+            Getafe 
+            Contacto
+               Tlf: (+34) 91 819 28 96 
+               Email: info@laoseradelasierra.com 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      La Palma 40 Madrid
+            Dirección
+            C. de la Palma, 40, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915237946/679183094 
+               Email: lapalma40@telefonica.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      La Ruta de la Seda
+            Dirección
+            C. de Toledo, 13, 28005 Madrid, España 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 913655525 
+               Email: rutadelaseda@hotmail.com 
+               Web
+   Música, Religión y valores</t>
+  </si>
+  <si>
+    <t>General 
+      La Semillera
+            Dirección
+            C. de Carranza, 19, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 911765556 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      La Sombra
+            Dirección
+            C. de San Pedro, 20, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 911375609 
+               Email: contacto@librerialasombra.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      La Tarde Libros
+            Dirección
+            Calle de Ruiz, 15, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915938163 
+               Email: infolatardelibros@gmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      La Veloz
+            Dirección
+            Av. General Palacio, 6, 28902 Getafe, Madrid, España 
+            28902
+            Getafe 
+            Contacto
+               Tlf: 916953968 
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      La Verde
+            Dirección
+            Av. de la Albufera, 71, 28038 Madrid, España 
+            28018
+            Madrid 
+            Contacto
+               Tlf: 910810346 
+               Email:</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Laie CaixaForum
+            Dirección
+            P.º del Prado, 36, Centro, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 913896545 
+               Email: caixaforummadrid@laie.es 
+               Web
+   Arte, Fotografía</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Laie Fundación Mapfre
+            Dirección
+            P.º de Recoletos, 23, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 911703851 
+               Email: fmapfre@laie.es 
+   Arte</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Lápiz y Papel Aranjuez
+            Dirección
+            C. del Almíbar, 35, 28300 Aranjuez, Madrid, España 
+            28300
+            Aranjuez 
+            Contacto
+               Tlf: 918920092 
+               Email: lapizypapel.arj@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Lápiz y Papel Pinto
+            Dirección
+            C. Asturias, 8, 28320 Pinto, Madrid, España 
+            28343
+            Valdemoro 
+            Contacto
+               Tlf: 916 91 48 94 
+               Email: libroslapizypapel@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Las Cuatro Reglas
+            Dirección
+            Carr. de la Estación, 2, 28880 Meco, Madrid, España 
+            28880
+            Meco 
+            Contacto
+               Tlf: 918860441 
+               Email: lascuatroreglas@hotmail.com</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Las indomables
+            Dirección
+            C. de Ramos Carrión, 9, Chamartín, 28002 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 91 685 59 88 / 682834767 (whatsapp) 
+               Email: libreria@lasindomables.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Las Mussas
+            Dirección
+            C. Barcelona, 21, 28937 Móstoles, Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 624 83 43 25 
+               Email: pedidos@lasmussas.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Las Rozas
+            Dirección
+            C. Romeral, 5, 28231 Las Rozas de Madrid, Madrid, España 
+            28231
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 916360934 
+               Email: libreriapapelerialasrozas@hotmail.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Lauviah Música y Libros
+            Dirección
+            C. Juan de Leyva, 19, 28200 San Lorenzo de El Escorial, Madrid, España 
+            28200
+            San Lorenzo de El Escorial 
+            Contacto
+               Tlf: 918997641 
+               Email: info@lauviah.es 
+   Música</t>
+  </si>
+  <si>
+    <t>General 
+      Ledanca
+            Dirección
+            C. Carabaña, 11, 28806 Alcalá de Henares, Madrid, España 
+            28806
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918832455 
+               Email:</t>
+  </si>
+  <si>
+    <t>General 
+      Leer es viajar
+            Dirección
+            Calle del Dr. Castelo, 11, 28009 Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 915571842 
+               Email: nandoberni@hotmail.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Leo como juego
+            Dirección
+            Av. de las Naciones, 35, 28320 Pinto, Madrid, España 
+            28320
+            Pinto 
+            Contacto
+               Tlf: 9108197778 / 640943647 
+               Email:  
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>General 
+      Letras
+            Dirección
+            C/ de Hortaleza, 2, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915229935 
+               Email: letras@librerialetras.es</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Lex Nova
+            Dirección
+            Calle del Marqués de la Ensenada, 4, Centro, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 913195610 / 913101281 
+               Email: admin@librerialexnova.com 
+               Web
+   Derecho</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Liberespacio
+            Dirección
+            C. de Joaquín María López, 25, 3 B, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915447843 
+               Email: liberespacio@liberespacio.com 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>General 
+      Librería 2 Castillas
+            Dirección
+            C. de José del Hierro, 46, 28027 Madrid, España 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 913675758 
+               Email:</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería Alemana Auryn
+            Dirección
+            C. de Rodríguez Marín, 84, 28002 Madrid, España 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 915638145 
+               Email: info@libreriaauryn.com 
+               Web
+   Idiomas</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Librería Anticuaria Sanz
+            Dirección
+            C. de Isidro Fernández, 14, Fuencarral-El Pardo, 28034 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 662 474 103 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Librería Arenal 21
+            Dirección
+            C. de las Fuentes, 13, 28013 Madrid, España 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 616056117 
+               Email:</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería Argentina
+            Dirección
+            C. de Andrés Mellado, 42, Local, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915434781 
+               Email:  
+               Web
+   Psicología y sociología, Esoterismo</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Librería Arriero
+            Dirección
+            C. los Curas, 29, 28850 Torrejón de Ardoz, Madrid, España 
+            28850
+            Torrejón de Ardoz 
+            Contacto
+               Tlf: 916754415 / 623453173 
+               Email: info@libreriaarriero.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería ARS Carmelitana
+            Dirección
+            Cl. de Ayala, 35, Salamanca, 28001 Madrid, España 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 686 127 552 
+               Email: arscarmelitana@libreriaars.com 
+               Web
+   Religión y valores</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería Áurea Clásicos
+            Dirección
+            P.º de Juan Antonio Vallejo-Nájera Botas, 25, Arganzuela, 28005 Madrid, España 
+            28039
+            Madrid 
+            Contacto
+               Tlf: 915335818; 640 986 938 (solo WhatsApp) 
+               Email: aurea@libreriaaurea.com 
+               Web
+   Literatura clásica, Filología, Arqueología</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Librería Capitel
+            Dirección
+            C. de Santiago, 48, 28801 Alcalá de Henares, Madrid, España 
+            28702
+            San Sebastián De Los Reyes 
+            Contacto
+               Tlf: 617114740 
+               Email: libreriacapitelalcala@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Librería Carolina Méndez Nieto
+            Dirección
+            C. Claudio Moyano, 12, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 914292561 
+               Email: caseta30@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería Cecadi
+            Dirección
+            C. de San Buenaventura, 4, Centro, 28005 Madrid, España 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 91 364 10 67 // 91 366 66 88 // 659 91 84 73 (Móvil) 
+               Email: pedidos@cecadi.es 
+               Web
+   Religión y valores</t>
+  </si>
+  <si>
+    <t>General 
+      Librería Celama
+            Dirección
+            Calle de Don Ramón de la Cruz, 93, Salamanca, 28006 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915 62 68 79 
+               Email: libreriacelama@gmail.com 
+               Web
+   Literatura</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería Científica del CSIC
+            Dirección
+            C. de Serrano, 123, Chamartín, 28006 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 91 568 00 51 
+               Email: libreria@csic.es 
+               Web
+   Ciencias Sociales, Publicaciones oficiales, Ciencias naturales</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Librería Clio
+            Dirección
+            C. de Víctor de la Serna, 42, 28016 Madrid, España 
+            28016
+            Madrid 
+            Contacto
+               Tlf: 689716290 
+               Email: libreriaclio@hotmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería de Cuento
+            Dirección
+            P.º de Sta. María de la Cabeza, 33, 28045 Madrid, España 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 912224830 
+               Email: decuento@decuento.es 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería de la Biblioteca Nacional
+            Dirección
+            C. de Villanueva, 2C, 28001 Madrid, España 
+            28071
+            Madrid 
+            Contacto
+               Tlf: 915807760 
+               Email: libreriabne@tresbandidos.es 
+   Publicaciones oficiales, Biblioteconomía, Facsímiles</t>
+  </si>
+  <si>
+    <t>General 
+      Librería de la Fuente Rivera
+            Dirección
+            Calle del Dr. González Serrano, 20, 28770 Colmenar Viejo, Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 91 848 61 27 
+               Email: libreriadelafuente@telefonica.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería del centro
+            Dirección
+            C. de Hilarión Eslava, 21, local 10, Chamberí, 28015 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf:  
+               Email:  
+               Web
+   América Latina, Infantil y juvenil, Poesía</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería del Centro - Centro de Arte Moderno
+            Dirección
+            C. de Galileo, 52, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 914298363 
+               Email: libreriadelcentro@telefonica.net 
+               Web
+   Literatura</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Librería del Prado
+            Dirección
+            C. del Prado, 5, Centro, 28014 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 91 4296091 / 686828700 
+               Email: libreria@libreriadelprado.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Librería del Prado
+            Dirección
+            C. del Prado, 5, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 914296091 
+               Email: libreria@libreriadelprado.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería Deportiva Esteban Sanz
+            Dirección
+            C. de la Paz, 4, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 915213868 
+               Email: info@libreriadeportiva.com 
+               Web
+   Deportes, Viajes, Turismo</t>
+  </si>
+  <si>
+    <t>General 
+      Librería Derivas
+            Dirección
+            C. de Jacinto Verdaguer, 17, Carabanchel, 28019 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 911 13 56 16 
+               Email: hola@libreriaderivas.com 
+               Web
+   Literatura</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería Didacticalia
+            Dirección
+            C. de Illescas, 83, 28024 Madrid, España 
+            28024
+            Madrid 
+            Contacto
+               Tlf: 915185892 
+               Email: info@didacticalia.com 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería Estrella Distante
+            Dirección
+            C. de Calatrava, 12, Centro, 28005 Madrid, España 
+            28903
+            Getafe 
+            Contacto
+               Tlf: 916967345 
+               Email: libreriapopular@telefonica.net 
+               Web
+   Literatura, América Latina</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería Francesa el Bosque
+            Dirección
+            C. de Añastro, 15, Hortaleza, 28033 Madrid, España 
+            28033
+            Madrid 
+            Contacto
+               Tlf: 913831139/  913831439 
+               Email: elbosque@libreriafrancesaelbosque.com 
+               Web
+   Idiomas, Literatura</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Librería Francisco Gómis
+            Dirección
+            C. de Claudio Moyano, Retiro, 28014 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 650633816 
+               Email: fgomispg@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería Gaztambide.com
+            Dirección
+            C. de Meléndez Valdés, 52, Chamberí, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 34 91 550 31 72 
+               Email: libreriaonline@libreriagaztambide.com 
+               Web
+   Idiomas, Libros de texto, Obras de referencia</t>
+  </si>
+  <si>
+    <t>General 
+      Librería General
+            Dirección
+            Calle del Gral. Ricardos, 27, 28019 Madrid, España 
+            28019
+            Madrid 
+            Contacto
+               Tlf: 914725222 
+               Email: ligeri27@gmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Librería Guillén
+            Dirección
+            C. Ronda de Watres, 30, 32, 28500 Arganda del Rey, Madrid, España 
+            28500
+            Arganda Del Rey 
+            Contacto
+               Tlf: 918710698 / 636 19 71 50 
+               Email: contacto@libreriaguillen.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Librería H. Mora
+            Dirección
+            C. Claudio Moyano, 2, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 914201063-654949127 
+               Email: juanlibrero@hotmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería Iberoamericana
+            Dirección
+            C. de las Huertas, 40, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 913601229 
+               Email: libreria@iberoamericanalibros.com 
+               Web
+   América Latina</t>
+  </si>
+  <si>
+    <t>General 
+      Librería Internacional - Aelia
+            Dirección
+            Av. de Monforte de Lemos, 133, 28029 Madrid, España 
+            28029
+            Madrid 
+            Contacto
+               Tlf: 917308776 
+               Email: libreriainternacionalvaguada@sgel.es</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería Internacional del Romo
+            Dirección
+            C. del Duque de Sesto, 48, 28009 Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 915741415 
+               Email: inter.romo@terra.es 
+   Científico-Técnica, Informática</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería Italiana
+            Dirección
+            Calle de Modesto Lafuente, 47, Chamberí, 28003 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 915549073 
+               Email: italiana@libreriaitaliana.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería Iuvenis
+            Dirección
+            C. Rioja, 1, 28850 Torrejón de Ardoz, Madrid, España 
+            28850
+            Torrejón de Ardoz 
+            Contacto
+               Tlf: 916568974 
+               Email: iuvenis@iuvenis.es 
+               Web
+   Idiomas, Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Librería J3m
+            Dirección
+            C. Mayor, 60, 28921 Alcorcón, Madrid, España 
+            28922
+            Alcorcón 
+            Contacto
+               Tlf: 916441141 
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Librería Jj
+            Dirección
+            C. de Sta. Catalina, 15, local 2, 28220 Majadahonda, Madrid, España 
+            28220
+            Majadahonda 
+            Contacto
+               Tlf: 658 10 19 79 
+               Email: jj@libreriajj.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Librería La Bonita
+            Dirección
+            P.º de los Pontones, 28, Arganzuela, 28005 Madrid, España 
+            28224
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 624031529 
+               Email: labonita@librerialabonita.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Librería La Casa de la Troya
+            Dirección
+            C. de los Libreros, 6, Centro, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915 219 410 // 680 794 269 (Whatsapp) 
+               Email: libroslatroya@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>LIBRERÍA LA FELGUERA
+            Dirección
+            C. Laín Calvo, 5, Latina, 28011 Madrid, España 
+            28903
+            Getafe 
+            Contacto
+               Tlf:  
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Librería La Mistral 
+            Dirección
+            Tr.ª del Arenal, 2, Centro, 28013 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 914441961 
+               Email: info@librerialamistral.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Librería Lasai
+            Dirección
+            Calle de la Magdalena, 11, Centro, 28012 Madrid, España 
+            28037
+            Madrid 
+            Contacto
+               Tlf:  683 32 50 51 
+               Email:  
+   Literatura</t>
+  </si>
+  <si>
+    <t>General 
+      Librería Lé
+            Dirección
+            Av. de Alberto de Alcocer, 8, Chamartín, 28036 Madrid, España 
+            28046
+            Madrid 
+            Contacto
+               Tlf: 913440967 
+               Email: libreriaLe@libreriaLe.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Librería Llera-Pacios
+            Dirección
+            C. Miralmonte, 4, 28200 San Lorenzo de El Escorial, Madrid, España 
+            28200
+            San Lorenzo de El Escorial 
+            Contacto
+               Tlf: 627385580 
+               Email: contacto@libreriallerapacios.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Librería Mayor
+            Dirección
+            C. Mayor, 92, 28801 Alcalá de Henares, Madrid, España 
+            28801
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918834749 
+               Email:</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Librería Miguel Blázquez
+            Dirección
+            Calle de Hartzenbusch, 8, 28010 Madrid, España 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 914458672 
+               Email: libreriablazquez@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Librería Miguel Blázquez
+            Dirección
+            C. Claudio Moyano, 12, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 914202324/633318170 
+               Email: libreriablazquez@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Librería Mío CId
+            Dirección
+            C. de Guzmán el Bueno, 37, Chamberí, 28015 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 605630120 
+               Email: libreriamiocid2@gmail.com</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Librería Mireya
+            Dirección
+            C. de Andrés Mellado, 68, Chamberí, 28015 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 91 2838282 / 655189226 
+               Email: libreriamireya@hotmail.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería Mujeres
+            Dirección
+            C. del Marqués Viudo de Pontejos, 4, Centro, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 915217043 
+               Email: libreriamujeres@unapalabraotra.org 
+               Web
+   Feminismo, Literatura</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Librería Muñoz
+            Dirección
+            C. Claudio Moyano, Retiro, 28014 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 630510669 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería Musical Perros de Lluvia
+            Dirección
+            C. de la Sombrerería, 1, Centro, 28012 Madrid, España 
+            28903
+            Getafe 
+            Contacto
+               Tlf: 609 77 57 37 
+               Email: libreriapopular@telefonica.net 
+               Web
+   Música</t>
+  </si>
+  <si>
+    <t>General 
+      Librería Nacional y Extranjera
+            Dirección
+            C. de Narváez, 7, 28009 Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 914358206 
+               Email:</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería Naútica Robinson
+            Dirección
+            C. de Santo Tomé, 6, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 910242807 
+               Email: robinson@nauticarobinson.com 
+               Web
+   Náutica</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Libreria Nicolás Moya
+            Dirección
+            C. de Carretas, 29, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 915225294 
+               Email:  
+               Web
+   Medicina, Náutica, Farmacia, Veterínaria, Ciencias naturales</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería Oriental
+            Dirección
+            C. de Mira el Sol, 14, 28005 Madrid, España 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 915286726 
+               Email: info@libreriaoriental.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Librería Papelería Parque Rozas
+            Dirección
+            PR Parque Rozas, Av. del Dr. Toledo, 34, 28231 Las Rozas de Madrid, Madrid, España 
+            28231
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 916377148 
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Librería Papelería Roda
+            Dirección
+            C. del Foso, 33, 28300 Aranjuez, Madrid, España 
+            28300
+            Aranjuez 
+            Contacto
+               Tlf: 918914835 
+               Email: rodafoso@msn.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Librería Papelería Ruth
+            Dirección
+            Av. España, 41, 28903 Getafe, Madrid, España 
+            28903
+            Getafe 
+            Contacto
+               Tlf: 916822354 
+               Email: libreriarut@gmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Librería Papelería Siglo XXI
+            Dirección
+            C. Montserrat Caballé, 1, 28903 Getafe, Madrid, España 
+            28903
+            Getafe 
+            Contacto
+               Tlf: 916832367 
+               Email: trijugil@gmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Librería Papelería Zepol
+            Dirección
+            Pl. Mayor, 2, local 7, 28223 Pozuelo de Alarcón, Madrid, España 
+            28903
+            Getafe 
+            Contacto
+               Tlf: 640893730/ 91 352 98 92 
+               Email: libreriazepol@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería PCL Madrid
+            Dirección
+            C. de Toledo, 176, Arganzuela, 28005 Madrid, España 
+            28701
+            San Sebastián De Los Reyes 
+            Contacto
+               Tlf: 669972119 
+               Email: info@libreriapclmadrid.es 
+               Web
+   Ciencia y tecnología</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Librería Raser
+            Dirección
+            C. Real, 12, 28430 Alpedrete, Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 918 57 17 25 
+               Email: papeleriaraser@hotmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Librería Salesiana 1
+            Dirección
+            C. de Francisco Sancha, 34, Fuencarral-El Pardo, 28034 Madrid, España 
+            28034
+            Madrid 
+            Contacto
+               Tlf: 917280510 
+               Email: contacto@libreriasalesiana.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Librería Salesiana 2
+            Dirección
+            C. de Francos Rodríguez, 5, Tetuán, 28039 Madrid, España 
+            28039
+            Madrid 
+            Contacto
+               Tlf: 914508904 
+               Email: contacto@libreriasalesiana.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Librería Salesiana 3
+            Dirección
+            Rda. de Atocha, 29, Arganzuela, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 915272183 
+               Email: contacto@libreriasalesiana.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería San Pablo 1
+            Dirección
+            C. de Alcalá, 387, 28027 Madrid, España 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 914079649 
+               Email: alcala@sanpablo.es 
+               Web
+   Religión y valores</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería San Pablo 2
+            Dirección
+            Plaza de Jacinto Benavente, 2, 3ºC, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 913690402 
+               Email: benavente@sanpablo.es 
+               Web
+   Religión y valores</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería Verde (Librería On Line)
+            Dirección
+            C. de Ibáñez Marín, 11, 28019 Madrid, España 
+            28019
+            Madrid 
+            Contacto
+               Tlf: 915480954 
+               Email: info@libreriaverde.com 
+               Web
+   Religión y valores, Esoterismo, Filosofía, Medicina natural</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librería Vualá
+            Dirección
+            C. de Sta. Feliciana, 17, Chamberí, 28010 Madrid, España 
+            28850
+            Torrejón de Ardoz 
+            Contacto
+               Tlf: +34 91 448 60 15 
+               Email: hola@libreriavuala.com 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Librería y papelería Ayvar
+            Dirección
+            C. de los Cabestreros, 15, Centro, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 910 06 10 74 /  665 89 27 65 (Whatsapp) 
+               Email: ayvarpuntocom@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Librerías Aula Médica
+            Dirección
+            Calle de Isabel Colbrand, 10, 28050 Madrid, España 
+            28050
+            Madrid 
+            Contacto
+               Tlf: 917360633 
+               Email: pedidos@libreriasaulamedica.es 
+               Web
+   Ciencias naturales, Científico-Técnica, Medicina</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Libro Ideas - Plenilunio
+            Dirección
+            C. de Aracne, s/n, San Blas-Canillejas, 28022 Madrid, España 
+            28850
+            Torrejón de Ardoz 
+            Contacto
+               Tlf: 91 931 92 42 
+               Email: plenilunio@libroideas.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Libro Ideas - Príncipe Pío
+            Dirección
+            P.º de la Florida, 2, S/N, Moncloa - Aravaca, 28008 Madrid, España 
+            28850
+            Torrejón de Ardoz 
+            Contacto
+               Tlf: 91 931 77 69 
+               Email: principe@libroideas.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Libro Motor
+            Dirección
+            C. de Edgar Neville, 8, 28020 Madrid, España 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 915548195 
+               Email: libromot@infonegocio.com 
+               Web
+   Motor</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Libro y Pluma
+            Dirección
+            C. de Fermín Caballero, 90B, 28035 Madrid, España 
+            28035
+            Madrid 
+            Contacto
+               Tlf: 917384173 
+               Email: libroypluma@gmail.com</t>
+  </si>
+  <si>
+    <t>General 
+      Libros &amp; Co
+            Dirección
+            C. de Murcia, 16, 28045 Madrid, España 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 912226568 
+               Email: libros&amp;co@libroslowcost.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Libros Antiguos Romo
+            Dirección
+            C. del Carnero, 19, 28005 Madrid, España 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 913652453 
+               Email: info@librosromo.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Librerías solidarias 
+      Libros Cercanos
+            Dirección
+            C. de las Dos Hermanas, 12, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf:  
+               Email: libroscercanos@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Libros de Arena
+            Dirección
+            C/ de Capri, 15, San Blas-Canillejas, 28032 Madrid, España 
+            28032
+            Madrid 
+            Contacto
+               Tlf: 646412512 
+               Email: info@ldalibreria.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Libros Dodó
+            Dirección
+            C. de Vallehermoso, 35, Chamberí, 28015 Madrid, España 
+            28921
+            Alcorcón 
+            Contacto
+               Tlf: 91 4459897 / 679919218 
+               Email:</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Libros Madrid
+            Dirección
+            C. de Campomanes, 5, 28013 Madrid, España 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 915478736 
+               Email: libros.madrid@cgac.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Librerías solidarias 
+      Libros Melior Islas Filipinas
+            Dirección
+            Av. de Filipinas, 4, 28003 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 910528271 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Libros para Un Mundo Mejor
+            Dirección
+            C. del Espíritu Santo, 13, Centro, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915934674 
+               Email: libreria@librosparaunmundomejor.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Libros Pilar Méndez Nieto
+            Dirección
+            C. Claudio Moyano, 4, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 914292441 
+               Email:</t>
+  </si>
+  <si>
+    <t>General 
+      Libros Retiro
+            Dirección
+            Calle del Dr. Castelo, 17, 28009 Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 914310006 
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Libroteca
+            Dirección
+            C. de la Fuente, 3, local 1, 28330 San Martín de la Vega, Madrid, España 
+            28330
+            San Martín De La Vega 
+            Contacto
+               Tlf: 918958220 
+               Email: administracion@libroteca.com.es</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Liceo
+            Dirección
+            Pl. de la Corredera, 20, 28680 San Martín de Valdeiglesias, Madrid, España 
+            28680
+            San Martín De Valdeiglesias 
+            Contacto
+               Tlf: 918610083 
+               Email: librerialiceo@hotmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Lisboa
+            Dirección
+            C. Lisboa, 33, 28850 Torrejón de Ardoz, Madrid, España 
+            28850
+            Torrejón de Ardoz 
+            Contacto
+               Tlf: 916777126 
+               Email: librerialisboa35@hotmail.com</t>
+  </si>
+  <si>
+    <t>Especializada 
       Lita hormiguita
             Dirección
             C. de Artajona, 11, 28039 Madrid, España 
             28039
             Madrid 
             Contacto
                Tlf: 910615626 
                Email: libreria@litahormiguita.com 
                Web
    Infantil y juvenil</t>
   </si>
   <si>
     <t>General 
       Lobo Flaco
             Dirección
             C. Toledo, 3, 28901 Getafe, Madrid, España 
             28901
             Getafe 
             Contacto
                Tlf: 916833162 
                Email: pedidos@loboflaco.es 
                Web</t>
   </si>
   <si>
     <t>General 
       Lorer
             Dirección
             C. de Fernández de los Ríos, 96, 28015 Madrid, España 
             28015
             Madrid 
             Contacto
                Tlf: 915446428 / 915434583 
                Email: lorer@batch-ps.es</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Los Ángeles
             Dirección
             Urb. Parque Miraflores, 53, 28942 Fuenlabrada, Madrid, España 
             28942
             Fuenlabrada 
             Contacto
                Tlf: 916459079 
                Email:</t>
   </si>
   <si>
-    <t>Especializada 
-[...11 lines deleted...]
-  <si>
     <t>General 
       Los libros salvajes
             Dirección
             C. Eras, 39, 28670 Villaviciosa de Odón, Madrid, España 
             28670
             Villaviciosa De Odón 
             Contacto
                Tlf: 910741413 
                Email:  
                Web
    Literatura</t>
   </si>
   <si>
-    <t>Anticuaria y ocasión 
-[...10 lines deleted...]
-  <si>
     <t>General 
       Los pequeños seres
             Dirección
             C/ de la Ribera de Curtidores, 19, Centro, 28005 Madrid, España 
             28005
             Madrid 
             Contacto
                Tlf: 640227965 
                Email: lospequenosseres@gmail.com 
                Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Los tres hermanos de Moriarty
+            Dirección
+            C. de la Palma, 21, Centro, 28004 Madrid, España 
+            28931
+            Móstoles 
+            Contacto
+               Tlf: 911445362 
+               Email: hola@lostreshermanosdemoriarty.com 
+               Web
+   Comics</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Los Trigales
             Dirección
             Tr.ª de Buenavista, 2, 28750 San Agustín del Guadalix, Madrid, España 
             28750
             San Agustín Del Guadalix 
             Contacto
                Tlf: 918419173 
                Email:</t>
   </si>
   <si>
-    <t>General 
-[...10 lines deleted...]
-  <si>
     <t>General - Librería - Papelería 
       Luimar
             Dirección
             Urbanizacion Nuevo Versalles, 238, 28942 Fuenlabrada, Madrid, España 
             28942
             Fuenlabrada 
             Contacto
                Tlf: 916892616 
                Email:</t>
   </si>
   <si>
-    <t>Anticuaria y ocasión 
-[...23 lines deleted...]
-  <si>
     <t>General - Librería - Papelería 
       Luis
             Dirección
             nº Galeria Comercial Estrella de Oriente, C. Monte Potrero, 31, 28500 La Poveda, Madrid, España 
             28500
             Arganda Del Rey 
             Contacto
                Tlf: 918701482 
                Email:</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       Luis Crespi de Valldaura
             Dirección
             C. de Caracas, 21, 28010 Madrid, España 
             28010
             Madrid 
             Contacto
                Tlf: 913087097/620871835 
                Email: serra.magna@hotmail.com</t>
   </si>
   <si>
     <t>General 
       Luyen
             Dirección
             C. de Vital Aza, 48, 28017 Madrid, España 
             28017
             Madrid 
             Contacto
                Tlf: 913670152 
                Email:  
                Web</t>
   </si>
   <si>
     <t>Especializada 
       Madrid
             Dirección
             C. de los Libreros, 6, 28004 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 915218402 
                Email:  
    Libros de texto, Historia, Idiomas</t>
   </si>
   <si>
+    <t>General - Librería - Papelería 
+      Madrid-París
+            Dirección
+            Av. del Valle, 4, 28740 Rascafría, Madrid, España 
+            28740
+            Rascafría 
+            Contacto
+               Tlf: 918691291 
+               Email: madridparis@madridparis.net</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Magdalena
+            Dirección
+            Pl. de la Magdalena, 6D, 28901 Getafe, Madrid, España 
+            28901
+            Getafe 
+            Contacto
+               Tlf: 916650313 
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Maher
+            Dirección
+            Pl. Juan Carlos I, 1, 1, 28750 San Agustín del Guadalix, Madrid, España 
+            28750
+            San Agustín Del Guadalix 
+            Contacto
+               Tlf: 918419303 
+               Email: papeleriamaher@gmail.com</t>
+  </si>
+  <si>
+    <t>General 
+      Mandolina
+            Dirección
+            C. de Carvajales, 19, Arganzuela, 28005 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: +34 722 15 26 15 
+               Email: mandolinamadrid@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Manil
+            Dirección
+            C. de la Madre Antonia París, 4, 28027 Madrid, España 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 914049354 
+               Email: libreriamanil@gmail.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Marbán Libros
+            Dirección
+            Pl. de Cristo Rey, 2, 28040 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 915435555 
+               Email:  
+               Web
+   Medicina</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Marbán Libros 1
+            Dirección
+            C. Sierra de Guadarrama, 4, 28691 Villanueva de la Cañada, Madrid, España 
+            28691
+            Villanueva De La Cañada 
+            Contacto
+               Tlf: 918155816 
+               Email: villanueva@marbanlibros.com 
+               Web
+   Medicina</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Marbán Libros 2
+            Dirección
+            C. de Joaquín María López, 72, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915435555 
+               Email:  
+               Web
+   Medicina</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Marcial Pons-Derecho, Economía y Empresa
+            Dirección
+            C/ de Bárbara de Braganza, 11, Centro, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 91 319 42 50 / 91 308 56 49 
+               Email: derecho@marcialpons.es 
+               Web
+   Economía y empresa, Derecho</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Marcial Pons-Humanidades y Ciencias Sociales
+            Dirección
+            Pl. del Conde del Valle de Súchil, 8, Chamberí, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 91 448 47 97 
+               Email: humanidades@marcialpons.es 
+               Web
+   Ciencias Sociales</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Marepe
+            Dirección
+            Av. del Dr. Federico Rubio y Galí, 77, 28040 Madrid, España 
+            28040
+            Madrid 
+            Contacto
+               Tlf: 914591015 
+               Email: libreriamarepe@hotmail.com 
+   Infantil y juvenil, Pedagogía</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Margarita de Dios Librería Anticuaria
+            Dirección
+            C. del Conde de Aranda, 9, 28001 Madrid, España 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 915756214 
+               Email: tienda@margaritadedios.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      María Pandora Champañería Librería
+            Dirección
+            Pl. de Gabriel Miró, 1, 28005 Madrid, España 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 9104282013 
+               Email: info@mariapandora.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Marsé
+            Dirección
+            Plaza del Dr. Marañón, 8, 28821 Coslada, Madrid, España 
+            28821
+            Coslada 
+            Contacto
+               Tlf: 916695332 
+               Email: libreriamarse@gmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Martín Blanco
+            Dirección
+            Av. de la Alameda, 17, 28140 Fuente el Saz de Jarama, Madrid, España 
+            28140
+            Fuente El Saz De Jarama 
+            Contacto
+               Tlf: 916201753 
+               Email: papeleria@papeleriamartinblanco.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Martín Luis Guzmán
+            Dirección
+            C. de Alberto Aguilera, 20, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915432904 
+               Email: libreria.mlguzman@fondodeculturaeconomica.es 
+               Web
+   América Latina</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Mary Read
+            Dirección
+            C. del Marqués de Toca, 3, Centro, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 683 12 76 38 
+               Email: libreria@maryread.es 
+               Web
+   Feminismo</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Mavi
+            Dirección
+            C. de las Moreras, 121, 28300 Aranjuez, Madrid, España 
+            28300
+            Aranjuez 
+            Contacto
+               Tlf: 918914571 
+               Email: mapate16@hotmail.es</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      May
+            Dirección
+            C. de San Marcial, 10, 28931 Móstoles, Madrid, España 
+            28931
+            Móstoles 
+            Contacto
+               Tlf: 916184343 
+               Email: papeleria@libreriamay.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Mc Papelería
+            Dirección
+            Calle Ntra. Sra. de las Angustias, 8, 28911 Leganés, Madrid, España 
+            28911
+            Leganés 
+            Contacto
+               Tlf: 916936562 
+               Email: info@mcpapeleria.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Melquiades
+            Dirección
+            C. de Entrepeñas, 105, 28803 Alcalá de Henares, Madrid, España 
+            28803
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918812856 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Méndez 1
+            Dirección
+            C. Claudio Moyano, 29, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 914200030 
+               Email:</t>
+  </si>
+  <si>
+    <t>General 
+      Méndez 2
+            Dirección
+            28013, C. Mayor, 18, 28013 Madrid, España 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 913664141 
+               Email: libreriamendez@telefonica.net 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Méndez Librerías 1
+            Dirección
+            Cl. de la Hacienda de Pavones, 8B, 28030 Madrid, España 
+            28030
+            Madrid 
+            Contacto
+               Tlf: 914393021 
+               Email: info@libreriamendez.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Méndez Librerías 2
+            Dirección
+            C. de Ibiza, 23, 28009 Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 915736846 
+               Email: info@libreriamendez.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Merchus
+            Dirección
+            Calle Tramo de Unión, 16, 28702 San Sebastián de los Reyes, Madrid, España 
+            28702
+            San Sebastián De Los Reyes 
+            Contacto
+               Tlf: 916530927 
+               Email: sanse@merchus.es</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      merkalibro
+            Dirección
+            C. Real, 36, 28400 Collado Villalba, Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 918 50 74 53 
+               Email: merkafotocopias@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Meta Librería
+            Dirección
+            C. de Joaquín María López, 29, Chamberí, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915447826 
+               Email: info@metalibreria.com 
+               Web
+   Filosofía, Ensayo</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Metropolis
+            Dirección
+            C. de la Luna, 11, Centro, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915217680 
+               Email: metropoliscomix@gmail.com 
+   Comics, Arte, Deportes</t>
+  </si>
+  <si>
+    <t>General 
+      Mi libro
+            Dirección
+            C. del Vinateros, 108, 28030 Madrid, España 
+            28038
+            Madrid 
+            Contacto
+               Tlf: 911637623 
+               Email: milibrolibreria@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Miguel Miranda
+            Dirección
+            C. de Lope de Vega, 19, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 914294576 
+               Email: consultas@libreriamiranda.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Modesta Librería
+            Dirección
+            Calle de Modesto Lafuente, 31, Chamberí, 28003 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 626 251 909 
+               Email: libreriamodesta@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Molar Discos y Libros
+            Dirección
+            C. de la Ruda, 19, Centro, 28005 Madrid, España 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 911725740 
+               Email: info@molardiscosylibros.com 
+               Web
+   Comics</t>
+  </si>
+  <si>
+    <t>General 
+      Muga
+            Dirección
+            Av. de Pablo Neruda, 89B, Puente de Vallecas, 28018 Madrid, España 
+            28018
+            Madrid 
+            Contacto
+               Tlf: 915079085 
+               Email: info@publimuga.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Mujeres &amp; compañía La Librería
+            Dirección
+            C. de Ercilla, 32, Arganzuela, 28005 Madrid, España 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 910145344 
+               Email: info@mujeresycialibreria.net 
+               Web
+   Feminismo</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Mundicomics
+            Dirección
+            C. Ramón y Cajal, 3, 28850 Torrejón de Ardoz, Madrid, España 
+            28850
+            Torrejón de Ardoz 
+            Contacto
+               Tlf: 653918910; 910400900 
+               Email: info@mundicomics.com 
+               Web
+   Comics, Juegos</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Mundo Fantasía
+            Dirección
+            Cost.ª de los Ángeles, 7, Centro, 28013 Madrid, España 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 696957158 
+               Email: info@mundofantasiacomics.es 
+               Web
+   Comics, Arte, Deportes</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Naos Libros
+            Dirección
+            C. de Martín de los Heros, 57, 28008 Madrid, España 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 628649273 
+               Email: naos@naoslibros.es 
+               Web
+   Arquitectura</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Naves de Papel
+            Dirección
+            Av. del Dr. Federico Rubio y Galí, 73, local h f, Moncloa - Aravaca, 28040 Madrid, España 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 910 14 39 86 / 647 40 84 14 
+               Email:  
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Nocturna de Libros
+            Dirección
+            C. Parque Bujaruelo, 15, 28924 Alcorcón, Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 662369005 
+               Email: pedidos@nocturnadelibros.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Notting Hill Bookshop
+            Dirección
+            C. San Juan, 10, 28801 Alcalá de Henares, Madrid, España 
+            28805
+            Alcalá De Henares 
+            Contacto
+               Tlf: 635616237 
+               Email: info@nottinghillbookshop.es 
+               Web
+   Literatura</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Nueva Escuela de Joysa
+            Dirección
+            C. Era Honda, 3, 28803 Alcalá de Henares, Madrid, España 
+            28803
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918881944 
+               Email: solete272@hotmail.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Ocho y Medio-libros de Cine
+            Dirección
+            C. de Martín de los Heros, 11, 28008 Madrid, España 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 915590628 
+               Email: libros@ochoymedio.com 
+               Web
+   Cine, Fotografía</t>
+  </si>
+  <si>
+    <t>General 
+      Ofisierra
+            Dirección
+            C. de la Monja, 11, 28420 Galapagar, Madrid, España 
+            28420
+            Galapagar 
+            Contacto
+               Tlf: 630 98 29 01 
+               Email: admin@libreriaofisierra.info 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Olavide - Bar de libros
+            Dirección
+            C. de Olid, 14, 28010 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 621310206 
+               Email: lectores@olavidelibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Olimpia
+            Dirección
+            Av. de Francisco Javier Sauquillo, 28, 28944 Fuenlabrada, Madrid, España 
+            28944
+            Fuenlabrada 
+            Contacto
+               Tlf: 916975548 
+               Email:</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Olmata
+            Dirección
+            Calle del Conde de Romanones, 13, Centro, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 912 65 04 08 
+               Email: libreriaolmata@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Omega Center Madrid
+            Dirección
+            C. de la Estrella, 20, Centro, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 912190981 
+               Email: info@otakucenter.es 
+               Web
+   Comics, Arte, Deportes</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Onrubia
+            Dirección
+            C. de Ros de Olano, 5, Chamartín, 28002 Madrid, España 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 914164186 
+               Email: libreriaonrubia@hotmail.com</t>
+  </si>
+  <si>
+    <t>General 
+      Ontanilla Libros
+            Dirección
+            Av. de la Osa Mayor, 105, Moncloa - Aravaca, 28023 Madrid, España 
+            28023
+            Madrid 
+            Contacto
+               Tlf: 913079014 
+               Email: info@libreriaontanilla.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Opar
+            Dirección
+            C. Alcalá, 94, Salamanca, 28009 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915 75 45 20 
+               Email:  
+   Ciencia Ficción, Terror, Misterio</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Ortiz Marcos Libros Antiguos
+            Dirección
+            C/ de Sta Hortensia, 9, local 2, Chamartín, 28002 Madrid, España 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 616526430 
+               Email: ortizmarcos@hotmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Otaku Center
+            Dirección
+            C. de la Luna, 24, Centro, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915230042 
+               Email: info@otakucenter.es 
+               Web
+   Comics</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Palabras &amp; Cosas
+            Dirección
+            Calle del Monte Esquinza, 42, 28010 Madrid, España 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 917024775 
+               Email: palabrasycosas@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Panta Rhei
+            Dirección
+            C. de Hernán Cortés, 7, Centro, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 913198902 
+               Email: pedidos@panta-rhei.es 
+               Web
+   Comics, Libros de diseño, Arte, Fotografía, Literatura</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Papelería Acuarela
+            Dirección
+            Pl. de las Thuyas, 17, 28907 Getafe, Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf:  91 115 43 30 / 601 304 861 
+               Email: impresiones@papeleria-acuarela.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Papelería Los Pinos
+            Dirección
+            C. de Argüeso, 23, Carabanchel, 28025 Madrid, España 
+            28822
+            Coslada 
+            Contacto
+               Tlf: 622938034 
+               Email: papelerialospinos38@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Papelería-Librería Abascal
+            Dirección
+            C. Libertad, 34, 28850 Torrejón de Ardoz, Madrid, España 
+            28822
+            Coslada 
+            Contacto
+               Tlf: 916 56 17 05 
+               Email: abascallibros@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Papeles 1
+            Dirección
+            C. del Marqués de Hinojares, 11, 28840 Mejorada del Campo, Madrid, España 
+            28840
+            Mejorada Del Campo 
+            Contacto
+               Tlf: 916680214 
+               Email: papeles.j@gmail.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Paperground Bookshop
+            Dirección
+            C. de Medellín, 3, Chamberí, 28010 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf:  
+               Email:  
+               Web
+   Revistas</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Papiro
+            Dirección
+            C. Jorge Luis Borges, 24, 28806 Alcalá de Henares, Madrid, España 
+            28806
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918823460 
+               Email:</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Paraprofesionales.com
+            Dirección
+            C. Fuentesaúco, 7, 28024 Madrid, España 
+            28024
+            Madrid 
+            Contacto
+               Tlf: 902198832 
+               Email: clientes@paraprofesionales.com 
+               Web
+   Derecho</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Parent(h)esis
+            Dirección
+            C. de Valencia, 30, Centro, 28012 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 626709262 
+               Email: info@libreriaparenthesis.es 
+               Web
+   Varios, Idiomas</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Pasajes Librería Internacional
+            Dirección
+            Calle de Génova, 3, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 913101245 
+               Email: libreria@pasajelibros.com 
+               Web
+   Idiomas, Literatura</t>
+  </si>
+  <si>
+    <t>General 
+      Pasapágina
+            Dirección
+            Pl. Tres Olivos, 4, 28034 Madrid, España 
+            28034
+            Madrid 
+            Contacto
+               Tlf: 915731589 
+               Email:</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Paulinas
+            Dirección
+            C. de San Bernardo, 114, Chamberí, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 914472978 
+               Email: libreria.madrid@paulinas.es 
+               Web
+   Religión y valores</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Pencil Librería Papelería
+            Dirección
+            C. Sansón Carrasco, 4, 28053 Madrid, España 
+            28053
+            Madrid 
+            Contacto
+               Tlf: 911526965 
+               Email:</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Pérez Galdós
+            Dirección
+            C/ de Hortaleza, 7, 2do izq, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915312640 
+               Email: libreria@perezgaldos.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Pérgamo
+            Dirección
+            C. del Gral. Oráa, 27, 28006 Madrid, España 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 915616781 
+               Email: libreriapergamo@terra.es</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Peripecias
+            Dirección
+            C. de la del Manojo de Rosas, 44, Villaverde, 28041 Madrid, España 
+            28041
+            Madrid 
+            Contacto
+               Tlf: 911267872 
+               Email: peripecias@libreriaperipecias.es 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Pernatel
+            Dirección
+            C. Real, 68, 28703 San Sebastián de los Reyes, Madrid, España 
+            28703
+            San Sebastián De Los Reyes 
+            Contacto
+               Tlf: 916519655 
+               Email: libreria@pernatel.es</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Picos
+            Dirección
+            C. Concejo, 6, 28260 Galapagar, Madrid, España 
+            28260
+            Galapagar 
+            Contacto
+               Tlf: 918580088 
+               Email: libreriapicos@libreriapicos.e.telefonica.net</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Polifemo
+            Dirección
+            Av. de Bruselas, 44, 28028 Madrid, España 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 917257101 
+               Email: libros@polifemo.com 
+               Web
+   Arqueología, Historia, Viajes, Turismo</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Principe &amp; Vidaud
+            Dirección
+            C. de Serrano, 160, Chamartín, 28002 Madrid, España 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 691 564 49 38 
+               Email: principe.vidaud@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Publicaciones de Arquitectura y Arte
+            Dirección
+            C. del Maestro Ángel Llorca, 1, 28003 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 915546106 
+               Email: publiarq@publiarq.com 
+               Web
+   Arquitectura, Arte, Deportes</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Pueblos y Culturas
+            Dirección
+            C. Gilena, 1, 28021 Madrid, España 
+            28021
+            Madrid 
+            Contacto
+               Tlf: 917968170 
+               Email: libertad1974@telefonica.net</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Pulgarcito
+            Dirección
+            C. del Ferrocarril, 21, 28045 Madrid, España 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 915306789 
+               Email: pulgarcitolibreria@hotmail.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Punto de Encuentro
+            Dirección
+            C. de Jaime el Conquistador, 22, 28045 Madrid, España 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 915173322 
+               Email:  
+   Filosofía, Psicología y sociología</t>
+  </si>
+  <si>
+    <t>General 
+      Punto y Coma
+            Dirección
+            C. Torrubia, 1, 28911 Leganés, Madrid, España 
+            28911
+            Leganés 
+            Contacto
+               Tlf: 916931276 
+               Email: info@libreriapuntoycoma.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Punto y Goma
+            Dirección
+            Av. Isabel de Farnesio, 19, 28660 Boadilla del Monte, Madrid, España 
+            28660
+            Boadilla Del Monte 
+            Contacto
+               Tlf: 916321946 
+               Email: puntogoma@gmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Quesada
+            Dirección
+            C. Duque de Medinaceli, 3, 28200 San Lorenzo de El Escorial, Madrid, España 
+            28200
+            San Lorenzo de El Escorial 
+            Contacto
+               Tlf: 918904259 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Quevedo
+            Dirección
+            Pje. de la Radio, 4, 28100 Alcobendas, Madrid, España 
+            28100
+            Alcobendas 
+            Contacto
+               Tlf: 916637620 
+               Email: lib.quevedoalco@hotmail.com</t>
+  </si>
+  <si>
     <t>Especializada 
       Qumran-librería Religiosa
             Dirección
             C. Leganés, 1, 28901 Getafe, Madrid, España 
             28901
             Getafe 
             Contacto
                Tlf: 916810562 
                Email: libreriaqumran@yahoo.es 
    Religión y valores</t>
   </si>
   <si>
-    <t>General - Librería - Papelería 
-[...24 lines deleted...]
-            C. Duque de Medinaceli, 3, 28200 San Lorenzo de El Escorial, Madrid, España 
+    <t>General 
+      Rafael Alberti
+            Dirección
+            C. del Tutor, 66, 28008 Madrid, España 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 915443370 
+               Email: info@libreriaalberti.com 
+               Web
+   Literatura</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Ragtime Libros
+            Dirección
+            Cuesta de Moyano, C. Claudio Moyano, 19, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 657964115 
+               Email: ragtimelibros@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Re-Read (Alcobendas)
+            Dirección
+            C. de la Marquesa Viuda de Aldama, 15, 28100 Alcobendas, Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 91 439 82 66 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Re-Read (Getafe)
+            Dirección
+            C. Sevilla, 4, 28901 Getafe, Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 91 781 85 74 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Re-Read (Madrid-Atocha)
+            Dirección
+            P.º de la Infanta Isabel, 15, Retiro, 28014 Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf:  911124238 / 652 98 54 29 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Re-Read (Madrid-General Martínez Campos)
+            Dirección
+            P.º del Gral. Martínez Campos, 4, Chamberí, 28010 Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 91 444 23 15 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Re-Read (Madrid-Guzmán el Bueno )
+            Dirección
+            C. de Guzmán el Bueno, 4, Chamberí, 28015 Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 91 281 15 15 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Re-Read (Madrid-O´Donnell)
+            Dirección
+            Calle de O'Donnell, 28, Retiro, 28009 Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 915134678 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Re-Read (Madrid-Tirso de Molina)
+            Dirección
+            Calle del Conde de Romanones, 1, Centro, 28012 Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 91 911 02 73 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Reno
+            Dirección
+            Calle de Monteleón, 14, Centro, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 914457557 
+               Email: libreriareno@libreriareno.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Rerum Natura
+            Dirección
+            Av. de Brasilia, 3, Salamanca, 28028 Madrid, España 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 915784433 
+               Email: rerum@rerumnatura.es 
+               Web
+   Esoterismo, Medicina natural, Libros de autoayuda</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Rincón de Lectura
+            Dirección
+            Pl. del Dos de Mayo, 5, Centro, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915223893/637710112 
+               Email: consultas@rincondelectura.com</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Riudavets
+            Dirección
+            C. Claudio Moyano, 4, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 914200063 
+               Email:</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Roberto Aláez
+            Dirección
+            C. Concejo de la Mesta, 1, 28440 Guadarrama, Madrid, España 
+            28440
+            Guadarrama 
+            Contacto
+               Tlf: 918543266 
+               Email: ralaez@hotmail.com</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Rodríguez
+            Dirección
+            C. del Vizconde de Matamala, 6, 28028 Madrid, España 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 917252680 
+               Email: correo@libreriarodriguez.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Rossina
+            Dirección
+            C. Luis Madrona, 7, 28805 Alcalá de Henares, Madrid, España 
+            28804
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918820132 
+               Email:</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Sagasta
+            Dirección
+            C. de Hermosilla, 45, 35, 28001 Madrid, España 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 915781205 
+               Email: info@libreriasagasta.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Salambó
+            Dirección
+            C. de la Mandarina, 5, 28027 Madrid, España 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 913674665 
+               Email: info@libreriasalambo.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Salvador Cortés
+            Dirección
+            C. Pablo Picasso, 49, 28200 San Lorenzo de El Escorial, Madrid, España 
             28200
             San Lorenzo de El Escorial 
             Contacto
-               Tlf: 918904259 
-[...11 lines deleted...]
-               Tlf: 916650313 
+               Tlf: 918906053 
+               Email: libreriacortes@yahoo.es</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      San Ginés
+            Dirección
+            Pasadizo de San Ginés, 1, 28013 Madrid, España 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 913664686 
                Email:</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
-      Maher
-[...339 lines deleted...]
-            C. de Entrepeñas, 105, 28803 Alcalá de Henares, Madrid, España 
+      San Vidal
+            Dirección
+            Plaza Juan Gómez de Mora, 4, 28803 Alcalá de Henares, Madrid, España 
             28803
             Alcalá De Henares 
             Contacto
-               Tlf: 918812856 
-[...53 lines deleted...]
-            C. Claudio Moyano, 29, 28014 Madrid, España 
+               Tlf: 918835426 
+               Email: papeleriasandoval@hotmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Sanabria
+            Dirección
+            C. Sierra Aitana, 2, Villa de Vallecas, 28031 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 91 332 20 74 
+               Email: manuela.aguayo@gmail.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Sandwich Mixto
+            Dirección
+            C. de la Torrecilla del Leal, 7, Local 2, Centro, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 911995603 
+               Email: quieroun@sandwichmixto.com</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Santa Bárbara
+            Dirección
+            Plaza de Sta. Bárbara, 3, Piso 1º, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 609077365 
+               Email: librosmania@gmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Santander
+            Dirección
+            C. de Valmojado, 291, Latina, 28047 Madrid, España 
+            28047
+            Madrid 
+            Contacto
+               Tlf: 917172247 
+               Email: info@libreriasantander.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Santiago
+            Dirección
+            C. de Valenzuela, 3, 28014 Madrid, España 
             28014
             Madrid 
             Contacto
-               Tlf: 914200030 
-[...29 lines deleted...]
-            C. de Joaquín María López, 29, Chamberí, 28015 Madrid, España 
+               Tlf: 915329624 
+               Email: libreriasantiago@hotmail.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Santísima Trinidad
+            Dirección
+            Calle Dr. Cornago, 10, 28223 Pozuelo de Alarcón, Madrid, España 
+            28223
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 913517423 
+               Email: libreriast@servitrinitatis.org 
+               Web
+   Religión y valores</t>
+  </si>
+  <si>
+    <t>General 
+      Santos Ochoa - Espacio Torrelodones
+            Dirección
+            Av. de la Fontanilla, 1, 28250 Torrelodones, Madrid, España 
+            28250
+            Torrelodones 
+            Contacto
+               Tlf: 917 374 340 
+               Email: torrelodones@santosochoa.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Sanz
+            Dirección
+            Calle del Gral. Pardiñas, 5, 28001 Madrid, España 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 915755953 
+               Email: contacto@libreriaanticuariasanz.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Sanz y Torres
+            Dirección
+            C. Lozoya, 45, 28015 Madrid, España 
             28015
             Madrid 
             Contacto
-               Tlf: 915447826 
-[...20 lines deleted...]
-            C. del Vinateros, 108, 28030 Madrid, España 
+               Tlf: 900402486 
+               Email: libreria-bm45@sanzytorres.com 
+               Web
+   Economía y empresa, Psicología y sociología, Filología, Filosofía</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Serendipias
+            Dirección
+            C. Letonia, 1, 28760 Tres Cantos, Madrid, España 
+            28032
+            Madrid 
+            Contacto
+               Tlf: 913486121 
+               Email: info@serendipiaslibrosymas.es 
+               Web
+   Infantil y juvenil</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Serendipias
+            Dirección
+            Sector Foresta, 42, 28760 Tres Cantos, Madrid, España 
+            28760
+            Tres Cantos 
+            Contacto
+               Tlf: 913486121 
+               Email: info@serendipiaslibrosymas.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Sin Tarima Libros Antón Martín
+            Dirección
+            Calle de la Magdalena, 29, Centro, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 914203765 
+               Email: libreria@sintarimalibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Sin Tarima Libros El Rastro
+            Dirección
+            Calle del Conde de Romanones, 10, Centro, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 91 429 06 10 
+               Email: elrastro@sintarimalibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Sonrisas de Papel y Blas
+            Dirección
+            C. de Pedro Laborde, 13, 28018 Madrid, España 
             28038
             Madrid 
             Contacto
-               Tlf: 911637623 
-[...408 lines deleted...]
-      Almonacid
+               Tlf: 645477263 
+               Email: sonrisasdepapel2013@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Sumar
+            Dirección
+            Av. de Atenas, 75, local 8, 28232 Las Rozas de Madrid, Madrid, España 
+            28232
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 916318093 
+               Email: sumar@libreriasumar.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Sur 1
+            Dirección
+            Calle Ntra. Sra. del Pilar, 10, 28982 Parla, Madrid, España 
+            28982
+            Parla 
+            Contacto
+               Tlf: 916990591 
+               Email: libreriasur.tarasur@hotmail.com</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Sur 2
             Dirección
             C. Valdemorillo, 4, 28901 Getafe, Madrid, España 
             28901
             Getafe 
             Contacto
-               Tlf: 916822492 
+               Tlf: 916829043 
                Email: libreriaalmonacid.tarasur@hotmail.com</t>
   </si>
   <si>
+    <t>General 
+      Taiga
+            Dirección
+            C. de Arturo Soria, 54, Cdad. Lineal, 28027 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 917 374 247 
+               Email: taiga@libreriataigamadrid.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Taller de Libros
+            Dirección
+            C. de Gustavo Adolfo Bécquer, 14, 28330 San Martín de la Vega, Madrid, España 
+            28330
+            San Martín De La Vega 
+            Contacto
+               Tlf: 918958354 
+               Email: info@tallerdelibros.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Taranco
+            Dirección
+            Cl. de San Maximiliano, 46, 28017 Madrid, España 
+            28017
+            Madrid 
+            Contacto
+               Tlf: 913568859 
+               Email:</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Taschen Store Madrid
+            Dirección
+            C. del Barquillo, 32, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 680251412 
+               Email: store-madrid@taschen.com 
+   Arte</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Tea Ediciones
+            Dirección
+            C. de Fray Bernardino Sahagún, 24, 28036 Madrid, España 
+            28036
+            Madrid 
+            Contacto
+               Tlf: 912705060 
+               Email: madrid@teaediciones.com 
+               Web
+   Ciencias Sociales, Derecho, Economía y empresa, Filosofía, Psicología y sociología</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Telja
+            Dirección
+            C. Rio Jarama, 32, 28913 Leganés, Madrid, España 
+            28913
+            Leganés 
+            Contacto
+               Tlf: 916948290 
+               Email: libreriatelja@gmail.com</t>
+  </si>
+  <si>
+    <t>General 
+      Terán Libros
+            Dirección
+            C. de Andrés Mellado, 84, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915438232 
+               Email: info@teranlibros.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Tercios Viejos
+            Dirección
+            C. de María Panés, 4, Chamberí, 28003 Madrid, España 
+            28903
+            Getafe 
+            Contacto
+               Tlf: 91 865 61 86 
+               Email: pedidos@terciosviejos.es 
+               Web
+   Historia, Militar</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Testimonio de autores católicos escogidos
+            Dirección
+            C. del Marqués Viudo de Pontejos, 3, Centro, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 915217033 
+               Email: pedidos@testimonio.net 
+               Web
+   Religión y valores</t>
+  </si>
+  <si>
+    <t>Especializada 
+      The Cómic Co.
+            Dirección
+            Calle del Divino Pastor, 17, Centro, 28004 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 914457915 
+               Email: info@thecomicco.com 
+               Web
+   Comics</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Tierra de Fuego
+            Dirección
+            Tr.ª del Conde Duque, 2, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915215240 
+               Email: infotierradefuego@gmail.com 
+               Web
+   Deportes, Viajes, Turismo</t>
+  </si>
+  <si>
     <t>Anticuaria y ocasión 
-      Alzofora
-[...14 lines deleted...]
-            28805
+      Tik Books (Ezequiel Solana)
+            Dirección
+            C. de Ezequiel Solana, 3, Cdad. Lineal, 28017 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 91 017 61 87 
+               Email: info@tikbooks.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Tik Books (Goiri)
+            Dirección
+            C. Goiri, 33, Tetuán, 28039 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 91 112 99 98 
+               Email: info@tikbooks.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Tik Books (López de Hoyos)
+            Dirección
+            C. de López de Hoyos, 170, Chamartín, 28002 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 91 510 2339 
+               Email: info@tikbooks.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Tik Books (Mayor)
+            Dirección
+            C. Mayor, 19, Centro, 28012 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 91 921 86 81 
+               Email: info@tikbooks.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      Tik Books (San Bernardo)
+            Dirección
+            C. de San Bernardo, 4, Centro, 28013 Madrid, España 
+            28003
+            Madrid 
+            Contacto
+               Tlf:  91 758 08 89 
+               Email: info@tikbooks.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Tipos Infames Libros y Vinos
+            Dirección
+            C. de San Joaquín, 4, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915228939 
+               Email: librosyvinos@tiposinfames.com 
+               Web
+   Literatura</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Todo Clero
+            Dirección
+            Pl. Palacio, 1 bis, 28801 Alcalá de Henares, Madrid, España 
+            28801
             Alcalá De Henares 
             Contacto
-               Tlf: 918834927 
-[...86 lines deleted...]
-               Email: libreriaalaezcruz@hotmail.com</t>
+               Tlf: 616 47 17 55 
+               Email: todoclero@infonegocio.com 
+   Religión y valores</t>
   </si>
   <si>
     <t>Especializada 
       Tomos y Grapas
             Dirección
             Pl. Bami, 34, Cdad. Lineal, 28017 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 915 275 788 
                Email: tienda@tomosygrapas.com 
                Web
    Comics, Libros ilustrados</t>
   </si>
   <si>
-    <t>Anticuaria y ocasión 
-[...145 lines deleted...]
-            C. de la Cruz, 37, 28012 Madrid, España 
+    <t>General - Librería - Papelería 
+      Toyfran
+            Dirección
+            Av. de Roma, 45, 28822 Coslada, Madrid, España 
+            28822
+            Coslada 
+            Contacto
+               Tlf: 916723744 
+               Email: toyfran@hotmail.com</t>
+  </si>
+  <si>
+    <t>Especializada 
+      Traficantes de Sueños
+            Dirección
+            C. del Duque de Alba, 8, 28012 Madrid, España 
             28012
             Madrid 
             Contacto
-               Tlf: 915324714 
-[...179 lines deleted...]
-            C. del Ave María, 31, Centro, 28012 Madrid, España 
+               Tlf: 915320928 
+               Email: libreria@traficantes.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Librerías solidarias 
+      Tráfico de libros
+            Dirección
+            C. de la Sombrerería, 6, Centro, 28012 Madrid, España 
             28012
             Madrid 
             Contacto
-               Tlf: 912502121 
-[...247 lines deleted...]
-   Esoterismo, Literatura</t>
+               Tlf: 653 62 64 12 - 91 235 06 36 
+               Email: lucesylibros@outlook.es 
+               Web</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       Trasatlántico Libros
             Dirección
             Cuesta de Moyano, Caseta 11, nº 1, Retiro, 28014 Madrid, España 
             28003
             Madrid 
             Contacto
                Tlf: 671264904 
                Email:  
                Web</t>
   </si>
   <si>
+    <t>General 
+      Tres Rosas Amarillas
+            Dirección
+            C. del Espíritu Santo, 12, Centro, 28004 Madrid, España 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 910188041 
+               Email: info@tresrosasamarillas.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Tribuna
+            Dirección
+            Calle de Portugalete, 17, Cdad. Lineal, 28017 Madrid, España 
+            28017
+            Madrid 
+            Contacto
+               Tlf: 915944441 
+               Email: info@tribunalibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Troa Librerías - CUN (Clínica Universidad Navara)
+            Dirección
+            C. del Marquesado de Sta. Marta, 1, 28022 Madrid, España 
+            28022
+            Madrid 
+            Contacto
+               Tlf: 914317632 
+               Email: cun.madrid@troa.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Troa Librerías - Getafe
+            Dirección
+            C. Madrid, 105, 28902 Getafe, Madrid, España 
+            28902
+            Getafe 
+            Contacto
+               Tlf: 916010678 
+               Email: getafe@troa.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Troa Librerías - Las Tablas
+            Dirección
+            P.º de la Tierra de Melide, 15, LOCAL, 28050 Madrid, España 
+            28050
+            Madrid 
+            Contacto
+               Tlf: 917509200 
+               Email: lastablas@troa.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Troa Librerías - Neblí
+            Dirección
+            C. de Serrano, 82, 28006 Madrid, España 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 915762103 
+               Email: nebli@troa.es 
+               Web</t>
+  </si>
+  <si>
     <t>Anticuaria y ocasión 
-      Librería Muñoz
-[...7 lines deleted...]
-               Web</t>
+      Tunicia Libros
+            Dirección
+            C. Claudio Moyano, 4, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 914203421 / 649704095 
+               Email: fmoncada75@hotmail.com</t>
+  </si>
+  <si>
+    <t>Librerías solidarias 
+      Tuuu Librería - Centro Lavapiés
+            Dirección
+            C. de Embajadores, 11, Centro, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 911491725 
+               Email: info@tuuulibreria.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Librerías solidarias 
+      Tuuu Librería - Centro Salamanca
+            Dirección
+            C. de Padilla, 63, 28006 Madrid, España 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 910092454 
+               Email: info@tuuulibreria.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Especializada 
+      UNED - Bravo Murillo
+            Dirección
+            C. de Bravo Murillo, 38, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 913987560 
+               Email: libreria@adm.uned.es 
+               Web
+   Libros de texto</t>
+  </si>
+  <si>
+    <t>Especializada 
+      UNED - Escuelas Pías
+            Dirección
+            C. del Mesón de Paredes, 63, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 915271098 
+               Email: libreriaep@adm.uned.es 
+               Web
+   Libros de texto</t>
+  </si>
+  <si>
+    <t>Especializada 
+      UNED - Senda del Rey
+            Dirección
+            P.º de la Senda del Rey, 5, 28040 Madrid, España 
+            28040
+            Madrid 
+            Contacto
+               Tlf: 913987373 
+               Email: libreria-sr@adm.uned.es 
+               Web
+   Libros de texto</t>
+  </si>
+  <si>
+    <t>General 
+      Velázquez
+            Dirección
+            P.º de Extremadura, 60, 28011 Madrid, España 
+            28011
+            Madrid 
+            Contacto
+               Tlf: 914791016 
+               Email: velazquezlibros@telefonica.net</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
-      Librería Francisco Gómis
-[...244 lines deleted...]
-   Narrativa, Comics</t>
+      Velintonia Libros
+            Dirección
+            C. Claudio Moyano, 4, 28014 Madrid, España 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 913690622-627562504 
+               Email: info@velintonialibros.com 
+               Web</t>
   </si>
   <si>
     <t>General 
       Verbena libros
             Dirección
             C. de Tabernillas, 13, Centro, 28005 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 620 97 34 36 
                Email:  
-               Web</t>
-[...34 lines deleted...]
-               Email: principe@libroideas.com 
                Web</t>
   </si>
   <si>
     <t>General 
       Verbena Libros
             Dirección
             C. de Tabernillas, 13, Centro, 28005 Madrid, España 
             28903
             Getafe 
             Contacto
                Tlf: 620 97 34 36 
                Email:</t>
   </si>
   <si>
-    <t>Especializada 
-[...39 lines deleted...]
-            C. de Meléndez Valdés, 52, Chamberí, 28015 Madrid, España 
+    <t>General 
+      Vergüenza ajena
+            Dirección
+            C. de Fernández de los Ríos, 39, 28015 Madrid, España 
             28015
             Madrid 
             Contacto
-               Tlf: 34 91 550 31 72 
-[...3887 lines deleted...]
-   Religión y valores</t>
+               Tlf: 912977034 
+               Email: info@verguenzaajena.es 
+               Web</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Vid
             Dirección
             C. de Colón, 1, 28931 Móstoles, Madrid, España 
             28931
             Móstoles 
             Contacto
                Tlf: 916642667 
                Email: libreriavid@libreriavid.com 
                Web</t>
   </si>
   <si>
-    <t>Anticuaria y ocasión 
-[...385 lines deleted...]
-               Email: todoclero@infonegocio.com 
+    <t>Especializada 
+      Vidalibros España
+            Dirección
+            C. del Marqués de Mondéjar, 34, Salamanca, 28028 Madrid, España 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 678 436 717 
+               Email: ayuda@vidalibros.es 
+               Web
    Religión y valores</t>
-  </si>
-[...503 lines deleted...]
-               Email:</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       Vino a por Letras - Café y libros
             Dirección
             P.º de María Lejárraga, 3, Cabina 1 y Cabina 2, 28905 Getafe, Madrid, España 
             28903
             Getafe 
             Contacto
                Tlf: 910569932 
                Email: vinoaporletras@gmail.com 
                Web</t>
   </si>
   <si>
     <t>Especializada 
-      Sandwich Mixto
-[...1 lines deleted...]
-            C. de la Torrecilla del Leal, 7, Local 2, Centro, 28012 Madrid, España 
+      Visor Libros
+            Dirección
+            C. de Isaac Peral, 18, 28015 Madrid, España 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915492655 
+               Email: visor-libros@visor-libros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General - Librería - Papelería 
+      Vizcaya
+            Dirección
+            C. Vizcaya, 2, 28921 Alcorcón, Madrid, España 
             28012
             Madrid 
             Contacto
-               Tlf: 911995603 
-[...10 lines deleted...]
-               Tlf: 91 255 73 26 // 639221558 
+               Tlf: 916 44 11 41 
+               Email: libroencargo@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      VNet Librerías
+            Dirección
+            C. de Atocha, 94, 28012 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 913117696 
                Email:  
                Web</t>
   </si>
   <si>
-    <t>General - Librería - Papelería 
-[...81 lines deleted...]
-            Rda. de Atocha, 29, Arganzuela, 28012 Madrid, España 
+    <t>Especializada 
+      Yorick- Librería de las Artes Escénicas
+            Dirección
+            C. de Valencia, 19, Local, 28012 Madrid, España 
             28012
             Madrid 
             Contacto
-               Tlf: 915272183 
-[...318 lines deleted...]
-               Email: consultas@rincondelectura.com</t>
+               Tlf: 915288704; 659608441 
+               Email: info@libreriayorick.com 
+               Web</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>