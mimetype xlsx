--- v7 (2026-05-23)
+++ v8 (2026-06-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Librerias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="618">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="611">
   <si>
     <t>nothing</t>
   </si>
   <si>
     <t>Especializada 
       A Different Life Librería
             Dirección
             C. de Pelayo, 35, Centro, 28004 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 915329652 
                Email: lifegay@lifegay.com 
                Web
    Homosexualidad</t>
   </si>
   <si>
     <t>Especializada 
       A Punto Librería
             Dirección
             C. de la Farmacia, 6, Centro, 28004 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 917021041 
@@ -64,123 +64,50 @@
                Web
    Gastronomía y cocina</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       Abaco Libros Usados
             Dirección
             C. de Raimundo Fernández Villaverde, 27, Tetuán, 28003 Madrid, España 
             28003
             Madrid 
             Contacto
                Tlf: 915340578 
                Email: contacto@abacolibrosusados.es 
                Web</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       Abaco Libros Usados 2
             Dirección
             Gta. del Gral. Álvarez de Castro, 3, Chamberí, 28010 Madrid, España 
             28010
             Madrid 
             Contacto
                Tlf: 914454580 
                Email: contacto@abacolibrosusados.es 
-               Web</t>
-[...71 lines deleted...]
-               Email: aidabooksmadrid@ong-aida.org 
                Web</t>
   </si>
   <si>
     <t>Especializada 
       Akira Comics
             Dirección
             Av. de Betanzos, 74, Fuencarral-El Pardo, 28034 Madrid, España 
             28034
             Madrid 
             Contacto
                Tlf: 917319409 
                Email: nosotros@akiracomics.com 
                Web
    Comics, Infantil y juvenil</t>
   </si>
   <si>
     <t>Especializada 
       Al-ma
             Dirección
             C. Isaac Albéniz, 10, 28981 Parla, Madrid, España 
             28981
             Parla 
             Contacto
                Tlf: 916995753 
                Email: papeleria.alma@hotmail.com 
@@ -272,62 +199,50 @@
     <t>General 
       Amapolas en Octubre
             Dirección
             C. de Pelayo, 60, Centro, 28004 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 685710492 
                Email: amapolaslibreria@gmail.com 
                Web</t>
   </si>
   <si>
     <t>Especializada 
       Ammon-Ra Librería Edisofer
             Dirección
             C. de San Vicente Ferrer, 71, Centro, 28015 Madrid, España 
             28015
             Madrid 
             Contacto
                Tlf: 915210924 
                Email: tienda@edisofer.com 
                Web
    Economía y empresa, Derecho</t>
   </si>
   <si>
-    <t>General 
-[...10 lines deleted...]
-  <si>
     <t>General - Librería - Papelería 
       Andrómeda
             Dirección
             C. Andrómeda, 16, 28938 Móstoles, Madrid, España 
             28938
             Móstoles 
             Contacto
                Tlf: 916467361 
                Email: libandromeda@gmail.com 
                Web</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       Anticuario Bellver
             Dirección
             Calle de José Abascal, 33, 28003 Madrid, España 
             28003
             Madrid 
             Contacto
                Tlf: 915482181 
                Email: anticuario_bellver@yahoo.es 
                Web</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
@@ -3758,62 +3673,50 @@
       La Fabulosa
             Dirección
             C. del Barco, 40, Centro, 28004 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 621 06 71 22 
                Email: hola@lafabulosalibreria.es 
                Web
    Narrativa, Comics</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       La Guarida
             Dirección
             P.za Maria Minguez, 7, l5, 28470 Cercedilla, Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 622743393 
                Email: info@librerialaguarida.com 
                Web</t>
   </si>
   <si>
     <t>General 
-      La Hermorsilla
-[...10 lines deleted...]
-    <t>General 
       La Imprenta, estrategias y artefactos culturales
             Dirección
             Calle de Monteleón, 5, Centro, 28004 Madrid, España 
             28012
             Madrid 
             Contacto
                Tlf:  
                Email:  
                Web</t>
   </si>
   <si>
     <t>General 
       La Independiente
             Dirección
             C. de la Primavera, 14, 28012 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 919 304 457 
                Email: info@laindependiente.madrid 
                Web</t>
   </si>
   <si>
     <t>General 
       La Isla del Tesoro
@@ -5834,50 +5737,62 @@
                Email: metropoliscomix@gmail.com 
    Comics, Arte, Deportes</t>
   </si>
   <si>
     <t>General 
       Mi libro
             Dirección
             C. del Vinateros, 108, 28030 Madrid, España 
             28038
             Madrid 
             Contacto
                Tlf: 911637623 
                Email: milibrolibreria@gmail.com 
                Web</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       Miguel Miranda
             Dirección
             C. de Lope de Vega, 19, 28014 Madrid, España 
             28014
             Madrid 
             Contacto
                Tlf: 914294576 
                Email: consultas@libreriamiranda.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      La Hermorsilla
+            Dirección
+            C. de Hermosilla, 102, Salamanca, 28009 Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 684 767 003 (WhatsApp) 
+               Email: lahermosilla.libreria@gmail.com 
                Web</t>
   </si>
   <si>
     <t>General 
       Modesta Librería
             Dirección
             Calle de Modesto Lafuente, 31, Chamberí, 28003 Madrid, España 
             28003
             Madrid 
             Contacto
                Tlf: 626 251 909 
                Email: libreriamodesta@gmail.com 
                Web</t>
   </si>
   <si>
     <t>Especializada 
       Molar Discos y Libros
             Dirección
             C. de la Ruda, 19, Centro, 28005 Madrid, España 
             28005
             Madrid 
             Contacto
                Tlf: 911725740 
                Email: info@molardiscosylibros.com 
                Web
@@ -7825,51 +7740,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A618"/>
+  <dimension ref="A1:A611"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="244" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
@@ -10889,85 +10804,50 @@
       </c>
     </row>
     <row r="607" spans="1:1">
       <c r="A607" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="608" spans="1:1">
       <c r="A608" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="609" spans="1:1">
       <c r="A609" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="610" spans="1:1">
       <c r="A610" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="611" spans="1:1">
       <c r="A611" t="s">
         <v>610</v>
-      </c>
-[...33 lines deleted...]
-        <v>617</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">