--- v8 (2026-06-20)
+++ v9 (2026-08-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Librerias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="611">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="618">
   <si>
     <t>nothing</t>
   </si>
   <si>
     <t>Especializada 
       A Different Life Librería
             Dirección
             C. de Pelayo, 35, Centro, 28004 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 915329652 
                Email: lifegay@lifegay.com 
                Web
    Homosexualidad</t>
   </si>
   <si>
     <t>Especializada 
       A Punto Librería
             Dirección
             C. de la Farmacia, 6, Centro, 28004 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 917021041 
@@ -64,50 +64,123 @@
                Web
    Gastronomía y cocina</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       Abaco Libros Usados
             Dirección
             C. de Raimundo Fernández Villaverde, 27, Tetuán, 28003 Madrid, España 
             28003
             Madrid 
             Contacto
                Tlf: 915340578 
                Email: contacto@abacolibrosusados.es 
                Web</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       Abaco Libros Usados 2
             Dirección
             Gta. del Gral. Álvarez de Castro, 3, Chamberí, 28010 Madrid, España 
             28010
             Madrid 
             Contacto
                Tlf: 914454580 
                Email: contacto@abacolibrosusados.es 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
+      Abubilla librería
+            Dirección
+            Carr Robledo de Chavela, 1, 28214 Fresnedillas de la Oliva, Madrid, España 
+            28028
+            Madrid 
+            Contacto
+               Tlf:  630 569 163/ 91 898 90 64 
+               Email: abubillalibreria@gmail.com 
+               Web
+   Literatura</t>
+  </si>
+  <si>
+    <t>General 
+      AIDA Books&amp;More Claudio Coello
+            Dirección
+            C. de Claudio Coello, 112, Salamanca, 28006 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 915 649 087 
+               Email: aidabooksmadrid@ong-aida.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Librerías solidarias 
+      AIDA Books&amp;More Cuesta Moyano
+            Dirección
+            C. Claudio Moyano, 3, Retiro, 28014 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 91 4116847 
+               Email: cuestamoyano@ong-aida.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Librerías solidarias 
+      AIDA Books&amp;More Hilarión Eslava
+            Dirección
+            5º A-B, C. de Hilarión Eslava, 19, Chamberí, 28015 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 919 552 639 
+               Email: aidabooksmadrid@ong-aida.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Librerías solidarias 
+      AIDA Books&amp;More Móstoles
+            Dirección
+            C. de San Marcial, 28, 28937 Móstoles, Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 911080582 
+               Email: aidabooksmostoles@ong-aida.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Librerías solidarias 
+      AIDA Books&amp;More Plaza Getafe
+            Dirección
+            Pl. Getafe, 2, Chamartín, 28002 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf:  919 916054 
+               Email: aidabooksmadrid@ong-aida.org 
                Web</t>
   </si>
   <si>
     <t>Especializada 
       Akira Comics
             Dirección
             Av. de Betanzos, 74, Fuencarral-El Pardo, 28034 Madrid, España 
             28034
             Madrid 
             Contacto
                Tlf: 917319409 
                Email: nosotros@akiracomics.com 
                Web
    Comics, Infantil y juvenil</t>
   </si>
   <si>
     <t>Especializada 
       Al-ma
             Dirección
             C. Isaac Albéniz, 10, 28981 Parla, Madrid, España 
             28981
             Parla 
             Contacto
                Tlf: 916995753 
                Email: papeleria.alma@hotmail.com 
@@ -199,50 +272,62 @@
     <t>General 
       Amapolas en Octubre
             Dirección
             C. de Pelayo, 60, Centro, 28004 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 685710492 
                Email: amapolaslibreria@gmail.com 
                Web</t>
   </si>
   <si>
     <t>Especializada 
       Ammon-Ra Librería Edisofer
             Dirección
             C. de San Vicente Ferrer, 71, Centro, 28015 Madrid, España 
             28015
             Madrid 
             Contacto
                Tlf: 915210924 
                Email: tienda@edisofer.com 
                Web
    Economía y empresa, Derecho</t>
   </si>
   <si>
+    <t>General 
+      Amor en Letras
+            Dirección
+            Calle de Modesto Lafuente, 51, Chamberí, 28003 Madrid, España 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 624343303 (whatsapp) 
+               Email: hola@amorenletras.es 
+               Web</t>
+  </si>
+  <si>
     <t>General - Librería - Papelería 
       Andrómeda
             Dirección
             C. Andrómeda, 16, 28938 Móstoles, Madrid, España 
             28938
             Móstoles 
             Contacto
                Tlf: 916467361 
                Email: libandromeda@gmail.com 
                Web</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       Anticuario Bellver
             Dirección
             Calle de José Abascal, 33, 28003 Madrid, España 
             28003
             Madrid 
             Contacto
                Tlf: 915482181 
                Email: anticuario_bellver@yahoo.es 
                Web</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
@@ -1738,67 +1823,67 @@
             Dirección
             C. Zamora, 1A, 28982 Parla, Madrid, España 
             28982
             Parla 
             Contacto
                Tlf: 916986443-916057432 
                Email: administracion@duerovillcor.es</t>
   </si>
   <si>
     <t>Especializada 
       Dykinson
             Dirección
             C. de Meléndez Valdés, 61, Chamberí, 28015 Madrid, España 
             28015
             Madrid 
             Contacto
                Tlf: 91 544 28 69 
                Email: info@dykinson.com 
                Web
    Derecho, Economía y empresa, Libros de texto, Ciencias Sociales</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       E y P Libros Antiguos
             Dirección
+            C. de Alonso Heredia, 21, 28028 Madrid, España 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 917266152 
+               Email: eyp@eyplibros.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Anticuaria y ocasión 
+      E y P Libros Antiguos
+            Dirección
             C. de Alonso Heredia, 21, Salamanca, 28028 Madrid, España 
             28003
             Madrid 
             Contacto
                Tlf: 91 726 61 52 
-               Email: eyp@eyplibros.es 
-[...10 lines deleted...]
-               Tlf: 917266152 
                Email: eyp@eyplibros.es 
                Web</t>
   </si>
   <si>
     <t>Especializada 
       Ecobook Librería del Economista
             Dirección
             C. del Cristo, 3, 28015 Madrid, España 
             28015
             Madrid 
             Contacto
                Tlf: 915595130 
                Email: ecobook@ecobook.com 
                Web
    Economía y empresa</t>
   </si>
   <si>
     <t>Especializada 
       Ecocentro
             Dirección
             C. Esquilache, 4, 28003 Madrid, España 
             28003
             Madrid 
             Contacto
                Tlf: 915535502 
@@ -3673,50 +3758,62 @@
       La Fabulosa
             Dirección
             C. del Barco, 40, Centro, 28004 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 621 06 71 22 
                Email: hola@lafabulosalibreria.es 
                Web
    Narrativa, Comics</t>
   </si>
   <si>
     <t>General - Librería - Papelería 
       La Guarida
             Dirección
             P.za Maria Minguez, 7, l5, 28470 Cercedilla, Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 622743393 
                Email: info@librerialaguarida.com 
                Web</t>
   </si>
   <si>
     <t>General 
+      La Hermorsilla
+            Dirección
+            C. de Hermosilla, 102, Salamanca, 28009 Madrid, España 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 684 767 003 (WhatsApp) 
+               Email: lahermosilla.libreria@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>General 
       La Imprenta, estrategias y artefactos culturales
             Dirección
             Calle de Monteleón, 5, Centro, 28004 Madrid, España 
             28012
             Madrid 
             Contacto
                Tlf:  
                Email:  
                Web</t>
   </si>
   <si>
     <t>General 
       La Independiente
             Dirección
             C. de la Primavera, 14, 28012 Madrid, España 
             28004
             Madrid 
             Contacto
                Tlf: 919 304 457 
                Email: info@laindependiente.madrid 
                Web</t>
   </si>
   <si>
     <t>General 
       La Isla del Tesoro
@@ -5737,62 +5834,50 @@
                Email: metropoliscomix@gmail.com 
    Comics, Arte, Deportes</t>
   </si>
   <si>
     <t>General 
       Mi libro
             Dirección
             C. del Vinateros, 108, 28030 Madrid, España 
             28038
             Madrid 
             Contacto
                Tlf: 911637623 
                Email: milibrolibreria@gmail.com 
                Web</t>
   </si>
   <si>
     <t>Anticuaria y ocasión 
       Miguel Miranda
             Dirección
             C. de Lope de Vega, 19, 28014 Madrid, España 
             28014
             Madrid 
             Contacto
                Tlf: 914294576 
                Email: consultas@libreriamiranda.com 
-               Web</t>
-[...10 lines deleted...]
-               Email: lahermosilla.libreria@gmail.com 
                Web</t>
   </si>
   <si>
     <t>General 
       Modesta Librería
             Dirección
             Calle de Modesto Lafuente, 31, Chamberí, 28003 Madrid, España 
             28003
             Madrid 
             Contacto
                Tlf: 626 251 909 
                Email: libreriamodesta@gmail.com 
                Web</t>
   </si>
   <si>
     <t>Especializada 
       Molar Discos y Libros
             Dirección
             C. de la Ruda, 19, Centro, 28005 Madrid, España 
             28005
             Madrid 
             Contacto
                Tlf: 911725740 
                Email: info@molardiscosylibros.com 
                Web
@@ -7740,51 +7825,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A611"/>
+  <dimension ref="A1:A618"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="244" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
@@ -10804,50 +10889,85 @@
       </c>
     </row>
     <row r="607" spans="1:1">
       <c r="A607" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="608" spans="1:1">
       <c r="A608" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="609" spans="1:1">
       <c r="A609" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="610" spans="1:1">
       <c r="A610" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="611" spans="1:1">
       <c r="A611" t="s">
         <v>610</v>
+      </c>
+    </row>
+    <row r="612" spans="1:1">
+      <c r="A612" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="613" spans="1:1">
+      <c r="A613" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="614" spans="1:1">
+      <c r="A614" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="615" spans="1:1">
+      <c r="A615" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="616" spans="1:1">
+      <c r="A616" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="617" spans="1:1">
+      <c r="A617" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="618" spans="1:1">
+      <c r="A618" t="s">
+        <v>617</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">