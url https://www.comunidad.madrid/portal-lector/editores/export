--- v7 (2026-08-14)
+++ v8 (2026-09-17)
@@ -2377,67 +2377,67 @@
   <si>
     <t>Edinumen
             Dirección
             c/ José Celestino Mutis, 4 
             28028
             Madrid 
             Contacto
                Tlf: 9131085142 
                Email: edinumen@edinumen.es 
                Web</t>
   </si>
   <si>
     <t>Edisofer
             Dirección
             c/ Vidrieros, 10 
             28660
             Boadilla Del Monte 
             Contacto
                Tlf: 916 322 368 
                Email: info@edisofer.com 
                Web</t>
   </si>
   <si>
     <t>Editec Servicios Editoriales
             Dirección
+            Padilla 72 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 914013439 
+               Email: edictec@editec.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Editec Servicios Editoriales
+            Dirección
             c) Padilla 72 
             28006
             Madrid 
             Contacto
                Tlf: 914013439 
                Email: editec@editec.es 
-               Web</t>
-[...9 lines deleted...]
-               Email: edictec@editec.es 
                Web</t>
   </si>
   <si>
     <t>Editex
             Dirección
             Vía Dos Castillas, 33 
             28224
             Pozuelo de Alarcón 
             Contacto
                Tlf: 917992040 
                Email: correo@editex.es 
                Web</t>
   </si>
   <si>
     <t>Editolandia
             Dirección
             c/ Luis Mitjáns, 13 
             28007
             Madrid 
             Contacto
                Tlf: 607827402 
                Email: info@editolandia.com 
                Web</t>
   </si>
   <si>