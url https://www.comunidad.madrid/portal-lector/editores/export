--- v2 (2026-03-16)
+++ v3 (2026-04-06)
@@ -17,61 +17,50 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Editores" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="681">
   <si>
     <t>nothing</t>
   </si>
   <si>
-    <t>120 Pies
-[...9 lines deleted...]
-  <si>
     <t>A. Madrid Vicente, Ediciones
             Dirección
             c/ Almansa, 94 
             28040
             Madrid 
             Contacto
                Tlf: 915336926 
                Email: amadrid@amvediciones.com 
                Web</t>
   </si>
   <si>
     <t>Abada Editores
             Dirección
             c/ del Gobernador, 18 
             28014
             Madrid 
             Contacto
                Tlf: 914296882 
                Email: abada@abadaeditores.com 
                Web</t>
   </si>
   <si>
     <t>Abey Ediciones
             Dirección
             c/ Sector Oficios, 7 
@@ -2542,50 +2531,61 @@
             Contacto
                Tlf: 915943088 
                Email: seaida@seaida.com 
                Web</t>
   </si>
   <si>
     <t>Editorial Fundamentos
             Dirección
             c/ Caracas, 15, 3º dcha. 
             28010
             Madrid 
             Contacto
                Tlf: 913199619 / 913194378 
                Email: web@editorialfundamentos.es 
                Web</t>
   </si>
   <si>
     <t>Editorial Jurídica Sepin
             Dirección
             c/ Calle Mahón, 8 
             28290
             Las Rozas de Madrid 
             Contacto
                Tlf: 913527551; 902338800 
                Email: sac@sepin.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Editorial MCBB
+            Dirección
+            Calle de Abizanda, 34 
+            28033
+            Madrid 
+            Contacto
+               Tlf:  
+               Email: librosparapensarmejor@gmail.com 
                Web</t>
   </si>
   <si>
     <t>Editorial Popular
             Dirección
             c/ Dr. Esquerdo, 173, 6º izda. 
             28007
             Madrid 
             Contacto
                Tlf: 914093573 
                Email: popular@editorialpopular.com 
                Web</t>
   </si>
   <si>
     <t>Editorial Técnico Científica de Prensa Hispanoamericana
             Dirección
             c/ Fuentelviejo, 40 
             28022
             Madrid 
             Contacto
                Tlf: 917478000 
                Email: etc.prensa@retemail.es 
                Web</t>
   </si>
   <si>
@@ -8406,51 +8406,51 @@
         <v>117</v>
       </c>
     </row>
     <row r="119" spans="1:1">
       <c r="A119" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="120" spans="1:1">
       <c r="A120" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="121" spans="1:1">
       <c r="A121" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="122" spans="1:1">
       <c r="A122" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="123" spans="1:1">
       <c r="A123" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="124" spans="1:1">
       <c r="A124" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="125" spans="1:1">
       <c r="A125" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="126" spans="1:1">
       <c r="A126" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="127" spans="1:1">
       <c r="A127" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="128" spans="1:1">
       <c r="A128" t="s">
         <v>126</v>