--- v3 (2026-04-06)
+++ v4 (2026-05-03)
@@ -547,50 +547,4182 @@
                Web</t>
   </si>
   <si>
     <t>Arrebato Libros
             Dirección
             c/ La Palma, 21 
             28004
             Madrid 
             Contacto
                Tlf: 912821111 
                Email: arrebato@arrebatolibros.com 
                Web</t>
   </si>
   <si>
     <t>Ártica Editorial
             Dirección
             José Luis Arrese, 13 
             28013
             Madrid 
             Contacto
                Tlf: 622280710 // 913557477 
                Email: info@articaeditorial.com 
                Web</t>
   </si>
   <si>
+    <t>Ediciones GPS
+            Dirección
+            c/ Sebastián Herrera, 12 -14, 2º 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 915270229 
+               Email: info@edicionesgps.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones Hispano Eslavas
+            Dirección
+            c/ Velázquez, 94, 1º 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 915417878 
+               Email: libreria@edicioneshispanoeslavas.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones Irreverentes
+            Dirección
+            c/ Martínez de la Riva, 137, 4º A 
+            28018
+            Madrid 
+            Contacto
+               Tlf: 915072659 
+               Email: editor@edicionesirreverentes.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones JC
+            Dirección
+            c/ Rodríguez San Pedro, 2, of. 403 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 914469692 
+               Email: edicionesjc@telefonica.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones Jurídicas Castillo de Luna, S.L.
+            Dirección
+            c/ Alcalá, 52, 3º izq. 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 914310761 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones Jurídicas Dijusa
+            Dirección
+            c/ Conde de Serrallo, 13 
+            28029
+            Madrid 
+            Contacto
+               Tlf: 913231966 ; 902226600 
+               Email: dijusa@dijusa.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones Libertarias
+            Dirección
+            c/ Carpinteros, 5 
+            28200
+            San Lorenzo de El Escorial 
+            Contacto
+               Tlf: 918904610 
+               Email: libertarias@libertarias.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones Librería Argentina
+            Dirección
+            c/ Andrés Mellado, 46 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 91 543 47 81 ; 91 543 69 07 
+               Email: libreria@libreriaargentina.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones Sen
+            Dirección
+            c/ Fuerteventura, 4, Bajos, Oficina 4 
+            28703
+            San Sebastián De Los Reyes 
+            Contacto
+               Tlf: 913148453 
+               Email: edicionessen@sen.org.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones 19
+            Dirección
+            c/ Turquesa, 6 
+            28224
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 658519278 
+               Email: rh.positivo.ediciones@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones 2010
+            Dirección
+            c/ Antonio Cavero, 20, bajo 
+            28043
+            Madrid 
+            Contacto
+               Tlf: 91.564.93.24  
+               Email: marketing@ediciones2010.ES 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones 98
+            Dirección
+            P.º de la Chopera, 23, 1º D 
+            28100
+            Alcobendas 
+            Contacto
+               Tlf: 916612688 
+               Email: info@ediciones98.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Edicomplet
+            Dirección
+            c/ Capitán Haya, 60, 1ª pta. 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 917499500 
+               Email: edicomple.poyatost@medynet.com</t>
+  </si>
+  <si>
+    <t>Edilán-Ars Libri
+            Dirección
+            Trav. de José Alix Alix, 4 
+            28830
+            San Fernando De Henares 
+            Contacto
+               Tlf: 914850461 
+               Email: consultas@edilan.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Edimat Libros
+            Dirección
+            c/ Primavera, 35 
+            28500
+            Arganda Del Rey 
+            Contacto
+               Tlf: 918719088 
+               Email: edimat@edimat.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Edimsa
+            Dirección
+            c/ Alsasua, 16 
+            28023
+            Madrid 
+            Contacto
+               Tlf: 913768142; 91 3768140 
+               Email: produccion@edimsa.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Edinumen
+            Dirección
+            c/ José Celestino Mutis, 4 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 9131085142 
+               Email: edinumen@edinumen.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Edisofer
+            Dirección
+            c/ Vidrieros, 10 
+            28660
+            Boadilla Del Monte 
+            Contacto
+               Tlf: 916 322 368 
+               Email: info@edisofer.com 
+               Web</t>
+  </si>
+  <si>
+    <t>EdítaloContigo
+            Dirección
+            c/ Fuenlabrada, 12, Esc. izda. 1º A 
+            28019
+            Madrid 
+            Contacto
+               Tlf: 615869421 
+               Email: info@editalocontigo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Editec Red
+            Dirección
+            c/ Londres 42, 4º 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 917267184 
+               Email: editec_r@hotmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Editex
+            Dirección
+            Vía Dos Castillas, 33 
+            28224
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 917992040 
+               Email: correo@editex.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Editolandia
+            Dirección
+            c/ Luis Mitjáns, 13 
+            28007
+            Madrid 
+            Contacto
+               Tlf: 607827402 
+               Email: info@editolandia.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Editora Social y Cultural
+            Dirección
+            c/ Costa Brava, 6 
+            28034
+            Madrid 
+            Contacto
+               Tlf: 914000522 
+               Email: sc@fomento.edu 
+               Web</t>
+  </si>
+  <si>
+    <t>Editores recalcitrantes
+            Dirección
+            c/ Embajadores, 29 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 911739143 
+               Email: editoresrecalcitrantes@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Editorial Agrícola Española
+            Dirección
+            c/ Caballero de Gracia, 24, 3º izda. 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 915211633 
+               Email: administracion@editorialagricola.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Editorial Agustiniana
+            Dirección
+            P.º de la Alameda, 39 
+            28440
+            Guadarrama 
+            Contacto
+               Tlf: 918549590 ext.4424 
+               Email: editorial@agustiniana.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Editorial Alpuerto
+            Dirección
+            c/ Caños del Peral, 7, 1º dcha. 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 915470190 / 915470348 
+               Email: editorialalpuerto@gmail.com</t>
+  </si>
+  <si>
+    <t>Editorial ATM
+            Dirección
+            c/ Santa Engracia, 12 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 914451300; 913080777 
+               Email: editorial@atm2.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Editorial de Arte y Ciencia (Fundación Juan March)
+            Dirección
+            c/ Castelló, 77 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 914354240 
+               Email: webmast@mail.march.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Editorial de Espiritualidad
+            Dirección
+            c/ Triana, 9 
+            28016
+            Madrid 
+            Contacto
+               Tlf: 913504922 
+               Email: editorial@editorialdeespiritualidad.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Editorial Española de Seguros
+            Dirección
+            c/ Sagasta ,18, 2º izda. 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 915943088 
+               Email: seaida@seaida.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Editorial Fundamentos
+            Dirección
+            c/ Caracas, 15, 3º dcha. 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 913199619 / 913194378 
+               Email: web@editorialfundamentos.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Editorial Jurídica Sepin
+            Dirección
+            c/ Calle Mahón, 8 
+            28290
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 913527551; 902338800 
+               Email: sac@sepin.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Editorial Popular
+            Dirección
+            c/ Dr. Esquerdo, 173, 6º izda. 
+            28007
+            Madrid 
+            Contacto
+               Tlf: 914093573 
+               Email: popular@editorialpopular.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Editorial Técnico Científica de Prensa Hispanoamericana
+            Dirección
+            c/ Fuentelviejo, 40 
+            28022
+            Madrid 
+            Contacto
+               Tlf: 917478000 
+               Email: etc.prensa@retemail.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Editorial Universitaria Ramón Areces
+            Dirección
+            c/ Tomás Bretón, 21 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 915398659 
+               Email: cerasa@cerasa.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Editorial Universitas
+            Dirección
+            c/ Núñez de Balboa, 118, 5º I 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 915633652 
+               Email: info@universitas.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Edogtorial
+            Dirección
+            c/ Canarias, 62 Local 1 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 669365072 
+               Email: info@edogtorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Educando Editorial
+            Dirección
+            c/ Fernando III, 2 
+            28670
+            Villaviciosa De Odón 
+            Contacto
+               Tlf:  
+               Email: info@editorialeducando.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Egales
+            Dirección
+            c/ Hortaleza, 62 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915225599 
+               Email: info@editorialegales.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Eikon Editores
+            Dirección
+            P.º del Hontanar, 1, casa 68 
+            28223
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 912275577 
+               Email: info@eikoneditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Eila Editores
+            Dirección
+            P.º Infanta Isabel, 21, 6º A 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 915513970; 696394275 
+               Email: mluisamaillard@telefonica.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Eirene
+            Dirección
+            c/ Glorieta Marqués de Vadillo, 9, 1º D 
+            28019
+            Madrid 
+            Contacto
+               Tlf: 646284503 
+               Email: eirene@eireneditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Eiunsa
+            Dirección
+            Paseo de la Castellana, 210 - 2ª 
+            28046
+            Madrid 
+            Contacto
+               Tlf: 913507720 
+               Email: eiunsa@epalsa.com 
+               Web</t>
+  </si>
+  <si>
+    <t>El Croquis
+            Dirección
+            Avda. Reyes Católicos, 9 
+            28280
+            San Lorenzo de El Escorial 
+            Contacto
+               Tlf: 918969410 
+               Email: elcroquis@elcroquis.es 
+               Web</t>
+  </si>
+  <si>
+    <t>El Drac
+            Dirección
+            c/ Impresores, 20 - P.E. El Prado del Espino 
+            28660
+            Boadilla Del Monte 
+            Contacto
+               Tlf: 915599832 
+               Email: info@editorialdrac.com 
+               Web</t>
+  </si>
+  <si>
+    <t>La Milagrosa, Editorial
+            Dirección
+            c/ García de Paredes, 45 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 914463132 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>La Oveja Roja
+            Dirección
+            c/ Amparo, 76 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 654854121 
+               Email: laovejaroja@laovejaroja.es 
+               Web</t>
+  </si>
+  <si>
+    <t>La Palma
+            Dirección
+            c/ Playa Altea, 6.  
+            28669
+            Boadilla Del Monte 
+            Contacto
+               Tlf: 91 6332735 
+               Email: info@edicioneslapalma.com 
+               Web</t>
+  </si>
+  <si>
+    <t>La Salle Ediciones
+            Dirección
+            c/ Marqués de Mondéjar, 32 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 91.726.28.17 
+               Email: ediciones@lasalle.es 
+               Web</t>
+  </si>
+  <si>
+    <t>La Torre Magnética Ediciones
+            Dirección
+            c/ Torrecilla del Leal, 21, 1º izda. 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 91 5399124 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Laberinto
+            Dirección
+            c/ Fábricas, 8, ofic. 2-01 
+            28923
+            Alcorcón 
+            Contacto
+               Tlf: 913102826 
+               Email: laberinto@edicioneslaberinto.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Lado Editorial
+            Dirección
+            Ctra. Madrid-Toledo, KM. 7,300 
+            28916
+            Leganés 
+            Contacto
+               Tlf: 913418277 
+               Email: info@lado.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Langenscheidt Ibérica
+            Dirección
+            c/ General Arrando, 14, bajo A 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 915912354 
+               Email: elangenscheidt@langenscheidt.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Lata de Sal Editorial
+            Dirección
+            Santa Lucía, 8, 4º ctro. izq. 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 636057098; 619045306 
+               Email: info@latadesal.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Léeme Libros
+            Dirección
+            c/ Río Tajuña, 3 5º C 
+            28803
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918887183 / 637570282 
+               Email: info@leemelibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Lefebvre - El Derecho
+            Dirección
+            c/ Monasterios de Suso y Yuso, 34 
+            28049
+            Madrid 
+            Contacto
+               Tlf: 902443355 
+               Email: clientes@lefebvreelderecho.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Legado Gráfico
+            Dirección
+            c/ Velázquez, 51, 5º dcha. 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 91 658 48 73 ; 653 80 88 25 
+               Email: info@legadografico.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Legados Ediciones
+            Dirección
+            c/ Lagartera 15, 2º C, izda. 
+            28053
+            Madrid 
+            Contacto
+               Tlf: 685050203 
+               Email: legadosediciones@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Legua Editorial
+            Dirección
+            Avda. Burgos, 34, 2º A 
+            28036
+            Madrid 
+            Contacto
+               Tlf: 916364232 
+               Email: comunicacion@leguaeditorial.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Lengua de Trapo
+            Dirección
+            c/ Marqués de Valdeiglesias, 5, 5º izda. 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915210813 
+               Email: info@lenguadetrapo.com 
+               Web</t>
+  </si>
+  <si>
+    <t>León Alado Ediciones
+            Dirección
+            Apdo. de correos, 780178 
+            28080
+            Madrid 
+            Contacto
+               Tlf: 617 956 065 
+               Email: info@edicionesleonalado.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Letra Clara Ediciones
+            Dirección
+            c/ Montera, 32, 5º, oficina 8 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 917251415 
+               Email: elc@letraclara.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Letrabrick
+            Dirección
+            c/ Amparo 36 3º int. izq. 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 627583683 
+               Email: info@letrabrick.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Letras con arte
+            Dirección
+            c/ San Martín de Valdeiglesias, 2 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 653474463 
+               Email: letrasconarte@hotmail.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Letras de autor
+            Dirección
+            c/ Maestro Arbós, 9 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 911511614 
+               Email: info@letrasdeautor.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Letrumero
+            Dirección
+            Avda. de Ameríca, 55-7º C 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 91 4168730 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Liber Arte Estudio
+            Dirección
+            c/ Cadena, 22 
+            28770
+            Colmenar Viejo 
+            Contacto
+               Tlf: 918459627 
+               Email: liberartestudio@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Liber Factory
+            Dirección
+            c/ Sector Embarcaciones, 32, 2º A 
+            28760
+            Tres Cantos 
+            Contacto
+               Tlf: 91 733 22 43 
+               Email: liberfactory@liberfactory.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Librando Mundos
+            Dirección
+            c/ Faisán, 25 
+            28270
+            Colmenarejo 
+            Contacto
+               Tlf: 609505741 
+               Email: editorial@librandomundos.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Librería Técnica Bellisco
+            Dirección
+            c/ Luna, 28 
+            28691
+            Villanueva De La Cañada 
+            Contacto
+               Tlf: 91 815 67 38 
+               Email: info@libreriabellisco.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Libro Hobby Club
+            Dirección
+            c/ Sánchez Pacheco, 92, edif.Pradillo II 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 914057186 
+               Email: lhc@librohobbyclub.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Libro Técnico Amigo (Ediciones Liteam)
+            Dirección
+            c/ Santiago Rusiñol, 4 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 91 5352056 
+               Email: liteam@liteam.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Libros Activos, Editorial
+            Dirección
+            c/ Bruno García, 15, local bajo 
+            28025
+            Madrid 
+            Contacto
+               Tlf: 914656669 
+               Email: esla@editorialesla.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Libros de Ítaca
+            Dirección
+            c/ Carlos Hernández, 38, Esc. B, 4º A 
+            28017
+            Madrid 
+            Contacto
+               Tlf: 619117434 
+               Email: librosdeitaca@hotmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Libros de la Umbría y la Solana
+            Dirección
+            c/ Pez Austral, 11 7º C 
+            28007
+            Madrid 
+            Contacto
+               Tlf: 656386131 // 620015218 
+               Email: info@laumbriaylasolana.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Libros de las Malas Compañías
+            Dirección
+            c/ San Bernardino, 15, 5º ext. A 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 699315936 
+               Email: anagriott@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Libros del Aire
+            Dirección
+            c/ Fuencarral, 131, 5º izda. 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 914471539  
+               Email: editorial@librosdelaire.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Libros Disney
+            Dirección
+            c/ José Bardasano Baos, 9 
+            28016
+            Madrid 
+            Contacto
+               Tlf: 913 849 500 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Libros Mablaz
+            Dirección
+            c/ Antonio Ulloa, 17, 3º B 
+            28011
+            Madrid 
+            Contacto
+               Tlf: 915261433 
+               Email: rimufa2002@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Libroslibres
+            Dirección
+            c/ Santa Engracia, 18 - 1º izda. 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 91 5940922 
+               Email: correo@libroslibres.info 
+               Web</t>
+  </si>
+  <si>
+    <t>Libsa Editorial
+            Dirección
+            c/ San Rafael, 4 
+            28108
+            Alcobendas 
+            Contacto
+               Tlf: 916572580 
+               Email: libsa@libsa.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Liceus, Servicios de Gestión y Comunicación
+            Dirección
+            c/ Rafael de Riego, 8, 2º, oficina 2 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 91 5277026; 91 467 00 56 
+               Email: info@liceus.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Lid Editorial
+            Dirección
+            c/ Musgo, 3, 1º 
+            28023
+            Madrid 
+            Contacto
+               Tlf: 913729003 
+               Email: info@lideditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Límite ediciones
+            Dirección
+            Avda. de Atenas, 10 
+            28230
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 91.631.43.80 
+               Email: info@limitecomunicacion.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Líneas Paralelas
+            Dirección
+            c/ Liverpool, 9 
+            28022
+            Madrid 
+            Contacto
+               Tlf: 917601623 
+               Email: info@editoriallineasparalelas.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Loqueleo
+            Dirección
+            Ronda de Europa, 5 
+            28760
+            Tres Cantos 
+            Contacto
+               Tlf: 917449060 
+               Email: comunicacion@santillana.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Lo que no Existe Producciones
+            Dirección
+            c/ Isabel Colbrand 10, Edif. Alfa III, 5ª planta, 128 
+            28050
+            Madrid 
+            Contacto
+               Tlf: 91 5670172 
+               Email: editorial@loquenoexiste.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Locus Solus
+            Dirección
+            c/ Joaquín María López, 29 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915447826 
+               Email: info@locussolusediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Los Cuatro Azules
+            Dirección
+            Pza. Juan Antonio Suances, 1, 7º izda. 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 620255692 
+               Email: editorial@loscuatroazules.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Los duelistas
+            Dirección
+            c/ Palafox, 23, Bajo 2 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 657584982 
+               Email: informacion@losduelistas.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Los Libros de la Catarata
+            Dirección
+            c/ Fuencarral, 70 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 91 532.05.04 
+               Email: catarata@loslibrosdelacatarata.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Losada, Editorial
+            Dirección
+            c/ Fuencarral, 45 2º G 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915241122 
+               Email: losada@editorallosada.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Lual Ediciones
+            Dirección
+            c/ López de Hoyos, 153, 1º L , 2ª esc. 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 91 5151195 
+               Email: ediciones@lualediciones.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Faro
+            Dirección
+            c/ Eraso, 25 
+            28025
+            Madrid 
+            Contacto
+               Tlf: 91 361 48 97 
+               Email: info@editorialfaro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Fernando Villaverde Ediciones
+            Dirección
+            c/ Encarnación, 2  
+            28013
+            Madrid 
+            Contacto
+               Tlf: 91758 67 55 
+               Email: fve@fve.es</t>
+  </si>
+  <si>
+    <t>Fineo
+            Dirección
+            Avda. Ciudad de Barcelona, 87 1 A 
+            28007
+            Madrid 
+            Contacto
+               Tlf: 697906038 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Foca
+            Dirección
+            c/ Sector Foresta, 1 
+            28760
+            Tres Cantos 
+            Contacto
+               Tlf: 918061996 
+               Email: atencion.cliente@akal.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Fondo de Cultura Económica de España
+            Dirección
+            c/ Fernando el Católico, 86 
+            28033
+            Madrid 
+            Contacto
+               Tlf: 917632800 
+               Email: info@fondodeculturaeconomica.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Fórcola Ediciones
+            Dirección
+            c/ Querol, 4, 4º D 
+            28033
+            Madrid 
+            Contacto
+               Tlf: 609858796 
+               Email: jimenez@forcolaediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Fragata Libros Nauticos
+            Dirección
+            c/ Breda, 13 
+            28230
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 637246903 
+               Email: contacto@fragata-librosnauticos.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Fragua
+            Dirección
+            c/ Andrés Mellado, 64 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 91 5491806  
+               Email: pedidos@fragua.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Freshbook
+            Dirección
+            c/ Torno, 4 
+            28522
+            Rivas-Vaciamadrid 
+            Contacto
+               Tlf: 914473566 // 910052229 
+               Email: info@freshbook.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Frida Ediciones
+            Dirección
+            c/ Los Mesejo 14, 1º 1 
+            28007
+            Madrid 
+            Contacto
+               Tlf: 917957921 
+               Email: libros@fridaediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Fueyo Editores
+            Dirección
+            c/ Torrelaguna 127, posterior 
+            28043
+            Madrid 
+            Contacto
+               Tlf: 91 4151804 
+               Email: info@fueyoeditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Funambulista
+            Dirección
+            c/ Flamenco, 26 
+            28232
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 915916416 
+               Email: info@funanbulista.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Gadir
+            Dirección
+            c/ Jazmín, 22, entrplta. C 
+            28033
+            Madrid 
+            Contacto
+               Tlf: 913835645 / 913835646 
+               Email: gadir@gadireditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>GAESA
+            Dirección
+            c/ Antonio Maura, 18 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 915318905 
+               Email: gaesa@guiasazules.e.telefonica.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Gaia Ediciones
+            Dirección
+            c/ Alquimia , 6 
+            28933
+            Móstoles 
+            Contacto
+               Tlf: 91.617.08.67 
+               Email: editorial@alfaomega.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Gallo Nero Ediciones
+            Dirección
+            c/ Fray Luis de León, 14, portal D, 4ºC 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 910160255;699264410 
+               Email: editorial@gallonero.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Garceta Grupo Editorial
+            Dirección
+            c/ Cine, 42 
+            28024
+            Madrid 
+            Contacto
+               Tlf: 913714888 // 608558434 
+               Email: info@garceta.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Gas-Ruiz e Hijos
+            Dirección
+            c/ La Fuente, 18 
+            28450
+            Collado Mediano 
+            Contacto
+               Tlf: 918598677 
+               Email: hg@libreria-hg.com</t>
+  </si>
+  <si>
+    <t>GMM Prevención
+            Dirección
+            c/ Módena, 8 Local 
+            28232
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 916304601 
+               Email: info@gmmprevencion.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Gota A Gota Ediciones
+            Dirección
+            c/ Maria de Molina, 40, 6º 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 91 5766857 
+               Email: jmdetorres@fundacionfaes.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Grand Guignol
+            Dirección
+            c/ Gavilanes, 1 
+            28035
+            Madrid 
+            Contacto
+               Tlf: 91 3166512  
+               Email: grandguignolediciones@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Gredos
+            Dirección
+            c/ López de Hoyos, 141, 3º 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 902213413 
+               Email: tienda@editorialgredos.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Grupo Buho
+            Dirección
+            c/ Belén, 13 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 902021932 // 649186526 
+               Email: shaska@grupobuho.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Grupo Cero Editorial
+            Dirección
+            c/ Princesa, 13, 1º izq. 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 917581940 
+               Email: grupocero@grupocero.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Grupo Cultural
+            Dirección
+            c/ C, 15 Polígono Arroyomolinos, 1 
+            28935
+            Móstoles 
+            Contacto
+               Tlf: 916472727 
+               Email: info@grupocultural.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Gulaab Ediciones
+            Dirección
+            c/ Alquimia, 6 
+            28933
+            Móstoles 
+            Contacto
+               Tlf: 91.617.08.67 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>H. Blume
+            Dirección
+            c/ Sector Foresta, 1 
+            28760
+            Tres Cantos 
+            Contacto
+               Tlf: 918061996 
+               Email: edicion@akal.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Habla Con Eñe
+            Dirección
+            C/ Gardenia, 36 
+            28109
+            Alcobendas 
+            Contacto
+               Tlf: 917653897 
+               Email: fbona@pyc-revista.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Hapi Books
+            Dirección
+            c/ Águila, 12 
+            28410
+            Manzanares El Real 
+            Contacto
+               Tlf: 629586969 
+               Email: HapiBooks@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Harlequin Ibérica (Harper Collins Ibérica)
+            Dirección
+            c/ Núñez de Balboa, 56, Bajo D 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 914358623 
+               Email: atencionalcliente@harlequiniberica.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Harpo Libros
+            Dirección
+            c/ Blasco de Garay, 7 1º C 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915912862 
+               Email: marcusversus@yalodijocasimiroparker.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Haztest
+            Dirección
+            c/ Monroy, 2, 1º A 
+            28044
+            Madrid 
+            Contacto
+               Tlf: 662165800 
+               Email: info@haztest.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Hélice Editorial
+            Dirección
+            c/ Alberto Aguilera, 13, 4º 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915481190 
+               Email: info@editorialhelice.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Heriwald Arts Studio
+            Dirección
+            c/ Alcalá, 221, 4º C 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 917267671; 667364380 
+               Email: info@heriwald.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Hiares Editorial
+            Dirección
+            Avda. Castilla la Mancha, 89-91 
+            28701
+            San Sebastián De Los Reyes 
+            Contacto
+               Tlf: 916523266 
+               Email: info@hiares.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Hidra Editorial
+            Dirección
+            C/ Cuevas, 27-3 A 
+            28039
+            Madrid 
+            Contacto
+               Tlf: 915715427 
+               Email: editorialhidra@editorialhidra.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Hiperión
+            Dirección
+            c/ Salustiano Olózaga, 14 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 915776015 / 915776016 
+               Email: info@hiperion.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Hispamérica Books
+            Dirección
+            c/ Rotonda de Tarifa, 35 
+            28512
+            Villar Del Olmo 
+            Contacto
+               Tlf: 609018270 // 910282851 
+               Email: info@hispamericabooks.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Hispania Libros - Ciudad Argentina
+            Dirección
+            c/ Velázquez, 75, 2º izda. 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 91.577.01.95 
+               Email: editorial@hispanialibros.net</t>
+  </si>
+  <si>
+    <t>Hispánica De Bibliofilia
+            Dirección
+            Avda. Alfonso XIII, 109, bajo izda. 
+            28016
+            Madrid 
+            Contacto
+               Tlf: 913271213 / 913271453 
+               Email: info@galeriahispanica.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Homo Legens
+            Dirección
+            P.º De la Castellana, 36-38  
+            28046
+            Madrid 
+            Contacto
+               Tlf: 91.5109100 
+               Email: info@homolegens.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Horas y Horas Editorial
+            Dirección
+            c/ San Cristóbal, 17 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 915217043 
+               Email: horasyhoras@unapalabraotra.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Huerga &amp; Fierro
+            Dirección
+            c/ Martín Soler, 1 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 914676361;651985018 
+               Email: infoweb@huergayfierro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Huso Editorial
+            Dirección
+            c/ Arties, 2 Puerta 95 
+            28660
+            Boadilla Del Monte 
+            Contacto
+               Tlf: 629254339 
+               Email: husoeditorial@maydabperformance.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Iao Arte Editorial
+            Dirección
+            c/ Villalar, 6, 3º I 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 670896029 
+               Email: carlos@iaoarteeditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Iberoamérica Cultura y Edición. Los libros del olivo
+            Dirección
+            c/ Sector Oficios, 28 Local 3 
+            28760
+            Tres Cantos 
+            Contacto
+               Tlf:  
+               Email: santiago.vazquez@loslibrosdelolivo.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Iberoamericana Editorial Vervuert
+            Dirección
+            c/ Amor de Dios, 1 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 914293522 
+               Email: info@iberoamericanalibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Luarna Ediciones
+            Dirección
+            c/ Severo Ochoa, 15 Bloque C, Nave 2 
+            28521
+            Rivas-Vaciamadrid 
+            Contacto
+               Tlf: 917876706 
+               Email: patricia.escudero@luarna.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Luna Forum
+            Dirección
+            c/ Hortaleza, 42, patio 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915218825 
+               Email: lunaforum@euroabaco.com</t>
+  </si>
+  <si>
+    <t>Machado Editorial
+            Dirección
+            c/ Labradores, 5, Pol. Ind. Prado del Espino 
+            28660
+            Boadilla Del Monte 
+            Contacto
+               Tlf: 916326110 
+               Email: editorial@machadolibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Macmillan Iberia
+            Dirección
+            c/ Capitan Haya, 1 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 916928992 
+               Email: contacto@macmillan.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Maestre Ediban Editorial
+            Dirección
+            c/ Antonio Arias, 15, 1º C 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 914485703 
+               Email: editorial@maestre-ediban.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Maeva
+            Dirección
+            c/ Benito Castro, 6 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 913559569 
+               Email: emaeva@maeva.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Maia Ediciones
+            Dirección
+            c/ Gobernador, 18, local dcha. 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 91 429 68 82 
+               Email: abada@abadaeditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Mairea Libros
+            Dirección
+            Avda. Juan de Herrera, 4. ETSAM 
+            28040
+            Madrid 
+            Contacto
+               Tlf: 91 5493538 
+               Email: etsam@maiera-libros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Mandala Ediciones
+            Dirección
+            c/ Tarragona, 23 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 914681501; 91 4678528 
+               Email: fernando@mandalaediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Mandrágora Ediciones
+            Dirección
+            c/ Fernández Llamazares, 2 
+            28043
+            Madrid 
+            Contacto
+               Tlf: 630124066 
+               Email: info@mandragora.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Manuscritos, Editorial
+            Dirección
+            c/ Domingo Rodelgo, 43, 16 
+            28530
+            Morata De Tajuña 
+            Contacto
+               Tlf: 91873 08 50 
+               Email: info@editorialmanuscritos.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Marañón Ediciones
+            Dirección
+            c/ Gobernador, 49 
+            28300
+            Aranjuez 
+            Contacto
+               Tlf: 918921097 
+               Email:</t>
+  </si>
+  <si>
+    <t>Marbán Libros
+            Dirección
+            c/ Joaquín María López, 72 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915435555 
+               Email: libreria@marbanlibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Marcial Pons Ediciones de Historia
+            Dirección
+            c/ San Sotero, 6 
+            28037
+            Madrid 
+            Contacto
+               Tlf: 914484797 
+               Email: edicioneshistoria@marcialpons.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Marcial Pons Ediciones Jurídicas y Sociales
+            Dirección
+            c/ San Sotero, 6 
+            28037
+            Madrid 
+            Contacto
+               Tlf: 913043303 
+               Email: ediciones@marcialpons.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Maresía Editorial
+            Dirección
+            c/ Gran Vía, 69 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 626992423 
+               Email: info@maresiaeditorial.com</t>
+  </si>
+  <si>
+    <t>Marvel Ediciones
+            Dirección
+            c/ José Bardasano Baos, 9, 11º 
+            28016
+            Madrid 
+            Contacto
+               Tlf: 913849500 
+               Email: matthew.todd.borgens@disney.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Masters Ediciones
+            Dirección
+            c/ Ibáñez Marín, 11,  
+            28019
+            Madrid 
+            Contacto
+               Tlf: 914729071 
+               Email: masters@ediciones-masters.com 
+               Web</t>
+  </si>
+  <si>
+    <t>McGraw Hill
+            Dirección
+            c/ Basauri, 17 Edif. A 
+            28023
+            Madrid 
+            Contacto
+               Tlf: 911803000 
+               Email: incidencias@mheducation.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Médica Panamericana Editorial
+            Dirección
+            c/ Sauceda, 10, 5ª planta 
+            28050
+            Madrid 
+            Contacto
+               Tlf: 911317800 
+               Email: info@medicapanamericana.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Medilogic
+            Dirección
+            c/ Aleixandre, 8 
+            28016
+            Madrid 
+            Contacto
+               Tlf: 917216115 
+               Email: ofina.editorial@medimecum.com</t>
+  </si>
+  <si>
+    <t>Medos
+            Dirección
+            c/ Novena, 6 
+            28016
+            Madrid 
+            Contacto
+               Tlf: 616202676 
+               Email: medoseditorial@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Zárate I Plà Editores
+            Dirección
+            c/ Aguilafuente, 9, 3º A 
+            28039
+            Madrid 
+            Contacto
+               Tlf: 605749207 
+               Email: alexzarate14@gmail.com</t>
+  </si>
+  <si>
+    <t>Mestas Ediciones
+            Dirección
+            Avda. de Guadalix, 103 
+            28120
+            Algete 
+            Contacto
+               Tlf: 91 886 43 80 
+               Email: info@mestasediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Xorki Ediciones
+            Dirección
+            c/ Viriato. 39, 4º C 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 914452426 
+               Email: edicionesxorki@edicionesxorki.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Metáfora Ediciones
+            Dirección
+            c/ Sagasta, 26, 6º izda. 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 669085775 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Wolters Kluwer
+            Dirección
+            c/ Collado Mediano, 9 
+            28230
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 916020000 
+               Email: clientes@wke.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Mirach Editorial
+            Dirección
+            Avda. Quitapesares, 33 
+            28670
+            Villaviciosa De Odón 
+            Contacto
+               Tlf: 916162311 
+               Email: libros@equipodifusor.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Vitruvio
+            Dirección
+            c/ Menorca, 44 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 915732186 
+               Email: edicionesvitruvio@telefonica.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Miraguano Ediciones
+            Dirección
+            c/ Hermosilla, 104 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 914014645 
+               Email: miraguano@miraguano-sa.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Visor Libros
+            Dirección
+            c/ Isaac Peral, 18 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915492655 
+               Email: info@visor-libros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Vision Net
+            Dirección
+            c/ Magnolias, 35 bis - Local 
+            28029
+            Madrid 
+            Contacto
+               Tlf: 913117696 
+               Email: info@visionneteditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Modernito Books
+            Dirección
+            c/ Mesón de Paredes 58, Escalera 2, Bajo B 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 690343992 
+               Email: info@modernitobooks.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Modus Laborandi
+            Dirección
+            c/ Emilio Carrere 4, 3º B 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 914471336 
+               Email: buzon@moduslaborandi.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Vida Universal
+            Dirección
+            c/ Pilar de Zaragoza, 75, Local B 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 917253305; 689886056 
+               Email: mpacheco@ya.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Morata Ediciones
+            Dirección
+            c/ Nuestra Señora del Rosario, 14 
+            28701
+            San Sebastián De Los Reyes 
+            Contacto
+               Tlf: 914480926 
+               Email: morata@edmorata.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Viamonte
+            Dirección
+            c/ Fuencarral, 70, 2º izda. 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915320504 
+               Email: info@viamonte.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Mr Ediciones
+            Dirección
+            P.º de Recoletos, 4, 3º 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 914230314 , 914230321 
+               Email: info@ediciones-martinez-roca.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Muamba Fina
+            Dirección
+            c/ Cañaveral, 4 esc. izq.1º, pta. 1 
+            28029
+            Madrid 
+            Contacto
+               Tlf: 917320888 
+               Email: karen@muambafina.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Muestras y Motivos
+            Dirección
+            c/ Hermanos García Noblejas, 39 
+            28037
+            Madrid 
+            Contacto
+               Tlf: 914066990 
+               Email: mym@muestras-y-motivos.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Verbum Editorial
+            Dirección
+            c/ Manzana, 9 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 914468841 
+               Email: editorialverbum@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Veintisiete Letras 
+            Dirección
+            c/ Julián Camarillo, 47, C3 
+            28037
+            Madrid 
+            Contacto
+               Tlf: 91.376.41.01 
+               Email: info@veintisieteletras.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Mundi-Prensa Libros
+            Dirección
+            Avda. Filipinas, 50, bajo, puerta A 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 902 995 240 
+               Email: info@paraninfo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Veintinueve Letras
+            Dirección
+            c/ Avda Pablo VI, 3, P-5, 1º B 
+            28224
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 675389491 
+               Email: editorial29letras@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>El Duende de los libros
+            Dirección
+            c/ Estrecho de Gibraltar, 19 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 913771668 
+               Email: comercial@editorialelduende.es 
+               Web</t>
+  </si>
+  <si>
+    <t>El Garaje Ediciones
+            Dirección
+            c/ Cacereños, 54, local 4 
+            28021
+            Madrid 
+            Contacto
+               Tlf: 917986911 ; 600241668 
+               Email: infogaraje@nodo50.org 
+               Web</t>
+  </si>
+  <si>
+    <t>El Instalador
+            Dirección
+            c/ Julio Rey Pastor, 8 y 9  
+            28806
+            Alcalá De Henares 
+            Contacto
+               Tlf:  
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>El Jinete Azul
+            Dirección
+            c/ Fobos, 15, 8º D 
+            28030
+            Madrid 
+            Contacto
+               Tlf: 918717326 
+               Email: info@edicioneseljineteazul.com 
+               Web</t>
+  </si>
+  <si>
+    <t>El Maquinista
+            Dirección
+            Pza. de las Salesas, 10, 4º 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 913697537 
+               Email: lp@agrupo.com 
+               Web</t>
+  </si>
+  <si>
+    <t>El Perro Malo
+            Dirección
+            c/ José María Cavero, 10, 3 A 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 618243201 
+               Email: mtorress@ucm.es 
+               Web</t>
+  </si>
+  <si>
+    <t>El Sastre de Apollinaire
+            Dirección
+            c/ Lagartera, 15, 2º C, izda. 
+            28053
+            Madrid 
+            Contacto
+               Tlf: 685050203 
+               Email: elsastredeapollinaire@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>El Séptimo Cielo
+            Dirección
+            c/ Montes Azules, 16 
+            28909
+            Getafe 
+            Contacto
+               Tlf: 916848866 
+               Email: ememoragues@yahoo.es</t>
+  </si>
+  <si>
+    <t>Elam Editores
+            Dirección
+            c/ Fresnedillas 25 
+            28035
+            Madrid 
+            Contacto
+               Tlf: 913737290 
+               Email: elam@elam.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Elsevier España
+            Dirección
+            c/ José Abascal, 45, 3º 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 914021212 
+               Email: recepcionmadrid@elsevier.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Enclave Creativa Ediciones
+            Dirección
+            Pza. de José Antonio 
+            28026
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 914600099 
+               Email: enclavecreativa@enclavecreativa.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Enclave-Ele
+            Dirección
+            Paseo Marqués de Zafra, 383 bis 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 914316714 
+               Email: contacto@enclave-ele.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Encuentro Ediciones
+            Dirección
+            c/ Ramirez Arellano, 17, 10º 
+            28043
+            Madrid 
+            Contacto
+               Tlf: 915322346 
+               Email: info@ediciones-encuentro.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Endymion Ediciones
+            Dirección
+            c/ Cruz Verde, 22 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915222210 
+               Email: ediendymion@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Eneida Editorial
+            Dirección
+            c/ Valderrodrigo, 4 
+            28035
+            Madrid 
+            Contacto
+               Tlf: 913738685 / 913166596 
+               Email: eneida@editorialeneida.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Enfoque Editorial
+            Dirección
+            Avda. Europa, 13 
+            28224
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 913511862 
+               Email:</t>
+  </si>
+  <si>
+    <t>Entha Ediciones
+            Dirección
+            Ronda Caballero de la Mancha, 214 
+            28034
+            Madrid 
+            Contacto
+               Tlf: 915765645 
+               Email: entha@enthaediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Entheos Grupo Editorial
+            Dirección
+            Avda. del Cerro del Águila, 2 
+            28703
+            San Sebastián De Los Reyes 
+            Contacto
+               Tlf: 91 3504150 
+               Email: entheos@editorialentheos.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Entreascuas
+            Dirección
+            Costanilla de los Angeles, 2, 1º 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 915591751 
+               Email: entreascuas@eresmas.net</t>
+  </si>
+  <si>
+    <t>Entrelineas Editores
+            Dirección
+            c/ Lima, 42, post., Local 4 D 
+            28945
+            Fuenlabrada 
+            Contacto
+               Tlf: 916909028 
+               Email: entrelineas@eraseunavez.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Equalmas
+            Dirección
+            Pasaje Virgen de Lluc, 4 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 914057260 
+               Email: equalmas@equalmas5.es</t>
+  </si>
+  <si>
+    <t>Equipo Difusor del Libro
+            Dirección
+            Avda. Quitapesares, 33 
+            28670
+            Villaviciosa De Odón 
+            Contacto
+               Tlf: 91 616 23 11 
+               Email: libros@equipodifusor.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Equipo Sirius
+            Dirección
+            c/ Antequera, 2 
+            28041
+            Madrid 
+            Contacto
+               Tlf: 917107349 
+               Email: sirius@equiposirius.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ergón Creación
+            Dirección
+            c/ Arboleda, 1 
+            28220
+            Majadahonda 
+            Contacto
+               Tlf: 916362930 
+               Email: erg@ergon.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Éride Ediciones
+            Dirección
+            c/ Collado Bajo, 13 
+            28053
+            Madrid 
+            Contacto
+               Tlf: 914770185 
+               Email: ee@eride.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Errata Naturae
+            Dirección
+            Sebastián Elcano 32, oficina 25 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 910 067 159 
+               Email: info@erratanaturae.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Es Ediciones
+            Dirección
+            c/ Argumosa, 37, 3º J 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 91.530.85.54 
+               Email: info@esediciones.es</t>
+  </si>
+  <si>
+    <t>Es Pop Ediciones
+            Dirección
+            c/ Mira el Río Alta, 8, 3º b 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 913662400 
+               Email: info@espop.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Escalera Ediciones
+            Dirección
+            c/ Embajadores, 4, 4º dcha. 1 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 914683943 
+               Email: info@edicionesescalera.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Escolar y Mayo Editores
+            Dirección
+            Pza. Águeda Díez, 5  
+            28019
+            Madrid 
+            Contacto
+               Tlf: 91 543 53 53  
+               Email: info@escolarymayo.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Escriba Editorial
+            Dirección
+            c/ Guzmán el Bueno, 133 
+            28033
+            Madrid 
+            Contacto
+               Tlf: 915349285 
+               Email: info@escribaeditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Escrito a Lápiz
+            Dirección
+            c/ Gerona, 4, 1º D 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 656398367 
+               Email: info@escritoalapiz.es 
+               Web</t>
+  </si>
+  <si>
+    <t>ESM Librería Deportiva
+            Dirección
+            c/Paz, 4 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 915213868 
+               Email: info@libreriadeportiva.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Espasa
+            Dirección
+            c/ Josefa Valcárcel, 42 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 914230370 
+               Email: ediciones@espasa.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Esperpento
+            Dirección
+            c/ Peñuelas, 34, 3º 6 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 660243961 
+               Email: acrademia@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Esto no es Berlín
+            Dirección
+            c/ Cartagena, 19, 3º A 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 675134332 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Estructura Grupo de Estudios Económicos
+            Dirección
+            c/ Miguel Yuste, 42 
+            28037
+            Madrid 
+            Contacto
+               Tlf: 915386142 
+               Email: jutrilla@cincodias.es</t>
+  </si>
+  <si>
+    <t>Estudios de Política Exterior
+            Dirección
+            c/ Núñez de Balboa, 49, 5ª pta. 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 914312628 
+               Email: revista@politicaexterior.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Eternity Ediciones
+            Dirección
+            c/ María de Molina, 32 2º B 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 914110403 // 666222934 // 600324347 
+               Email: eternity@eternityediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Etnos Libros
+            Dirección
+            c/ Cordel de Hoyo, 2 
+            28250
+            Torrelodones 
+            Contacto
+               Tlf: 625797393 
+               Email: etnos@retemail.es</t>
+  </si>
+  <si>
+    <t>E-training Formación y Desarrollo
+            Dirección
+            c/ Navarra, 24 bis, 1º C 
+            28039
+            Madrid 
+            Contacto
+               Tlf: 902024196 
+               Email: luis.gonzalez@e-fyd.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Eumedia
+            Dirección
+            c/ Claudio Coello, 16, 1º 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 914264430 
+               Email: em@eumedia.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Euphonia Ediciones
+            Dirección
+            c/ Alcalá, 366, 2º B 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 607783011 
+               Email: info@euphoniaediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Euro Impala
+            Dirección
+            Paseo de la Habana, 9-11 
+            28036
+            Madrid 
+            Contacto
+               Tlf: 912986170 
+               Email: comercial@euroimpala.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Eutelequia
+            Dirección
+            c/ Santa Hortensia, 15, 7º K 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 914169953 
+               Email: office@eutelequia.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ezcurra
+            Dirección
+            c/ Capitán Haya, 1, planta 15 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 918047158 // 918032573 
+               Email: info@editorialezcurra.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Fabuloos Dreams
+            Dirección
+            c/ del Gallo, 5 
+            28043
+            Madrid 
+            Contacto
+               Tlf: 913000677 
+               Email: contacto@fabuloosdreams.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Falsaria
+            Dirección
+            Paseo de Yeserias, 47 4º A 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 664563753 
+               Email: gestion@falsaria.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Casus-Belli Ediciones
+            Dirección
+            c/ Fuente del Berro, 29 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 686404861 
+               Email: casusbelli.ediciones@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Cátedra
+            Dirección
+            c/ Juan Ignacio Luca de Tena, 15 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 91.393.87.87 
+               Email: catedra@catedra.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Catriel Editorial
+            Dirección
+            c/ Barco, 40, patio 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915321847 
+               Email: catriel@catriel.net 
+               Web</t>
+  </si>
+  <si>
+    <t>CCS Editorial
+            Dirección
+            c/ Alcalá, 166 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 917252000 
+               Email: sei@editorialccs.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Celesta
+            Dirección
+            c/ Nieremberg, 5, 5º A 
+            28002
+            Madrid 
+            Contacto
+               Tlf:  
+               Email: editorialcelesta@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Cep Editorial
+            Dirección
+            c/ Dalia, 18-20 pol. Industr. El Lomo 
+            28970
+            Humanes De Madrid 
+            Contacto
+               Tlf: 902108209 
+               Email: info@editorialcep.com 
+               Web</t>
+  </si>
+  <si>
+    <t>CETEA Ediciones
+            Dirección
+            c/ Talamanca, 3 
+            28807
+            Alcalá De Henares 
+            Contacto
+               Tlf: 665374194 
+               Email: info@ceteaediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Cinca Ediciones
+            Dirección
+            c/ General Ibáñez íbero, 5 A, esc. 1, 1º A 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 915532272 
+               Email: grupoeditorial@edicionescinca.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Cinter Divulgación Técnica
+            Dirección
+            c/ Campomanes, 6, 5º dcha. 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 913191200 
+               Email: cinter@cinter.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Circulo Científico
+            Dirección
+            c/ Zurbano, 43, 1º 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 91.310.65.42 
+               Email: editores@circulocientifico.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Círculo de Tiza
+            Dirección
+            c/ Segre, 16 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 910327541 
+               Email: info@circulodetiza.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Cisneros
+            Dirección
+            c/ Joaquín Costa, 36 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 915619900 
+               Email: editcisn@arrakis.es</t>
+  </si>
+  <si>
+    <t>Ciudad Nueva Editorial
+            Dirección
+            c/ José Picón, 28 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 917259530 
+               Email: editorial@ciudadnueva.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Civilización Global Ediciones
+            Dirección
+            c/ Severo Ochoa, 5 
+            28521
+            Rivas-Vaciamadrid 
+            Contacto
+               Tlf:  
+               Email: info@ediciones-civilizacionglobal.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Civitas Ediciones
+            Dirección
+            pso. de Recoletos, 37, 2ª 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 91 585 21 00  
+               Email: atencionclientes@thomsonreuters.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Clan Editorial
+            Dirección
+            Gta. De Campanar, 1 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 917240816 
+               Email: editorial@clan.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Claridad
+            Dirección
+            c/ José Abascal, 42, 2º dcha. 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 913105281 
+               Email: editorial@editorialclaridad.com.ar</t>
+  </si>
+  <si>
+    <t>Clave Intelectual
+            Dirección
+            Paseo de la Castellana, 13, 5º 
+            28046
+            Madrid 
+            Contacto
+               Tlf: 917814799 
+               Email: info@claveintelectual.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Club Bibliófilo Versol
+            Dirección
+            C/ Villacastín, 25 L, Bajo 
+            28034
+            Madrid 
+            Contacto
+               Tlf: 917302033 
+               Email: info@cbveditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Coloquio Editorial
+            Dirección
+            c/ Claudio Sánchez Albornoz, 8, Local B 
+            28024
+            Madrid 
+            Contacto
+               Tlf: 915181378 
+               Email: editorialcoloquio@infonegocio.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Compañía española de reprografía y servicios
+            Dirección
+            c/ Dublín, 15 - B 
+            28232
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 913272214 
+               Email: publicarya@telefonica.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Comuniland
+            Dirección
+            c/ Almansa, 94 
+            28040
+            Madrid 
+            Contacto
+               Tlf: 914422049 
+               Email: comuniland@comuniland.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Conarquitectura Ediciones
+            Dirección
+            c/ Pilar de Zaragoza, 12 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 917130056 
+               Email: ca@conarquitectura.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Cónica Ediciones
+            Dirección
+            Pº de la Castellana, 66 
+            28046
+            Madrid 
+            Contacto
+               Tlf: 913373220 
+               Email:</t>
+  </si>
+  <si>
+    <t>Continta me tienes
+            Dirección
+            c/ Belmonte de Tajo, 55, 3º C 
+            28019
+            Madrid 
+            Contacto
+               Tlf: 914693512 
+               Email: info@contintametienes.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Cooperación Editorial
+            Dirección
+            c/ Doctor Esquerdo, 173, 6º izqda 
+            28007
+            Madrid 
+            Contacto
+               Tlf: 914093573 
+               Email: popular@editorialpopular.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Costas de Carcosa
+            Dirección
+            c/ López de Aranda, 31, 1º B 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 666208326 
+               Email: costasdecarcosa@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>CPD Formación y Editorial
+            Dirección
+            c/ Sangenjo, 34 
+            28034
+            Madrid 
+            Contacto
+               Tlf: 913781432 
+               Email: cpd@cpd.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Creación Editorial
+            Dirección
+            c/ Jaime Marquet, 9 
+            28200
+            San Lorenzo de El Escorial 
+            Contacto
+               Tlf: 91.890.47.33 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Creaciones Copyright
+            Dirección
+            c/ Castillo de Fuensaldaña, 4 of. 131 
+            28230
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 916402177 
+               Email: ediciones@creacionescopyght.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Creaciones Vincent Gabrielle
+            Dirección
+            c/ Goya, 35 
+            28413
+            El Boalo 
+            Contacto
+               Tlf: 918908868/647532081 
+               Email: azmerino@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Creadores de sueños
+            Dirección
+            c/ Isla de Lobeira, 10 
+            28400
+            Collado Villalba 
+            Contacto
+               Tlf: 676294982 
+               Email: ana.martin@editorialcs.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Crealite
+            Dirección
+            Avda. Menéndez Pelayo, 83 esc. izda. 1º A 
+            28007
+            Madrid 
+            Contacto
+               Tlf: 911018486 
+               Email: eduardocaballero@crealite.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Cristiandad Ediciones
+            Dirección
+            c/ Ortega y Gasset, 40, 7º izda. 
+            28006
+            Los Molinos 
+            Contacto
+               Tlf: 917819970 
+               Email: info@edicionescristiandad.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Criteria Club de lectores
+            Dirección
+            c/ Gamonal 5, 1º Nave 18 
+            28043
+            Madrid 
+            Contacto
+               Tlf: 902508010 
+               Email: info@criteriaclub.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Cruce de tiempos
+            Dirección
+            Avda. María Moliner, 11, portal E, 3ºB 
+            28919
+            Leganés 
+            Contacto
+               Tlf: 657542491 
+               Email: editor@crucedetiempos.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Crusoe Ediciones
+            Dirección
+            c/ Simca, 18 
+            28041
+            Madrid 
+            Contacto
+               Tlf:  
+               Email: info@edicionescrusoe.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Cto Editorial
+            Dirección
+            c/ Francisco Silvela, 106 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 917824330 
+               Email: ctoeditorial@ctomedicina.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Cuadernos del Laberinto
+            Dirección
+            c/ Padilla, 29 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 913093117 
+               Email: editorial@cuadernosdelaberinto.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Cuento de Luz
+            Dirección
+            c/ Claveles, 10 
+            28223
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 913510135 
+               Email: info@cuentodeluz.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Cultiva Libros
+            Dirección
+            c/ Méndez Álvaro, 18, 2º 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 912049629 
+               Email: info@cultivalibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Cyan Proyectos Editoriales
+            Dirección
+            c/ Fuencarral, 70, 2º izda. 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 91.532.05.04 
+               Email: cyan@redestb.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Dastin Ediciones
+            Dirección
+            Polig. Ind. Európolis. c/ Berna, 9 
+            28230
+            Madrid 
+            Contacto
+               Tlf: 916375254 
+               Email: info@dastin.es 
+               Web</t>
+  </si>
+  <si>
+    <t>De Conatus
+            Dirección
+            c/ Casado del Alisal,10-2 A 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 655639868 
+               Email: administracion_deconatus@deconatus.com 
+               Web</t>
+  </si>
+  <si>
+    <t>De Librum Tremens
+            Dirección
+            c/ Nardo, 53 
+            28109
+            Alcobendas 
+            Contacto
+               Tlf: 916505934 
+               Email: info@delibrumtremens.com 
+               Web</t>
+  </si>
+  <si>
+    <t>De Vega Publicaciones
+            Dirección
+            Avda. de los Rosales, 42, Nave 402 
+            28041
+            Madrid 
+            Contacto
+               Tlf: 913180762 
+               Email: info@manosmaravillosas.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Defausta Editorial
+            Dirección
+            c/ Gran Vía, 78 - 7º Izda 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 669736070 
+               Email: info@defaustaeditorial.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Deimos Editorial
+            Dirección
+            Gta. Puente de Segovia, 3 
+            28011
+            Madrid 
+            Contacto
+               Tlf: 914792342 
+               Email: editorial@academiadeimos.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Delta Publicaciones 
+            Dirección
+            c/Real, 59, Escalera Izquierda, 4º A 
+            28400
+            Collado Villalba 
+            Contacto
+               Tlf: 918499267 / 675950886 
+               Email: administracion@deltapublicaciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Demipage Services
+            Dirección
+            c/ Pez, 12 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915638867 
+               Email: madrid@demipage.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Desacorde Ediciones
+            Dirección
+            c/ Arroyo del Olivar, 34 
+            28053
+            Madrid 
+            Contacto
+               Tlf: 918331457 
+               Email: info@desacordeediciones.com</t>
+  </si>
+  <si>
+    <t>Desiderata Books
+            Dirección
+            c/ Industrias, 4, 2º 
+            28923
+            Alcorcón 
+            Contacto
+               Tlf: 91 3102826 
+               Email: info@desideratabooks.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Desnivel Ediciones
+            Dirección
+            c/ San Victorino, 8 
+            28025
+            Madrid 
+            Contacto
+               Tlf: 913602269 
+               Email: edicionesdesnivel@desnivel.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Desperta Ferro
+            Dirección
+            c/ Salamanca, 6, 1º B 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 912204200 
+               Email: editor@despertaferro-ediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Devenir
+            Dirección
+            Apto. de correos, 5 
+            28991
+            Torrejón De La Calzada 
+            Contacto
+               Tlf: 918106061 
+               Email: info@devenir.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Dextra Editorial
+            Dirección
+            Arroyo de Fontarrón, 271 
+            28030
+            Madrid 
+            Contacto
+               Tlf: 917733710 
+               Email: info@dextraeditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Dhyana Arte
+            Dirección
+            c/ Comunidad Europea, 61 
+            28514
+            Nuevo Baztán 
+            Contacto
+               Tlf: 918734780 
+               Email: info@dhyanaarte.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Diábolo Ediciones
+            Dirección
+            Apdo. de correos 40171 
+            28007
+            Madrid 
+            Contacto
+               Tlf: 639332802 
+               Email: diaboloediciones@diaboloediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Díaz de Santos
+            Dirección
+            c/ Albasanz, 2 
+            28037
+            Madrid 
+            Contacto
+               Tlf: 917434890 
+               Email: ediciones@diazdesantos.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Dibbuks
+            Dirección
+            c/ San Pedro, 20 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 911376171/639337347 
+               Email: editorial@dibbuks.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Dilema
+            Dirección
+            c/ Ibañez Marín, 11 
+            28019
+            Madrid 
+            Contacto
+               Tlf: 914729071 
+               Email: info@editorialdilema.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Dilex
+            Dirección
+            Políg. Ind. Igarsa-Nave N 
+            28860
+            Paracuellos De Jarama 
+            Contacto
+               Tlf: 916582504 ; 91 6582318 
+               Email: info@dilex.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Dioptrías
+            Dirección
+            Alcalá, 445, 2º A 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 620565355 
+               Email: editorial@dioptrias.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Diversidad Literaria
+            Dirección
+            Avenida de Cantabria, 31 
+            28042
+            Madrid 
+            Contacto
+               Tlf: 659516801 
+               Email: gmozos@diversidadliteraria.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Divisa Red
+            Dirección
+            P.º de la Castellana, 111, 9º 
+            28046
+            Madrid 
+            Contacto
+               Tlf: 915980980 
+               Email: divisa@divisared.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Diwan Mayrit
+            Dirección
+            Callejón del Alguacil, 6 
+            28038
+            Madrid 
+            Contacto
+               Tlf: 915704114 
+               Email: editorial@diwan.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Doce Calles
+            Dirección
+            c/ de la Ribera, 38 
+            28300
+            Aranjuez 
+            Contacto
+               Tlf: 902197501 
+               Email: docecalles@docecalles.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Doctor Domaverso
+            Dirección
+            c/ Las Palmeras, 12, Portal D, 1º B 
+            28922
+            Alcorcón 
+            Contacto
+               Tlf: 628761654 
+               Email: domaverso@ono.com</t>
+  </si>
+  <si>
+    <t>Dojo Ediciones
+            Dirección
+            c/ Alquimia, 6 
+            28933
+            Móstoles 
+            Contacto
+               Tlf: 91.617.08.67 
+               Email: editorial@alfaomega.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Dos Bigotes
+            Dirección
+            c/ San Bernardo, 83, 5º 17 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 914452988 
+               Email: editorialdosbigotes@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Draft Editores
+            Dirección
+            c/ María Tubau, 5 
+            28050
+            Madrid 
+            Contacto
+               Tlf: 913589070 
+               Email: draft@draft-online.com</t>
+  </si>
+  <si>
+    <t>Drakul Editorial
+            Dirección
+            Apdo. de correos 100 
+            28945
+            Fuenlabrada 
+            Contacto
+               Tlf: 686105012 
+               Email: editorial@drakul.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Dykinson
+            Dirección
+            c/ Meléndez Valdés, 61 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915442846 / 915442869 
+               Email: info@dykinson.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ecobook
+            Dirección
+            c/ Cristo, 3, local 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915595130 
+               Email: ecobook@ecobook.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ecoespaña Editorial
+            Dirección
+            c/ Angel, 19  
+            28005
+            Madrid 
+            Contacto
+               Tlf: 912219630 
+               Email: editor@buenosdiasplaneta.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Edaf
+            Dirección
+            c/ Jorge Juan, 68, 1º 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 914358260 
+               Email: edaf@edaf.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Edelsa
+            Dirección
+            Pza. Ciudad de Salta, 3 
+            28043
+            Madrid 
+            Contacto
+               Tlf: 914165511 
+               Email: edelsa@edelsa.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Edelvives
+            Dirección
+            c/ Xaudaró, 25 
+            28034
+            Madrid 
+            Contacto
+               Tlf: 913344884 
+               Email: dediciones@edelvives.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediasa
+            Dirección
+            c/ Bascuñuelos, 13 
+            28021
+            Madrid 
+            Contacto
+               Tlf: 917109120 
+               Email: informacion@ediasa.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Edibesa
+            Dirección
+            c/ Juan de Urbieta, 51 
+            28007
+            Madrid 
+            Contacto
+               Tlf: 913451992 
+               Email: info@edibesa.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Edice Editorial
+            Dirección
+            Edificio Sedes Sapientiae. Calle Manuel Uribe, 4 
+            28033
+            Madrid 
+            Contacto
+               Tlf: 911717399 
+               Email: edice@conferenciaepiscopal.es</t>
+  </si>
+  <si>
+    <t>Edición Personal
+            Dirección
+            c/ Vergara, 6, 1º A 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 915595522; 91 5592949 
+               Email: edicionpersonal@edicionpersonal.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones a Contracorriente
+            Dirección
+            c/ Josefa Valcárcel, 8, 2º 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 913202884 
+               Email: info@edicionesacontracorriente.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones Agrotécnicas
+            Dirección
+            Pza.. de España, 10, 5º izda. 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 915473515 
+               Email: info@terralia.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones Ambulantes
+            Dirección
+            Avda. de Portugal, 73, 4º izda. 
+            28011
+            Madrid 
+            Contacto
+               Tlf: 680454851 
+               Email: edicionesambulantes@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones Asimétricas
+            Dirección
+            c/ Cartagena, 164 of. B 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 915646231 
+               Email: juangmillan@ya.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones B
+            Dirección
+            c/ Orduña, 3 
+            28034
+            Madrid 
+            Contacto
+               Tlf: 915863300 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones Clásicas
+            Dirección
+            c/ San Máximo, 31, 4º 8 (edif. 2000) 
+            28041
+            Madrid 
+            Contacto
+               Tlf: 915003174 / 915003270 
+               Email: ediclas@arrakis.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones De Buena Tinta
+            Dirección
+            Ctra. de Fuencarral, 14  
+            28010
+            Alcobendas 
+            Contacto
+               Tlf: 915940922 
+               Email: info@edicionesdebuenatinta.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones de La Discreta
+            Dirección
+            c/ Arroyo de los Sauces, 14, 3º 2 
+            28430
+            Alpedrete 
+            Contacto
+               Tlf: 918515083;625555882 
+               Email: edicionesdeladiscreta@ladiscreta.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones de La Ergástula
+            Dirección
+            c/ Juan de la Hoz, 26, bajo dcha. 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 917268330 
+               Email: info@laergastula.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones del Limón
+            Dirección
+            c/ Limón, 22, 2º C 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 5421058 
+               Email: teresasaezz@terra.es</t>
+  </si>
+  <si>
+    <t>Ediciones del Orto
+            Dirección
+            c/ San Máximo, 31 
+            28041
+            Madrid 
+            Contacto
+               Tlf: 915003174 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones del Umbral
+            Dirección
+            c/ Barquillo, 38, 1º E 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915224005 
+               Email: editorial@edicionesumbral.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones Diquesí
+            Dirección
+            c/ Nanclares de Oca, 26-D 2º B 
+            28022
+            Madrid 
+            Contacto
+               Tlf: 696171757 
+               Email: diosasdelolimpo@edicionesdiquesi.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones El Viso
+            Dirección
+            c/ Castelló, 128 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 915196576 
+               Email: elviso@edicioneselviso.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones Escurialenses
+            Dirección
+            Real Monasterio del Escorial 
+            28200
+            San Lorenzo de El Escorial 
+            Contacto
+               Tlf: 918969109 
+               Email: edes@edes.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Ibersaf Editores
+            Dirección
+            c/ Huertas, 47 bis 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 914299534 
+               Email: ibersaf@ibersaf.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Idampa
+            Dirección
+            Apdo. de correos 188 
+            28660
+            Boadilla Del Monte 
+            Contacto
+               Tlf: 91 6326487 
+               Email: info@edicionesidampa.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ikonos Press
+            Dirección
+            Apdo. de correos 62.132 
+            28080
+            Madrid 
+            Contacto
+               Tlf: 628705127 
+               Email: editorial@ikonospress.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ilarión
+            Dirección
+            c/ Quintana, 17, 2º A 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 639337347 
+               Email: editorial@ilarionediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ilus Books
+            Dirección
+            c/ Cobos de Segovia, 19, 5º 1 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 915001438; 647458388 
+               Email: casdiez@telefonica.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Imágica Ediciones - Alberto Santos, Editor
+            Dirección
+            Paseo de las Delicias, 30, 6ºC 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 91.559.02.90 
+               Email: imagica@telefonica.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Imagine Press Ediciones
+            Dirección
+            c/ Hermosilla, 153, sótano C 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 917265536 
+               Email: info@imagineediciones.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Imagion
+            Dirección
+            c/ Francisco Javier Sauquillo, 1, 1ºB 
+            28932
+            Móstoles 
+            Contacto
+               Tlf: 661044841 
+               Email: info@imagion.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Impedimenta
+            Dirección
+            c/ Juan Álvarez Mendizábal, 34 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 915401988 
+               Email: contacto@impedimenta.es 
+               Web</t>
+  </si>
+  <si>
+    <t>In Pectore
+            Dirección
+            c/ Génova, 11, 7º D 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 913080668 
+               Email: abada@abadaeditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Instituto Berg Oceana-Aufklarung
+            Dirección
+            c/ Sotillo, 3A 
+            28043
+            Madrid 
+            Contacto
+               Tlf: 650953337 
+               Email: derechoshumanos@berg-institute.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Interfolio
+            Dirección
+            c/ del Pato, 2-D, local 9 
+            28410
+            Manzanares El Real 
+            Contacto
+               Tlf: 918527026 
+               Email: interfolio_ediciones@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Istmo
+            Dirección
+            c/ Sector Foresta, 1 
+            28760
+            Tres Cantos 
+            Contacto
+               Tlf: 918061996 
+               Email: atencion.cliente@akal.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Iustel
+            Dirección
+            c/ Princesa, 29, 2º dcha. 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 915488281 
+               Email: cac@iustel.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Izana Editores
+            Dirección
+            c/ Machupichu, 17, 3º, 13 
+            28043
+            Madrid 
+            Contacto
+               Tlf: 913880040 
+               Email: contacto@izanaeditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>J de J Editores
+            Dirección
+            c/ Sauces, 7, Chalet 8, Montepríncipe 
+            28660
+            Boadilla Del Monte 
+            Contacto
+               Tlf: 91 7158740 
+               Email: jdej.editores@telefonica.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Jaguar Ediciones
+            Dirección
+            c/ Laurel, 23, 1º 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 914741140 
+               Email: jaguar@edicionesjaguar.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Jarpyo Editores
+            Dirección
+            Avda. Concha Espina, 9, 1º dcha 
+            28016
+            Madrid 
+            Contacto
+               Tlf: 91 3144338 
+               Email: editorial@jarpyo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Jg Ediciones
+            Dirección
+            Apdo. de correos 96 
+            28080
+            Madrid 
+            Contacto
+               Tlf: 616 908935 
+               Email: info@jgediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Kailas Editorial
+            Dirección
+            c/ Tutor, 51, 7º 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 911400740 
+               Email: kailas@kailas.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Kaleida Forma
+            Dirección
+            Apdo. de correos 17.194 
+            28080
+            Madrid 
+            Contacto
+               Tlf: 91 5390129 ; 657 725197 
+               Email: kaleida@kaleida.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Karma 7 Ediciones
+            Dirección
+            c/ Alquimia, 6 
+            28933
+            Móstoles 
+            Contacto
+               Tlf: 91.614.58.49 
+               Email: editorial@alfaomega.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Katz Editores
+            Dirección
+            c/ Sitio de Zaragoza, 6, 1ª 
+            28931
+            Móstoles 
+            Contacto
+               Tlf: 915229857 
+               Email: info@katzeditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Khaf Ediciones
+            Dirección
+            c/ Xaudaró, 25 
+            28034
+            Madrid 
+            Contacto
+               Tlf: 913344883 
+               Email: dediciones@edelvives.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Klinamen
+            Dirección
+            c/ Magdalena, 29 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 680704375 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Klinik Editorial
+            Dirección
+            Avda. de Brasilia, 9 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 917150664 
+               Email:</t>
+  </si>
+  <si>
+    <t>Knossos
+            Dirección
+            Avda. Ciudad de Barcelona, 110 
+            28007
+            Madrid 
+            Contacto
+               Tlf: 91 5524399 
+               Email: alonsocac@wanadoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Kokapeli
+            Dirección
+            c/ Torregrosa, 23 1º D 
+            28043
+            Madrid 
+            Contacto
+               Tlf: 601065005 
+               Email: elkokapeli@outlook.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Kókinos
+            Dirección
+            c/ Sagasta, 30, 7º izda. 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915934204 
+               Email: editorial@editorialkokinos.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Kolima
+            Dirección
+            c/ Covarrubias, 28 Local 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 914458006 
+               Email: info@editorialkolima.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Kraken Ediciones
+            Dirección
+            c/ Laurel, 23, 1º 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 914741140 
+               Email: kraken@edicioneskraken.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Kristal Editorial y Librería
+            Dirección
+            c/ del Doctor Mingo Alsina 
+            28240
+            Torrelodones 
+            Contacto
+               Tlf: 625666045 
+               Email: kristal@kristaleditorial.es 
+               Web</t>
+  </si>
+  <si>
+    <t>La Biblioteca del Laberinto
+            Dirección
+            c/ Joaquín Turina, 4 
+            28770
+            Colmenar Viejo 
+            Contacto
+               Tlf: 91 8450165 
+               Email: bibliotecalaberinto@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>La Casa del Ajedrez
+            Dirección
+            c/ San Marcos, 41, local 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915212008 
+               Email: info@lacasadelajedrez.com 
+               Web</t>
+  </si>
+  <si>
+    <t>La Editorial Viajera
+            Dirección
+            c/ Aldea del Fresno, 12, 2º A 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 652676710 
+               Email: hola@laeditorialviajera.es 
+               Web</t>
+  </si>
+  <si>
+    <t>La Esfera de los Libros
+            Dirección
+            Avda. Alfonso XIII, 1 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 912960200 
+               Email: laesfera@esferalibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>La Fábrica
+            Dirección
+            c/ de la Verónica, 13 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 913601320 
+               Email: info@lafabrica.com 
+               Web</t>
+  </si>
+  <si>
+    <t>La Factoría de Ediciones
+            Dirección
+            c/ Manuel Tovar, 21, 1º 7 
+            28034
+            Madrid 
+            Contacto
+               Tlf: 914 52 9 417 
+               Email: factoria@factoriaediciones.net 
+               Web</t>
+  </si>
+  <si>
+    <t>La Factoría de Ideas
+            Dirección
+            c/ Pico Mulhacén, 24, Nave 
+            28500
+            Arganda Del Rey 
+            Contacto
+               Tlf: 918704585 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>La Felguera Ediciones
+            Dirección
+            c/ Montera, 34, 5º, 3ª, 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 636 743431 
+               Email: lafelguera@nodo50.org 
+               Web</t>
+  </si>
+  <si>
+    <t>La hoja del monte
+            Dirección
+            c/ Rio Duero, 23 
+            28210
+            Valdemoro 
+            Contacto
+               Tlf: 91 897 43 11; 678 58 00 57 
+               Email: Hojadelmonte@hotmail.es 
+               Web</t>
+  </si>
+  <si>
+    <t>La Huerta Grande
+            Dirección
+            c/ Serrano, 6 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 915218791 
+               Email: info@editoriallahuertagrande.com 
+               Web</t>
+  </si>
+  <si>
+    <t>La Ley
+            Dirección
+            c/ Collado Mediano, 9 
+            28230
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 916020000/08 Ext. 0409 
+               Email: clientes@laley.net 
+               Web</t>
+  </si>
+  <si>
+    <t>La Librería
+            Dirección
+            c/ Mayor, 80 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 914540018 
+               Email: info@edicioneslalibreria.com 
+               Web</t>
+  </si>
+  <si>
+    <t>La Línea del Horizonte
+            Dirección
+            c/ Marqués de Urquijo, 27 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 912940024 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>La Linterna Sorda Ediciones
+            Dirección
+            c/ Amor de Dios, 9, 4º Inter. Izq. 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 91-4292118 
+               Email: lalinternasorda@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>La Locomotora
+            Dirección
+            c/ Calle Peñuelas, 17 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 636558562 
+               Email: info@lalocomotoraeditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>La Malatesta
+            Dirección
+            c/ Jesús y María, 24 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 915391007 
+               Email: editorial@lamalatesta.net 
+               Web</t>
+  </si>
+  <si>
     <t>Asram Vidya España
             Dirección
             Avda. Septima, 34, 2º 1 
             28022
             Madrid 
             Contacto
                Tlf: 649075196 
                Email: asramvidyaespana@yahoo.es 
                Web</t>
   </si>
   <si>
     <t>Atanor Ediciones
             Dirección
             c/ Columela, 6 
             28001
             Madrid 
             Contacto
                Tlf: 916161824 
                Email:  
                Web</t>
   </si>
   <si>
     <t>Atc Ediciones
             Dirección
             P.º del Prado, 24 
@@ -1092,6395 +5224,2263 @@
                Web</t>
   </si>
   <si>
     <t>Casariego
             Dirección
             c/ Cristobal Bordiu, 36, bajo 
             28003
             Madrid 
             Contacto
                Tlf: 914411330 
                Email: info@casariego.com 
                Web</t>
   </si>
   <si>
     <t>Casimiro Libros
             Dirección
             c/ Escorial, 17 - 1º D 
             28004
             Madrid 
             Contacto
                Tlf: 915319561 
                Email: info@casimirolibros.es 
                Web</t>
   </si>
   <si>
-    <t>Casus-Belli Ediciones
-[...10 lines deleted...]
-    <t>Cátedra
+    <t>Trifaldi Producciones Multimedia
+            Dirección
+            c/ José Arcones Gil, 14, 2ºA 
+            28017
+            Madrid 
+            Contacto
+               Tlf: 914070758 / 645890175 
+               Email: info@trifaldi.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Orbis Mediaevalis
+            Dirección
+            c/ Lagasca, 105 SS. 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 915914559 
+               Email: orbis@orbismedievalis 
+               Web</t>
+  </si>
+  <si>
+    <t>Orfeo Ediciones
+            Dirección
+            Avda. de España, 133, bloque 3, oficina 2 
+            28231
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 91351 0253 
+               Email: admon@orfeoed.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Triciclo Editores
+            Dirección
+            c/ Senda del Infante, 27, 1º 
+            28035
+            Madrid 
+            Contacto
+               Tlf: 913763635; 609128043 
+               Email: consultas@tricicloeditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Triacastela
+            Dirección
+            c/ Guzmán el Bueno, 27, 1º dcha. 
+            20015
+            Madrid 
+            Contacto
+               Tlf: 91.544.12.66 
+               Email: editorial@triacastela.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Orfeo Editions
+            Dirección
+            c/ Salvador Dalí, 2, Escalera 6 1º B 
+            28690
+            Brunete 
+            Contacto
+               Tlf: 616324892 
+               Email: info@manuelminguillon.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Tria Ediciones
+            Dirección
+            c/ Salvador Alonso, 15 
+            28019
+            Madrid 
+            Contacto
+               Tlf: 914666904; 652619574; 652619573 
+               Email: info@triaediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Treseditores Libros Ilustrados
+            Dirección
+            c/ Levante 30 
+            28036
+            Madrid 
+            Contacto
+               Tlf: 656356412 
+               Email: madors@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Orion Ediciones
+            Dirección
+            Gta. San Antonio de la Florida, 2, 1º C 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 625165653 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Orola Ediciones
+            Dirección
+            c/ López de Hoyos, 327, 1-2 
+            28043
+            Madrid 
+            Contacto
+               Tlf: 913881843 
+               Email: info@orola.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Tres Rosas Amarillas
+            Dirección
+            c/ Augusto Figueroa, 29 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 669920890 
+               Email: joseluis@editorialtresrosasamarillas.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Tres Inviernos
+            Dirección
+            Parque de Santillana, 4 1º A 
+            28410
+            Manzanares El Real 
+            Contacto
+               Tlf: 659065626 
+               Email: leyendasdeonhyria@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Oscar Herrero Ediciones
+            Dirección
+            c/ Hermanos Alonso, 19, 1º D 
+            28200
+            San Lorenzo de El Escorial 
+            Contacto
+               Tlf: 918961899 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Otero Ediciones
+            Dirección
+            c/ Cardenal Siliceo, 35, entlo. 2 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 914135412 
+               Email: oteroediciones@oteroediciones.jazztel.es</t>
+  </si>
+  <si>
+    <t>Otra Dimensión
+            Dirección
+            c/ Alberto Aguilera, 35, 2º C 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915489353 
+               Email: editor@belgeuse.org</t>
+  </si>
+  <si>
+    <t>Oxford University Press España
+            Dirección
+            Parque Empresarial San Fernando, Edificio Atenas, Esc. A-1º 
+            28830
+            San Fernando De Henares 
+            Contacto
+               Tlf: 902876878 
+               Email: oxford@oupp.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Trama Editorial
+            Dirección
+            c/ Blanca de Navarra, 6 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 91.702.41.54 
+               Email: trama@tramaeditorial.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Traje de Lobo
+            Dirección
+            c/ San Crispín, 6, 3º B 
+            28011
+            Madrid 
+            Contacto
+               Tlf: 915596546 
+               Email: wonderponderoline@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Tragamanzanas
+            Dirección
+            Avda. Pedriza, 92 
+            28410
+            Manzanares El Real 
+            Contacto
+               Tlf: 911409217 
+               Email: editorial@tragamanzanas.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Pacífico Editores
+            Dirección
+            c/ Eras de Arriba 
+            28430
+            Alpedrete 
+            Contacto
+               Tlf: 918572300 
+               Email: silviaagseditores@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Tradere
+            Dirección
+            c/ Solano, 23, 1º C 
+            28223
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 917118540 
+               Email: tradereeditorial@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Páginas de Espuma
+            Dirección
+            c/ Madera, 3, 1º izda. 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915227251 
+               Email: ppespuma@arrakis.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Páginas Libros de Magia
+            Dirección
+            c/ Silva, 13, 3º A 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915411611 ; 639472625 
+               Email: paginas@librosdemagia.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Torremozas
+            Dirección
+            P.º de la Castellana, 190 
+            28046
+            Madrid 
+            Contacto
+               Tlf: 91.359.03.15 
+               Email: ediciones@torremozas.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Palabra Ediciones
+            Dirección
+            P.º de la Castellana, 210, 2º B 
+            28046
+            Madrid 
+            Contacto
+               Tlf: 913507739 / 913507720 
+               Email: palabra@palabra.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Palacios y Museos
+            Dirección
+            c/ Josefa Valcárcel, 30 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 913059354 
+               Email: anabel.hernandez@aldeasa.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Palafox y Pezuela
+            Dirección
+            c/ Quintana, 28 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 915477031 
+               Email: palafox@pezuela.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Palmyra
+            Dirección
+            Avda. Alfonso XIII, 1 bajos 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 912960200 
+               Email: pedidos@eljardindellibro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Todolibro Ediciones
+            Dirección
+            c/ Campezo, 13 
+            28022
+            Madrid 
+            Contacto
+               Tlf: 913009115 
+               Email: ediciones@todolibro.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Tipo E Editorial
+            Dirección
+            c/ Laurín, 65, 2º A 
+            28043
+            Madrid 
+            Contacto
+               Tlf:  
+               Email: elena@tipo-e.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Pámies Ediciones
+            Dirección
+            c/ Albasanz, 67, apartamento 76 
+            28037
+            Madrid 
+            Contacto
+               Tlf: 916225233 / 660915970 
+               Email: editor@edicionespamies.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Tile Von Spain
+            Dirección
+            c/ Río Miraflores, 21 
+            28792
+            Miraflores De La Sierra 
+            Contacto
+               Tlf: 918443520 
+               Email: tivelon@tilevon.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Papeles Mínimos Ediciones
+            Dirección
+            c/ Santa Isabel, 25 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 91 5763560 
+               Email: editorial@papelesminimos.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Paraninfo Ediciones
+            Dirección
+            c/ Velázquez, 31, 1º dcha. 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 90299524 / 914463350 
+               Email: info@paraninfo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Tikal
+            Dirección
+            c/ Campezo, s/n 
+            28022
+            Madrid 
+            Contacto
+               Tlf: 913009100 
+               Email: general@susaeta.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Parma Libri
+            Dirección
+            c/ Navia, 10 
+            28240
+            Hoyo De Manzanares 
+            Contacto
+               Tlf: 679196857 
+               Email: gestion@parmalibri.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Pastel de Luna
+            Dirección
+            c/ Roncesvalles, 14 
+            28260
+            Galapagar 
+            Contacto
+               Tlf: 630952005 
+               Email: contacto@pasteldeluna.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Paulinas Ediciones (Pía Sociedad de Hijas de San Pablo)
+            Dirección
+            c/ Carril del Conde, 62 
+            28043
+            Madrid 
+            Contacto
+               Tlf: 917590100 
+               Email: editorial@paulinas.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Tierra De Nadie Ediciones
+            Dirección
+            c/ Jerónimo del Moral, 35 
+            28350
+            Ciempozuelos 
+            Contacto
+               Tlf: 630673384 
+               Email: info@teirradenadieediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Pearson Educación
+            Dirección
+            c/ Ribera del Loira, 28, 1ª planta 
+            28042
+            Madrid 
+            Contacto
+               Tlf: 913828300 
+               Email: pearson.educacion@pearson.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Penguin Random House
+            Dirección
+            c/ Luchana, 23, 1ª planta 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 915358190 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Tierra De Fuego Librería-Editorial de Viajes
+            Dirección
+            Trav. Conde Duque, 3 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915215240 
+               Email: infotierradefuego@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Tiempo De Cerezas Ediciones
+            Dirección
+            c/ Manuel Ferrero 5, bajo local 
+            28036
+            Madrid 
+            Contacto
+               Tlf: 913231486 
+               Email: fenix2004@une.com.es 
+               Web</t>
+  </si>
+  <si>
+    <t>This Side Up
+            Dirección
+            c/ Almadén, 16 local 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 913693718; 687555578 
+               Email: libros@tsulibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Pi + Erre Ediciones
+            Dirección
+            c/ Santa Leonor, 65. Edificio A. Bajo A 
+            28037
+            Madrid 
+            Contacto
+               Tlf: 914119464 
+               Email: comunicacion@grupopenin.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Pie de Página
+            Dirección
+            c/ Antonio Vicent, 77 
+            28019
+            Madrid 
+            Contacto
+               Tlf: 910268585 
+               Email: info@editorialpiedepagina.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Pigmalión Edypro
+            Dirección
+            c/ Bravo Murillo, 123, 3º izda. 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 91.535.41.13 
+               Email: info@pigmalionedypro.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Pila Teleña
+            Dirección
+            c/ Pozo Nuevo, 12 
+            28430
+            Alpedrete 
+            Contacto
+               Tlf: 609252082 
+               Email: pilatelena@pilatelena.com 
+               Web</t>
+  </si>
+  <si>
+    <t>The RocketMan Project
+            Dirección
+            c/ Condado de Treviño, 32, 51A 
+            28033
+            Madrid 
+            Contacto
+               Tlf: 693302309 
+               Email: info@rocketman-project.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Pirámide
             Dirección
             c/ Juan Ignacio Luca de Tena, 15 
             28027
             Madrid 
             Contacto
-               Tlf: 91.393.87.87 
-[...6 lines deleted...]
-            c/ Barco, 40, patio 
+               Tlf: 91 393 89 89 
+               Email: piramide@anaya.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Playa de Ákaba
+            Dirección
+            C/ Maruja Torres, 8 Esc. 1, 3º A 
+            28093
+            Getafe 
+            Contacto
+               Tlf: 665573023 / 651654839 
+               Email: noemitgiacomelli@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>The Net and Moon Press
+            Dirección
+            c/ Pasaje Bellas Vistas, 16 
+            28039
+            Madrid 
+            Contacto
+               Tlf: 659815625 
+               Email: info@thenetandmoon.com</t>
+  </si>
+  <si>
+    <t>Playbook RG
+            Dirección
+            c/ Berna, 9. Pol. Ind. Európolis 
+            28232
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 916375254 
+               Email: rebeca@dastin.es</t>
+  </si>
+  <si>
+    <t>T.F. Editores
+            Dirección
+            c/ Aragoneses, 2 - Acceso 11 
+            28108
+            Alcobendas 
+            Contacto
+               Tlf: 914841870; 914841878 
+               Email: tfonline@tfonline.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Plaza y Valdés
+            Dirección
+            c/ Murcia, 2, Colonia los Ángeles 
+            28223
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 918126315 
+               Email: madrid@plazayvaldes.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Pléyades
+            Dirección
+            Pza. Conde Valle de Suchil, 20 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 914472700 
+               Email: libros@edicionespleyades.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Testimonio Compañía Editorial
+            Dirección
+            c/ Claudio Coello, 92 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 9178100866 
+               Email: correo@testimonio.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Pliegos Editorial
+            Dirección
+            c/ Verónica, 8, bajo centro 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 91.429.15.45 
+               Email: pliegos@pliegoseditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Temple Editorial
+            Dirección
+            c/ Cardenal Silíceo, 21, 5º B 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 914158486 
+               Email: templesl@mixmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Pobre Lobo
+            Dirección
+            c/ Luis de Hoyos Sainz, 194 13º C 
+            28030
+            Madrid 
+            Contacto
+               Tlf: 912426632 // 601226208 
+               Email: pobrelobo@pobrelobo.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Poesía Eres Tú
+            Dirección
+            c/ Doctor Fleming, 50, 4º D 
+            28036
+            Madrid 
+            Contacto
+               Tlf: 913500099 
+               Email: editorial@poesiaerestu.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Polifemo Ediciones
+            Dirección
+            Avda. Bruselas, 44 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 91.725.71.01; 678 007450 
+               Email: libros@polifemo.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Temperley
+            Dirección
+            c/ Camino Real, 2 bis, of. 308 
+            28230
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 915134807 / 659289736 
+               Email: temperley@temperley.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Temas De Hoy
+            Dirección
+            P.º de Recoletos, 4, 4º 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 91.423.03.18 
+               Email: temasdehoy@temasdehoy.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Tecnos
+            Dirección
+            c/ Juan Iganacio Luca de Tena, 15 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 913938550 
+               Email: tecnos@anaya.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Pons Editorial
+            Dirección
+            Gta. de Rubén Dario, 4 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 917007552; 917007636 
+               Email: editorial@pons.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Tébar Flores
+            Dirección
+            c/ Matilde Hernández, 34 
+            28019
+            Madrid 
+            Contacto
+               Tlf: 915500260 
+               Email: ventas@tebarflores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Pons Seguridad Vial
+            Dirección
+            Gta. de Rubén Dario, 4 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 917007557 
+               Email: editorial@pons.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Tea Ediciones
+            Dirección
+            c/ Cardenal Marcelo Spinola, 50 
+            28016
+            Madrid 
+            Contacto
+               Tlf: 91 270 50 60 
+               Email: madrid@teaediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>PPC Editorial y Distribuidora (SM)
+            Dirección
+            c/ Impresores, 2 - Urbanización Prado del Espino 
+            28660
+            Boadilla Del Monte 
+            Contacto
+               Tlf: 9142288 00 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>T&amp;B Editores
+            Dirección
+            c/ Barquillo, 15 
             28004
             Madrid 
             Contacto
-               Tlf: 915321847 
-[...6 lines deleted...]
-            c/ Alcalá, 166 
+               Tlf: 915232704 
+               Email: tbeditores@cinemitos.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Taurus
+            Dirección
+            Avda. de los Artesanos, 6 
+            28760
+            Tres Cantos 
+            Contacto
+               Tlf: 917449060 
+               Email: taurus@santillana.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Procivel
+            Dirección
+            c/ Suero de Quiñones, 11 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 915610661 
+               Email: procivel@procivel.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Taric
+            Dirección
+            c/ Boix y Morer, 6, 6ª planta 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 915541006 
+               Email: editorial@taric.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Progourmet
+            Dirección
+            c/ Aniceto Marinas, 92 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 915489651 
+               Email: gourmets@gourmets.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Taller de Editores
+            Dirección
+            c/ Juan Ignacio Luca de Tena, 6 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 913421400 
+               Email: tallerdeeditores@tallerdeeditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Pronaos
+            Dirección
+            c/ Mayor, 39, entreplanta 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 676.80.81.96 
+               Email: edicionespronaos@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Talentura Libros
+            Dirección
+            c/ Lavapiés, 48, 4º D 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 910067080; 678092892 
+               Email: editorial@talenturalibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Prosopon
+            Dirección
+            c/ Alberto Aguilera, 35, 2º C 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915489353 
+               Email:</t>
+  </si>
+  <si>
+    <t>Tale Editorial Técnica
+            Dirección
+            c/ Maudes, 51 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 915545499 
+               Email: info@tale.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Talasa Ediciones 
+            Dirección
+            c/ San Felipe Neri, 4, bajo 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 91.559.30.82 
+               Email: talasa@talasaediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Sweet Press
+            Dirección
+            c/ Antonio López, 249. Edif. Vértice, planta 5 
+            28041
+            Madrid 
+            Contacto
+               Tlf: 915001107 
+               Email: sweetpress@sweetpress.com 
+               Web</t>
+  </si>
+  <si>
+    <t>PS Editorial / El Perpetuo Socorro
+            Dirección
+            c/ Covarrubias, 19 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 914455126 
+               Email: perso@pseditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Psimática
+            Dirección
+            c/ Modesto Lafuente, 5, bajo 1 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 914475052 
+               Email: info@psimatica.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Publicación de Libros Médicos
+            Dirección
+            c/ Aguilón, 13, 8º izda. 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 914732617 
+               Email: publimed@arrakis.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Publicaciones Claretianas
+            Dirección
+            c/ Juan Álvarez Mendizábal, 65, dpdo. 3º 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 915401268 
+               Email: publicaciones@claret.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Pulga y Garrapata
+            Dirección
+            c/ Segre, 14 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 639674776 
+               Email: llavedetalia@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Pulpture
+            Dirección
+            c/ Agastia, 11 A, 8º D 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 910851319 
+               Email: contacto@pulpture.animabarda.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Susaeta Ediciones
+            Dirección
+            c/ Campezo, 13 
+            28022
+            Madrid 
+            Contacto
+               Tlf: 913009100 
+               Email: general@susaeta.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Punto de Lectura
+            Dirección
+            Avda. de los Artesanos, 6 
+            28760
+            Tres Cantos 
+            Contacto
+               Tlf: 917449060 
+               Email: puntodelectura@santillana.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Punto de Vista Editores
+            Dirección
+            c/ Clavel, 7 3º D 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 699739909 // 915936765 
+               Email: info@puntodevistaeditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Sumatra
+            Dirección
+            c/ Tarragona, 26 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 914681501 
+               Email: info@editorialsumatra.es</t>
+  </si>
+  <si>
+    <t>Punto Didot
+            Dirección
+            c/ Sector Oficios, 7, 6º I 
+            28760
+            Tres Cantos 
+            Contacto
+               Tlf: 918043155; 662165784 
+               Email: info@autoeditatulibro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Suma de Letras
+            Dirección
+            Avda. de los Artesanos 6, 
+            28760
+            Tres Cantos 
+            Contacto
+               Tlf: 917449060 
+               Email: suma@santillana.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Quatenus Ediciones
+            Dirección
+            c/ General Yagüe, 10, 10º 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 639788314 
+               Email: luisgarciaaraus@hotmail.com</t>
+  </si>
+  <si>
+    <t>Sekotia
+            Dirección
+            c/ Gamonal 5, Planta 1-Nave 18 
+            28031
+            Madrid 
+            Contacto
+               Tlf: 914337328 
+               Email: sekotia@sekotia.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Sefarad Editores
+            Dirección
+            c/ Pico de la Peña, 95, 2º B 
+            28400
+            Collado Villalba 
+            Contacto
+               Tlf: 918492350 
+               Email: info@sefaradeditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Sede Técnica
+            Dirección
+            Avda. Brasil, 17 
+            28036
+            Madrid 
+            Contacto
+               Tlf: 915565004 
+               Email: editorial@sedetecnica.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Schedas
+            Dirección
+            c/ Paseo Imperial, 43 C, 6º D 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 911264770 
+               Email: ofi@schedas.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Sanz Y Torres
+            Dirección
+            c/ Vereda de los Barros, 27 - P.I. Ventorro del Cano 
+            28925
+            Alcorcón 
+            Contacto
+               Tlf: 902400416 
+               Email: editorial@sanzytorres.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Santillana, Grupo de Ediciones
+            Dirección
+            Ronda de Europa, 5 
+            28760
+            Tres Cantos 
+            Contacto
+               Tlf: 9174490.60 
+               Email: comunicacion@santillana.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Sánchez y Sierra Editores
+            Dirección
+            c/ Lago Constanza, 7 
+            28017
+            Madrid 
+            Contacto
+               Tlf: 913771943 
+               Email: sseditores@yahoo.es</t>
+  </si>
+  <si>
+    <t>Salto De Página
+            Dirección
+            c/ Almagro, 38 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 913100436 
+               Email: saltodepagina@saltodepagina.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Safeliz Editorial
+            Dirección
+            c/ Pradillo, 6, Plg. Ind. La Mina 
+            28770
+            Colmenar Viejo 
+            Contacto
+               Tlf: 9184598.77 
+               Email: info@safeliz.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Sabina Editorial
+            Dirección
+            c/ Francisco Navacerrada, 57, 2º 1 
             28028
             Madrid 
             Contacto
-               Tlf: 917252000 
-[...34 lines deleted...]
-               Web</t>
+               Tlf: 607888111 
+               Email: sabinaeditorial@sabinaeditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Libros litúrgicos
+            Dirección
+            Edificio Sedes Sapientiae. Calle Manuel Uribe, 4 
+            28033
+            Madrid 
+            Contacto
+               Tlf: 911717399 
+               Email: librosliturgicos@conferenciaepiscopal.es</t>
   </si>
   <si>
     <t>Cicely Editorial
             Dirección
             Calle Madrid 118, 3D 
             28903
             Getafe 
             Contacto
                Tlf: 919 350 351 
                Email: hola@cicelyeditorial.com 
                Web</t>
   </si>
   <si>
-    <t>Cinca Ediciones
-[...23 lines deleted...]
-            c/ Zurbano, 43, 1º 
+    <t>FUNDACIÓN JOSÉ ANTONIO DE CASTRO/BIBLIOTECA CASTRO 
+            Dirección
+            Alcalá 109, 1º B 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 914310043 
+               Email: fundcastro@fundcastro.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Editorial Carmen Bengoechea Bernal
+            Dirección
+            Calle de Abizanda, 34 
+            28033
+            Madrid 
+            Contacto
+               Tlf:  
+               Email: librosparapensarmejor@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Musa a Las 9
+            Dirección
+            c/ Ribera de Curtidores, 29, 2º B 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 913529156 
+               Email: musaalas9@musaalas9.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Música Didáctica
+            Dirección
+            c/ Doctor Esquerdo, 105 
+            28007
+            Madrid 
+            Contacto
+               Tlf: 916407299 
+               Email: musicadidactica@terra.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Vaughan Systems
+            Dirección
+            c/ Orense, 69, 1º - Edificio Eurobuilding 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 917485950 
+               Email: vaughantienda@grupovaughan.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Musivisual
+            Dirección
+            c/ San Benito, 21 local, Entrada por c/ Magnolias, 35 bis 
+            28029
+            Madrid 
+            Contacto
+               Tlf: 912994888 
+               Email: pedidos@musivisual.com</t>
+  </si>
+  <si>
+    <t>N.A. Editorial
+            Dirección
+            c/ Pizarro, 19, bajo dcha. 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915228730 
+               Email: esfinge-na@terra.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Vaso Roto Ediciones
+            Dirección
+            c/ Alcalá, 85, 7º izda. 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 915779152 
+               Email: vasoroto@vasoroto.com</t>
+  </si>
+  <si>
+    <t>Narcea Ediciones
+            Dirección
+            Paseo Imperial, 53-55 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 915546484 
+               Email: narcea@narceaediciones.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Varasek Ediciones
+            Dirección
+            c/ Toledo, 73 (entrada C/Ruda, 23) 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 913645912 
+               Email: info@varasekediciones.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Narval Editores
+            Dirección
+            c/ Doctor Castelo, 6 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 915210813 
+               Email: info@narvaleditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Natural Ediciones
+            Dirección
+            c/ Luis Mitjans, 36, local 
+            28007
+            Madrid 
+            Contacto
+               Tlf: 915014499 
+               Email: creativo@revistanatural.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Nature Publishing Group Iberoamericana
+            Dirección
+            c/ Luchana, 33, 1º 3 
             28010
             Madrid 
             Contacto
-               Tlf: 91.310.65.42 
-[...637 lines deleted...]
-    <t>Dojo Ediciones
+               Tlf: 914474643 
+               Email: d.feijoo@macmillan.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Nauclero
+            Dirección
+            c/ Angosta de los Mancebos, 3 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 650847179 
+               Email: nauclero@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Neo Person, Ediciones
             Dirección
             c/ Alquimia, 6 
             28933
             Móstoles 
             Contacto
-               Tlf: 91.617.08.67 
+               Tlf: 91 617 08 67 
                Email: editorial@alfaomega.es 
                Web</t>
   </si>
   <si>
-    <t>Dos Bigotes
-[...1 lines deleted...]
-            c/ San Bernardo, 83, 5º 17 
+    <t>Vanguardia Cubana, Ediciones
+            Dirección
+            c/ Ebro, 1 bis 
+            28250
+            Torrelodones 
+            Contacto
+               Tlf: 918429516 
+               Email: esotto@vanguardiacubana.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Neverland Ediciones
+            Dirección
+            Apartado de correos, 13 
+            28300
+            Aranjuez 
+            Contacto
+               Tlf: 918011031 
+               Email: info@neverlandediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Nevsky Ediciones
+            Dirección
+            c/ Marqués de Santa Ana, 16, 2ºB 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 911836483 
+               Email: info@nevsky.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Nickel Odeón Dos
+            Dirección
+            c/ Barbara de Braganza, 12, 5º E 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 91 308 52 38 
+               Email: libros@nickel-odeon.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Nivola Ediciones
+            Dirección
+            Apdo. de correos, 113 
+            28760
+            Tres Cantos 
+            Contacto
+               Tlf: 902105185 
+               Email: contacto@nivola.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Nocturna Ediciones
+            Dirección
+            c/ Corazón de María, 39, 8ºC 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 914161530 
+               Email: info@nocturnaediciones.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Nóesis
+            Dirección
+            C/ Almansa, 98 - 3C 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915351276 
+               Email: jlgonzalezquiros@gmail.com</t>
+  </si>
+  <si>
+    <t>Valero Irala, Alberto
+            Dirección
+            c/ Pilar de Zaragoza, 69, 3º B 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 917257785 
+               Email: gestion@internautis.com</t>
+  </si>
+  <si>
+    <t>Valdemar (Enokia)
+            Dirección
+            c/ Gran Vía, 69, 4º, pta. 4 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 915428897 
+               Email: valdemar@valdemar.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Unomasuno
+            Dirección
+            C/ Azcona 46, 3° A 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 913915746 
+               Email: editorial@unomasunoeditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Nórdica Libros
+            Dirección
+            c/ Fuente de la Navidad, 11, 1º B 
+            28044
+            Madrid 
+            Contacto
+               Tlf: 685104101 
+               Email: info@nordicalibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Norma Capitel Ediciones
+            Dirección
+            c/ Brusesas, nave 16 B 
+            28232
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 916377414 
+               Email: rpa@norma-capitel.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Nosolorol Ediciones
+            Dirección
+            c/ Ocaña, 32 
+            28047
+            Madrid 
+            Contacto
+               Tlf: 912557003 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Notorious Ediciones
+            Dirección
+            c/ Galería de Robles, 4 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 609420642 
+               Email: notorious@notoriousediciones.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Nowtilus
+            Dirección
+            c/ de los Vinateros, 40, local 90 
+            28030
+            Madrid 
+            Contacto
+               Tlf: 912426595 
+               Email: editorial@nowtilus.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Nueva Utopía, Editorial
+            Dirección
+            c/ Fernández de los Ríos, 2 
             28015
             Madrid 
             Contacto
-               Tlf: 914452988 
-[...126 lines deleted...]
-            Edificio Sedes Sapientiae. Calle Manuel Uribe, 4 
+               Tlf: 914472360 
+               Email: bforcanor@tiscali.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Nuevos Escritores
+            Dirección
+            c/ Collado Bajo, 13 
+            28053
+            Madrid 
+            Contacto
+               Tlf: 914770185 
+               Email: eride@eride.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Unión Editorial
+            Dirección
+            c/ Martín Machío, 15, 1º Dcha. 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 913550228 
+               Email: info@unioneditorial.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Unidad Editorial Información General
+            Dirección
+            Avda. de San Luis, 25 
             28033
             Madrid 
             Contacto
-               Tlf: 911717399 
-[...49 lines deleted...]
-            c/ Josefa Valcárcel, 8, 2º 
+               Tlf: 914435000; 914435314; 914435123 
+               Email: areacomunicacion@unidadeditorial.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Unaluna
+            Dirección
+            c/ José Abascal 42, 2º dcha. 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 913105281 
+               Email: editorial@heliasta.com.ar 
+               Web</t>
+  </si>
+  <si>
+    <t>Nur Ediciones
+            Dirección
+            c/ Abedul, 11 
+            28036
+            Madrid 
+            Contacto
+               Tlf: 91 3502086 
+               Email: nematollahi@retemail.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Oberon
+            Dirección
+            c/ Juan Ignacio Luca de Tena, 15 
             28027
             Madrid 
             Contacto
-               Tlf: 913202884 
-[...6 lines deleted...]
-            Pza.. de España, 10, 5º izda. 
+               Tlf: 91 393 85 19 
+               Email: oberon@anaya.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Última Línea
+            Dirección
+            c/ Luis de Salazar, 5 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 629528935 
+               Email: editorial@ultimalinea.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Ocho y Medio. Libros de Cine
+            Dirección
+            c/ Martín de los Heros, 11 
             28008
             Madrid 
             Contacto
-               Tlf: 915473515 
-[...104 lines deleted...]
-            c/ Barquillo, 38, 1º E 
+               Tlf: 91 559 06 28 
+               Email: libros@ochoymedio.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Odisea Editorial
+            Dirección
+            c/ Palma, 13, local Izda 
             28004
             Madrid 
             Contacto
-               Tlf: 915224005 
-[...508 lines deleted...]
-    <t>El Drac
+               Tlf: 915232154 
+               Email: odiseaeditorial@grupoodisea.net</t>
+  </si>
+  <si>
+    <t>Tutor Ediciones
             Dirección
             c/ Impresores, 20 - P.E. El Prado del Espino 
             28660
             Boadilla Del Monte 
             Contacto
                Tlf: 915599832 
-               Email: info@editorialdrac.com 
-[...31 lines deleted...]
-               Tlf:  
+               Email: info@edicionestutor.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Turpial
+            Dirección
+            c/ Guzmán el Bueno, 133, 2º dcha. 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 915349285 
+               Email: maite@turpial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Oficina de Arte y Ediciones
+            Dirección
+            c/ Lagasca, 125, 2º Int. izda. 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 913692050 
+               Email: info@laoficinaediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Turner
+            Dirección
+            c/ Rafael Calvo, 42, 2º, esc. izda. 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 91.308.33.36 
+               Email: turner@turnerlibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ollero y Ramos Editores
+            Dirección
+            c/ Cuesta de Santo Domingo, 3 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 915590677 
+               Email: info@olleroyramos.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Trotta Editorial
+            Dirección
+            c/ Ferraz, 55 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 915430361 
+               Email: trotta@infornet.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Trompa de Elefante
+            Dirección
+            c/ Zurbano, 23, bajo D 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 91391 04 42 
+               Email: info@trompadeelefante.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Omnicón
+            Dirección
+            c/ Seis de diciembre, s/n, local 25 
+            28023
+            Madrid 
+            Contacto
+               Tlf: 917402081 
+               Email: omnicon@skios.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Tritemio Editorial
+            Dirección
+            P.º de la Castellana, 173, 1º dcha. 
+            28046
+            Madrid 
+            Contacto
+               Tlf: 915711977 
+               Email: pedidos@editorialtritemio.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ópera Prima Editorial
+            Dirección
+            c/ Vergara, 6, 1º A 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 915597450 
+               Email: operaprima@operaprima.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Trigo Ediciones
+            Dirección
+            c/ Soria, 13 
+            28830
+            San Fernando De Henares 
+            Contacto
+               Tlf: 916735166 
+               Email: trigo@trigoed.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Sufi
+            Dirección
+            c/ Cardenal Belluga, 9 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 913611836 
+               Email: editorialsufi@lazahara.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Quaterni
+            Dirección
+            c/ Mar Mediterráneo, 2, Nave 6 
+            28830
+            San Fernando De Henares 
+            Contacto
+               Tlf: 916775722 
+               Email: info@quaterni.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Quindici Editores
+            Dirección
+            c/ Fernández de la Hoz, 40, 1º 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 915357710 
+               Email: info@quindicieditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Stimulating Activities Company
+            Dirección
+            c/ Marcelino Santa María, 4, 2º A 
+            28036
+            Madrid 
+            Contacto
+               Tlf: 915637515 ; 610789768 
+               Email: edit@sac-o.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Starbook Editorial 
+            Dirección
+            c/ Jarama, 3-A 
+            28860
+            Paracuellos De Jarama 
+            Contacto
+               Tlf: 902112734 
+               Email: starbook@starbook.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Sonidos S2 Productions
+            Dirección
+            c/ Antonio López, 208, 1ºC 
+            28026
+            Madrid 
+            Contacto
+               Tlf: 914760355 
+               Email: joseluis@soni2.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Somos-Psicología
+            Dirección
+            c/ Fernández de la Hoz, 73, Bajo E 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 914412874 ; 915538527 
+               Email: somospsicologia@hotmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Raíces Editorial
+            Dirección
+            c/ Virgen del Pilar, 9 
+            28231
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 913764626 
+               Email: info@editorialraices.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Solitario Editorial
+            Dirección
+            c/ Isla Timor, 6 
+            28034
+            Madrid 
+            Contacto
+               Tlf: 913582521 // 626728584 
+               Email: solitario@editorialsolitario.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Ra-Ma Editorial y Publicaciones
+            Dirección
+            c/ Jarama, 3-A, Polig. Indl. Igarsa 
+            28860
+            Paracuellos De Jarama 
+            Contacto
+               Tlf: 916584280 
+               Email: editorial@ra-ma.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ramón Areces, Editorial Universitaria
+            Dirección
+            c/ Tomás Bretón, 21 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 915398659 
+               Email: cerasa@cerasa.es 
+               Web</t>
+  </si>
+  <si>
+    <t>SM
+            Dirección
+            c/ Impresores, 2. Urb. Prado del Espino 
+            28660
+            Boadilla Del Monte 
+            Contacto
+               Tlf: 914228800 
+               Email: clientes@grupo-sm.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Sitara
+            Dirección
+            c/ Valle de Pinares Llanos, 34-C 3º A 
+            28035
+            Madrid 
+            Contacto
+               Tlf: 686644692 
+               Email: sitara@editorialsitara.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Rc Libros
+            Dirección
+            c/ Mar Mediterráneo, 2, 6º 
+            28830
+            San Fernando De Henares 
+            Contacto
+               Tlf: 911102204 
+               Email: joseluisramirez@gruporc.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Siruela Ediciones 
+            Dirección
+            c/ Almagro, 25, Ppal. dcha. 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 913555720 
+               Email: siruela@siruela.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Red Libre Ediciones, S.L.
+            Dirección
+            c/ Fuencarral, 98, 6º izq. 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 669245689 
+               Email: isabel@relee.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Síntesis
+            Dirección
+            c/ Vallehermoso, 34, 1º 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 91.593.20.98 
+               Email: sintesis@sintesis.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Sins Entido E - Spiritu Media (Libros Libres)
+            Dirección
+            c/ Playa de Riazor, 12 
+            28042
+            Madrid 
+            Contacto
+               Tlf: 915940922 
+               Email: correo@libroslibres.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Sindéresis
+            Dirección
+            c/ Gran Via, 6 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 678026998 
+               Email: oscar@editorialsinderesis.com</t>
+  </si>
+  <si>
+    <t>Silonia
+            Dirección
+            c/ Alcalá, 202 1º C 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 913566909 
+               Email: hola@silonia.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Sílex Ediciones 
+            Dirección
+            c/ Alcalá, 202, 1º C 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 91.356.69.09 
+               Email: silex@silexediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Reikiavik Ediciones
+            Dirección
+            c/ Yucas, 20 
+            28260
+            Galapagar 
+            Contacto
+               Tlf: 626157500 
+               Email: reikiavikediciones@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Reino de Cordelia
+            Dirección
+            c/ Alberto Alcocer, 46, 3º b 
+            28016
+            Madrid 
+            Contacto
+               Tlf: 91.457.06.21 
+               Email: info@rreinodecordelia.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Signo Editores
+            Dirección
+            c/ Virgilio, 25 A, Ciudad Imagen 
+            28223
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 914343861 
+               Email: clientes@signoeditores.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Reino de Redonda
+            Dirección
+            Pza. Mayor, 30 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 932074577 
                Email:  
                Web</t>
   </si>
   <si>
-    <t>El Jinete Azul
-[...508 lines deleted...]
-    <t>Foca
+    <t>Reus
+            Dirección
+            c/ Rafael Calvo, 18, 2ºC 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 915213619 
+               Email: reus@editorialreus.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Rey Lear
+            Dirección
+            c/ Alberto Alcocer, 46, 3º B 
+            28016
+            Madrid 
+            Contacto
+               Tlf: 914570621 
+               Email: info@reylear.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Rialp Ediciones
+            Dirección
+            c/ Colombia, 63 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 91.326.05.04 
+               Email: ediciones@rialp.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Siglo XXI. España
             Dirección
             c/ Sector Foresta, 1 
             28760
             Tres Cantos 
             Contacto
-               Tlf: 918061996 
-[...94 lines deleted...]
-            Alcalá 109, 1º B 
+               Tlf: 91.806.19.96 
+               Email: sigloxxieditores@sigloxxieditores.com</t>
+  </si>
+  <si>
+    <t>Rilke
+            Dirección
+            c/ Dr. Fleming, 50, 4º D 
+            28036
+            Madrid 
+            Contacto
+               Tlf: 913453817 
+               Email: editorial@edicionesrilke.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ripano
+            Dirección
+            Ronda del Caballero de la Mancha, 135 
+            28034
+            Madrid 
+            Contacto
+               Tlf: 91.372.13.77 
+               Email: ripano@ripano.eu 
+               Web</t>
+  </si>
+  <si>
+    <t>Roble
+            Dirección
+            c/ San Isidro Labrador, 18 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 913641492 
+               Email: bsolana@imf-formacion.com</t>
+  </si>
+  <si>
+    <t>Romana Editorial
+            Dirección
+            c/ Villanueva, 20, 2º C ,esc. 1ª 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 915767979 
+               Email: info@romana-editorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Rubiños 1860
+            Dirección
+            c/ Alcalá, 98 
             28009
             Madrid 
             Contacto
-               Tlf: 914310043 
-[...668 lines deleted...]
-               Tlf: 917150664 
+               Tlf: 915754227 ex.274 - 914068600 
                Email:</t>
   </si>
   <si>
-    <t>Knossos
-[...1575 lines deleted...]
-            c/ Eras de Arriba 
+    <t>Siete Leguas Ediciones
+            Dirección
+            c/ Talleres, 1, local 6 
             28430
             Alpedrete 
             Contacto
-               Tlf: 918572300 
-[...678 lines deleted...]
-               Email:</t>
+               Tlf: 918424212 
+               Email: info@sieteleguas.es 
+               Web</t>
   </si>
   <si>
     <t>Rudolf Steiner Editorial
             Dirección
             c/ Guipuzcoa, 11, 1º izda 
             28020
             Madrid 
             Contacto
                Tlf: 91.553.14.81 
                Email: pedidos@editorialrudolfsteiner.es 
                Web</t>
   </si>
   <si>
     <t>Rueda Editorial
             Dirección
             c/ Físicas, 5 (Plg. Urtinsa II) 
             28923
             Alcorcón 
             Contacto
                Tlf: 91.619.27.79 
                Email: comercial@editorialrueda.es 
                Web</t>
   </si>
   <si>
     <t>Ruleta Rusa Ediciones
             Dirección
             c/ Almirante, 1, 3º 
             28004
             Madrid 
             Contacto
                Tlf: 686523869 
                Email: ruletarusaediciones@outlook.es 
                Web</t>
   </si>
   <si>
-    <t>Sabina Editorial
-[...115 lines deleted...]
-               Email: sendaeditorial@sendaeditorial.com 
+    <t>Siddharth Mehta Ediciones
+            Dirección
+            c/ Felipe IV, 9, 1º izq. 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 915221648 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Sial Ediciones
+            Dirección
+            c/ Bravo Murillo, 123, 3º ctro. 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 91.535.41.13 
+               Email: basilio@sialediciones.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Servilibro Ediciones
+            Dirección
+            c/ Campezo, 13 
+            28022
+            Madrid 
+            Contacto
+               Tlf: 913009102 
+               Email: general@servilibro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Servicios Editoriales y Turísticos Grafiverd
+            Dirección
+            c/ Virgen de la Oliva, 53 
+            28037
+            Madrid 
+            Contacto
+               Tlf: 913042901 
+               Email: info@grafiverd.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Sequitur
+            Dirección
+            c/ Escorial, 17 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915319561 
+               Email: sequitur22@yahoo.es 
                Web</t>
   </si>
   <si>
     <t>Señor Lobo Ediciones
             Dirección
             c/ Glorieta de Rubén Darío, 14 
             28890
             Loeches 
             Contacto
                Tlf: 675848259 
                Email: edicion@srloboediciones.com 
                Web</t>
   </si>
   <si>
-    <t>Sequitur
-[...153 lines deleted...]
-            c/ Valle de Pinares Llanos, 34-C 3º A 
+    <t>Senda Editorial
+            Dirección
+            c/ Isla de Saipán, 47 
             28035
             Madrid 
             Contacto
-               Tlf: 686644692 
-[...843 lines deleted...]
-               Email: alexzarate14@gmail.com</t>
+               Tlf: 913734750 
+               Email: sendaeditorial@sendaeditorial.com 
+               Web</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -8406,956 +8406,956 @@
         <v>117</v>
       </c>
     </row>
     <row r="119" spans="1:1">
       <c r="A119" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="120" spans="1:1">
       <c r="A120" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="121" spans="1:1">
       <c r="A121" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="122" spans="1:1">
       <c r="A122" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="123" spans="1:1">
       <c r="A123" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="124" spans="1:1">
       <c r="A124" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="125" spans="1:1">
       <c r="A125" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="126" spans="1:1">
       <c r="A126" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="127" spans="1:1">
       <c r="A127" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="128" spans="1:1">
       <c r="A128" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="129" spans="1:1">
       <c r="A129" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="130" spans="1:1">
       <c r="A130" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="131" spans="1:1">
       <c r="A131" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="132" spans="1:1">
       <c r="A132" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="133" spans="1:1">
       <c r="A133" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="134" spans="1:1">
       <c r="A134" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="135" spans="1:1">
       <c r="A135" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="136" spans="1:1">
       <c r="A136" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="137" spans="1:1">
       <c r="A137" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="138" spans="1:1">
       <c r="A138" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="139" spans="1:1">
       <c r="A139" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="140" spans="1:1">
       <c r="A140" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="141" spans="1:1">
       <c r="A141" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="142" spans="1:1">
       <c r="A142" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="143" spans="1:1">
       <c r="A143" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="144" spans="1:1">
       <c r="A144" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="145" spans="1:1">
       <c r="A145" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="146" spans="1:1">
       <c r="A146" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="147" spans="1:1">
       <c r="A147" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="148" spans="1:1">
       <c r="A148" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="149" spans="1:1">
       <c r="A149" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="150" spans="1:1">
       <c r="A150" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="151" spans="1:1">
       <c r="A151" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="152" spans="1:1">
       <c r="A152" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="153" spans="1:1">
       <c r="A153" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="154" spans="1:1">
       <c r="A154" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="155" spans="1:1">
       <c r="A155" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="156" spans="1:1">
       <c r="A156" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="157" spans="1:1">
       <c r="A157" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="158" spans="1:1">
       <c r="A158" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="159" spans="1:1">
       <c r="A159" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="160" spans="1:1">
       <c r="A160" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="161" spans="1:1">
       <c r="A161" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="162" spans="1:1">
       <c r="A162" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="163" spans="1:1">
       <c r="A163" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="164" spans="1:1">
       <c r="A164" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="165" spans="1:1">
       <c r="A165" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="166" spans="1:1">
       <c r="A166" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="167" spans="1:1">
       <c r="A167" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="168" spans="1:1">
       <c r="A168" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="169" spans="1:1">
       <c r="A169" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="170" spans="1:1">
       <c r="A170" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="171" spans="1:1">
       <c r="A171" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="172" spans="1:1">
       <c r="A172" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="173" spans="1:1">
       <c r="A173" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="174" spans="1:1">
       <c r="A174" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="175" spans="1:1">
       <c r="A175" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="176" spans="1:1">
       <c r="A176" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="177" spans="1:1">
       <c r="A177" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="178" spans="1:1">
       <c r="A178" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="179" spans="1:1">
       <c r="A179" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="180" spans="1:1">
       <c r="A180" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="181" spans="1:1">
       <c r="A181" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="182" spans="1:1">
       <c r="A182" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="183" spans="1:1">
       <c r="A183" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="184" spans="1:1">
       <c r="A184" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="185" spans="1:1">
       <c r="A185" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="186" spans="1:1">
       <c r="A186" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="187" spans="1:1">
       <c r="A187" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="188" spans="1:1">
       <c r="A188" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="189" spans="1:1">
       <c r="A189" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="190" spans="1:1">
       <c r="A190" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="191" spans="1:1">
       <c r="A191" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="192" spans="1:1">
       <c r="A192" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="193" spans="1:1">
       <c r="A193" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="194" spans="1:1">
       <c r="A194" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="195" spans="1:1">
       <c r="A195" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="196" spans="1:1">
       <c r="A196" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="197" spans="1:1">
       <c r="A197" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="198" spans="1:1">
       <c r="A198" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="199" spans="1:1">
       <c r="A199" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="200" spans="1:1">
       <c r="A200" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="201" spans="1:1">
       <c r="A201" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="202" spans="1:1">
       <c r="A202" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="203" spans="1:1">
       <c r="A203" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="204" spans="1:1">
       <c r="A204" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="205" spans="1:1">
       <c r="A205" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="206" spans="1:1">
       <c r="A206" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="207" spans="1:1">
       <c r="A207" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="208" spans="1:1">
       <c r="A208" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="209" spans="1:1">
       <c r="A209" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="210" spans="1:1">
       <c r="A210" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="211" spans="1:1">
       <c r="A211" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="212" spans="1:1">
       <c r="A212" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="213" spans="1:1">
       <c r="A213" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="214" spans="1:1">
       <c r="A214" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="215" spans="1:1">
       <c r="A215" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="216" spans="1:1">
       <c r="A216" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="217" spans="1:1">
       <c r="A217" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="218" spans="1:1">
       <c r="A218" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="219" spans="1:1">
       <c r="A219" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="220" spans="1:1">
       <c r="A220" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="221" spans="1:1">
       <c r="A221" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="222" spans="1:1">
       <c r="A222" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="223" spans="1:1">
       <c r="A223" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="224" spans="1:1">
       <c r="A224" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="225" spans="1:1">
       <c r="A225" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="226" spans="1:1">
       <c r="A226" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="227" spans="1:1">
       <c r="A227" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="228" spans="1:1">
       <c r="A228" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="229" spans="1:1">
       <c r="A229" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="230" spans="1:1">
       <c r="A230" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="231" spans="1:1">
       <c r="A231" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="232" spans="1:1">
       <c r="A232" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="233" spans="1:1">
       <c r="A233" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="234" spans="1:1">
       <c r="A234" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="235" spans="1:1">
       <c r="A235" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="236" spans="1:1">
       <c r="A236" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="237" spans="1:1">
       <c r="A237" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="238" spans="1:1">
       <c r="A238" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="239" spans="1:1">
       <c r="A239" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="240" spans="1:1">
       <c r="A240" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="241" spans="1:1">
       <c r="A241" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="242" spans="1:1">
       <c r="A242" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="243" spans="1:1">
       <c r="A243" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="244" spans="1:1">
       <c r="A244" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
     <row r="245" spans="1:1">
       <c r="A245" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="246" spans="1:1">
       <c r="A246" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="247" spans="1:1">
       <c r="A247" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="248" spans="1:1">
       <c r="A248" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="249" spans="1:1">
       <c r="A249" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="250" spans="1:1">
       <c r="A250" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="251" spans="1:1">
       <c r="A251" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="252" spans="1:1">
       <c r="A252" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="253" spans="1:1">
       <c r="A253" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="254" spans="1:1">
       <c r="A254" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="255" spans="1:1">
       <c r="A255" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="256" spans="1:1">
       <c r="A256" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="257" spans="1:1">
       <c r="A257" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="258" spans="1:1">
       <c r="A258" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="259" spans="1:1">
       <c r="A259" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="260" spans="1:1">
       <c r="A260" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="261" spans="1:1">
       <c r="A261" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="262" spans="1:1">
       <c r="A262" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="263" spans="1:1">
       <c r="A263" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="264" spans="1:1">
       <c r="A264" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="265" spans="1:1">
       <c r="A265" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="266" spans="1:1">
       <c r="A266" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="267" spans="1:1">
       <c r="A267" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="268" spans="1:1">
       <c r="A268" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="269" spans="1:1">
       <c r="A269" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="270" spans="1:1">
       <c r="A270" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="271" spans="1:1">
       <c r="A271" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="272" spans="1:1">
       <c r="A272" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="273" spans="1:1">
       <c r="A273" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="274" spans="1:1">
       <c r="A274" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="275" spans="1:1">
       <c r="A275" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="276" spans="1:1">
       <c r="A276" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row r="277" spans="1:1">
       <c r="A277" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="278" spans="1:1">
       <c r="A278" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="279" spans="1:1">
       <c r="A279" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="280" spans="1:1">
       <c r="A280" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="281" spans="1:1">
       <c r="A281" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="282" spans="1:1">
       <c r="A282" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="283" spans="1:1">
       <c r="A283" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="284" spans="1:1">
       <c r="A284" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="285" spans="1:1">
       <c r="A285" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="286" spans="1:1">
       <c r="A286" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="287" spans="1:1">
       <c r="A287" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="288" spans="1:1">
       <c r="A288" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="289" spans="1:1">
       <c r="A289" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="290" spans="1:1">
       <c r="A290" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="291" spans="1:1">
       <c r="A291" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="292" spans="1:1">
       <c r="A292" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="293" spans="1:1">
       <c r="A293" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="294" spans="1:1">
       <c r="A294" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="295" spans="1:1">
       <c r="A295" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="296" spans="1:1">
       <c r="A296" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="297" spans="1:1">
       <c r="A297" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
     <row r="298" spans="1:1">
       <c r="A298" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="299" spans="1:1">
       <c r="A299" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="300" spans="1:1">
       <c r="A300" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="301" spans="1:1">
       <c r="A301" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="302" spans="1:1">
       <c r="A302" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="303" spans="1:1">
       <c r="A303" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="304" spans="1:1">
       <c r="A304" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
     <row r="305" spans="1:1">
       <c r="A305" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="306" spans="1:1">
       <c r="A306" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="307" spans="1:1">
       <c r="A307" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="308" spans="1:1">
       <c r="A308" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="309" spans="1:1">
       <c r="A309" t="s">
         <v>307</v>