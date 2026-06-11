--- v4 (2026-05-03)
+++ v5 (2026-06-11)
@@ -547,50 +547,1709 @@
                Web</t>
   </si>
   <si>
     <t>Arrebato Libros
             Dirección
             c/ La Palma, 21 
             28004
             Madrid 
             Contacto
                Tlf: 912821111 
                Email: arrebato@arrebatolibros.com 
                Web</t>
   </si>
   <si>
     <t>Ártica Editorial
             Dirección
             José Luis Arrese, 13 
             28013
             Madrid 
             Contacto
                Tlf: 622280710 // 913557477 
                Email: info@articaeditorial.com 
                Web</t>
   </si>
   <si>
+    <t>Asram Vidya España
+            Dirección
+            Avda. Septima, 34, 2º 1 
+            28022
+            Madrid 
+            Contacto
+               Tlf: 649075196 
+               Email: asramvidyaespana@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Atanor Ediciones
+            Dirección
+            c/ Columela, 6 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 916161824 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Atc Ediciones
+            Dirección
+            P.º del Prado, 24 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 91 4200066 
+               Email: tectonica@tectonica.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Atlantis Ediciones
+            Dirección
+            Abastos, 206 
+            28300
+            Aranjuez 
+            Contacto
+               Tlf: 918657736  
+               Email: atlantis@edicionesatlantis.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Audema, Auditores de Energía y Medio Ambiente
+            Dirección
+            c/ Santorcaz, 4 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 915102555 
+               Email: info@audema.com 
+               Web</t>
+  </si>
+  <si>
+    <t>AudioLibro.org
+            Dirección
+            vacío 
+            Madrid 
+            Contacto
+               Tlf: 622534094 
+               Email: audiolibro.org@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Aula Documental de Investigación
+            Dirección
+            c/ Martín de los Heros, 66 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 915428282 
+               Email: info@auladoc.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Aula Médica
+            Dirección
+            c/ Princesa, 22 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 91 3576609 
+               Email: coello@grupoaulamedica.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Avarigani Editores
+            Dirección
+            ninguna 
+            Madrid 
+            Contacto
+               Tlf:  
+               Email: correo@avarigani.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Aviraneta Editorial
+            Dirección
+            c/ Carlos Sole, 40 1ºD 
+            28038
+            Madrid 
+            Contacto
+               Tlf: 914485636 
+               Email: avinareta@gmail.com</t>
+  </si>
+  <si>
+    <t>Barataria
+            Dirección
+            Pza. del Ángel, 6 1º B 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 633810070 / 934532553 
+               Email: info@barataria-ediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Bassus Ediciones
+            Dirección
+            Apdo. de correos 242 
+            28660
+            Boadilla Del Monte 
+            Contacto
+               Tlf:  
+               Email: info@bassusediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Bayard Revistas
+            Dirección
+            c/ Alcalá, 261-265-Edif. 4, 1º 
+            28660
+            Madrid 
+            Contacto
+               Tlf: 902411411 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Bellisco
+            Dirección
+            c/ Cebreros, 152, local posterior 
+            28011
+            Madrid 
+            Contacto
+               Tlf: 914641802 
+               Email: informacion@belliscovirtual.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Belvedere
+            Dirección
+            Apartado de correos 7191 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 669962380 
+               Email: info@editorialbelvedere.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Bercimuel
+            Dirección
+            Avda. de América, 29-1º D 
+            28770
+            Colmenar Viejo 
+            Contacto
+               Tlf: 918464249 
+               Email: administracion@editorialbercimuel.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Bestsellers Publishing
+            Dirección
+            c/ Rocinante, 9 
+            28034
+            Madrid 
+            Contacto
+               Tlf: 913721726 
+               Email: bestsellerspublishing@gmail.com</t>
+  </si>
+  <si>
+    <t>Betania Editorial
+            Dirección
+            Apdo. de correos 50767 
+            28080
+            Madrid 
+            Contacto
+               Tlf: 916539971 
+               Email: ebetania@terra.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Bibliópolis / Alamut
+            Dirección
+            c/ Alcalá, 387, esc. dcha. 1º D 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 913771344 / 657356000 
+               Email: editor@bibliopolis.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Biblioteca de Autores Cristianos
+            Dirección
+            Edificio Sedes Sapientiae. Calle Manuel Uribe, 4 
+            28033
+            Madrid 
+            Contacto
+               Tlf: 911717398 
+               Email: secretariadireccion@bac-editorial.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Biblioteca Nueva
+            Dirección
+            c/ Almagro, 38 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 913100436 
+               Email: editorial@bibliotecanueva.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Bilingual Readers
+            Dirección
+            c/ Pozas, 7, 4º 
+            28004
+            Madrid 
+            Contacto
+               Tlf:  
+               Email: info@bilingualreaders.com</t>
+  </si>
+  <si>
+    <t>Blake + Helsey
+            Dirección
+            c/ Doctor Mingo Alsina, 4 
+            28250
+            Torrelodones 
+            Contacto
+               Tlf: 918590737 
+               Email: bheditores@bh-editores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Blue Planet
+            Dirección
+            c/ José Arcones Gil, 30 
+            28017
+            Madrid 
+            Contacto
+               Tlf: 914070017 
+               Email: info@blueplanettales.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Board and Book, S.L.
+            Dirección
+            c/ Riaño, 3, 2ºB 
+            28042
+            Madrid 
+            Contacto
+               Tlf: 911871669 
+               Email: editorial@boardandbook.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Bohodón Ediciones
+            Dirección
+            Sector Oficios, 7 6º Izda. 
+            28760
+            Tres Cantos 
+            Contacto
+               Tlf: 918043155 / 662165784 
+               Email: ediciones@bohodon.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Bolchiro
+            Dirección
+            c/ Zurbano, 47, 6º izda. 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 660456282 
+               Email: administrador@bolchiro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Bookolia
+            Dirección
+            c/ Cordel de Pavones, 40 A, 1º A 
+            28032
+            Madrid 
+            Contacto
+               Tlf: 917513609 
+               Email: contacto@bookolia.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Books and Gifts
+            Dirección
+            c/ Gavilanes, 1 
+            28035
+            Madrid 
+            Contacto
+               Tlf: 913164075 
+               Email: info@booksandgifts.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Bósforo Libros
+            Dirección
+            c/ Cocuy, 2 C, 1º B 
+            28033
+            Madrid 
+            Contacto
+               Tlf: 660225507 
+               Email: bosforo@bosforolibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Bruño
+            Dirección
+            c/ Juan Ignacio Luca de Tena, 15 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 917244800 
+               Email: info@editorial-bruno.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Bubok Publishing
+            Dirección
+            c/ Belén, 13 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 912944490 
+               Email: editorial@bubok.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Buenaventura Editorial
+            Dirección
+            c/ Valle de Tormes, 16 
+            28660
+            Boadilla Del Monte 
+            Contacto
+               Tlf:  
+               Email: info@buenaventuraeditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Cabaret Voltaire
+            Dirección
+            c/ Villa 2, 2º dcha.  
+            28005
+            Madrid 
+            Contacto
+               Tlf: 934675102 
+               Email: info@cabaretvoltaire.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Cacitel
+            Dirección
+            c/ Lazaga, 3 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 914507635 
+               Email: cacitelsl@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Caïrel Ediciones
+            Dirección
+            Gta. De Campanar, 1 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 91 7240816 
+               Email: clairel@clan.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Calamar Edición y Diseño
+            Dirección
+            c/ Gran Vía, 69, 7ª 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 915487747 
+               Email: info@calamarediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Calambur
+            Dirección
+            C/ María Teresa, 17, 1º C 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 917259249 
+               Email: calambur@calambureditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Calatrava Ediciones Médicas Singulares
+            Dirección
+            c/ Calibre, 66 
+            28260
+            Collado Villalba 
+            Contacto
+               Tlf: 918500578 
+               Email: basilio@calatravaediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Cambridge University Press Iberia
+            Dirección
+            c/ José Abascal, 56, 1º 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 911715800 
+               Email: iberia@cambridge.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Caos Editorial
+            Dirección
+            Apdo. de correos 3294 
+            28080
+            Madrid 
+            Contacto
+               Tlf: 915358284 
+               Email: info@caoseditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Caparrós Editores
+            Dirección
+            c/ Bayona, 10, 2º izq. 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 914200306 
+               Email: info@caparroseditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Capitán Swing Libros
+            Dirección
+            c/ Rafael Finat, 58, esc. 2ª, 2º4 
+            28044
+            Madrid 
+            Contacto
+               Tlf: 630022531 
+               Email: contacto@capitanswinglibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Capitel Ediciones
+            Dirección
+            c / Bruselas V -16 B. Parque Európolis 
+            28230
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 916377414 
+               Email: rpa@norma-capitel.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Caro Raggio Editor
+            Dirección
+            c/ Alfonso XII, 52 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 914203285 
+               Email: info@losbaroja.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Carpe Noctem
+            Dirección
+            c/ Goya, 19 
+            28001
+            Madrid 
+            Contacto
+               Tlf:  
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Casa de Cartón
+            Dirección
+            c/ Presidente José María Aznar, 1 
+            28500
+            Arganda Del Rey 
+            Contacto
+               Tlf:  
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Casa de Velázquez
+            Dirección
+            c/ Paul Guinard, 3. Ciudad Universitaria 
+            28040
+            Madrid 
+            Contacto
+               Tlf: 914551580 
+               Email: sales@cvz.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Casariego
+            Dirección
+            c/ Cristobal Bordiu, 36, bajo 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 914411330 
+               Email: info@casariego.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Casimiro Libros
+            Dirección
+            c/ Escorial, 17 - 1º D 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915319561 
+               Email: info@casimirolibros.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Casus-Belli Ediciones
+            Dirección
+            c/ Fuente del Berro, 29 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 686404861 
+               Email: casusbelli.ediciones@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Cátedra
+            Dirección
+            c/ Juan Ignacio Luca de Tena, 15 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 91.393.87.87 
+               Email: catedra@catedra.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Catriel Editorial
+            Dirección
+            c/ Barco, 40, patio 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915321847 
+               Email: catriel@catriel.net 
+               Web</t>
+  </si>
+  <si>
+    <t>CCS Editorial
+            Dirección
+            c/ Alcalá, 166 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 917252000 
+               Email: sei@editorialccs.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Celesta
+            Dirección
+            c/ Nieremberg, 5, 5º A 
+            28002
+            Madrid 
+            Contacto
+               Tlf:  
+               Email: editorialcelesta@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Cep Editorial
+            Dirección
+            c/ Dalia, 18-20 pol. Industr. El Lomo 
+            28970
+            Humanes De Madrid 
+            Contacto
+               Tlf: 902108209 
+               Email: info@editorialcep.com 
+               Web</t>
+  </si>
+  <si>
+    <t>CETEA Ediciones
+            Dirección
+            c/ Talamanca, 3 
+            28807
+            Alcalá De Henares 
+            Contacto
+               Tlf: 665374194 
+               Email: info@ceteaediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Cicely Editorial
+            Dirección
+            Calle Madrid 118, 3D 
+            28903
+            Getafe 
+            Contacto
+               Tlf: 919 350 351 
+               Email: hola@cicelyeditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Cinca Ediciones
+            Dirección
+            c/ General Ibáñez íbero, 5 A, esc. 1, 1º A 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 915532272 
+               Email: grupoeditorial@edicionescinca.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Cinter Divulgación Técnica
+            Dirección
+            c/ Campomanes, 6, 5º dcha. 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 913191200 
+               Email: cinter@cinter.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Circulo Científico
+            Dirección
+            c/ Zurbano, 43, 1º 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 91.310.65.42 
+               Email: editores@circulocientifico.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Círculo de Tiza
+            Dirección
+            c/ Segre, 16 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 910327541 
+               Email: info@circulodetiza.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Cisneros
+            Dirección
+            c/ Joaquín Costa, 36 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 915619900 
+               Email: editcisn@arrakis.es</t>
+  </si>
+  <si>
+    <t>Ciudad Nueva Editorial
+            Dirección
+            c/ José Picón, 28 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 917259530 
+               Email: editorial@ciudadnueva.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Civilización Global Ediciones
+            Dirección
+            c/ Severo Ochoa, 5 
+            28521
+            Rivas-Vaciamadrid 
+            Contacto
+               Tlf:  
+               Email: info@ediciones-civilizacionglobal.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Civitas Ediciones
+            Dirección
+            pso. de Recoletos, 37, 2ª 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 91 585 21 00  
+               Email: atencionclientes@thomsonreuters.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Clan Editorial
+            Dirección
+            Gta. De Campanar, 1 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 917240816 
+               Email: editorial@clan.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Claridad
+            Dirección
+            c/ José Abascal, 42, 2º dcha. 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 913105281 
+               Email: editorial@editorialclaridad.com.ar</t>
+  </si>
+  <si>
+    <t>Clave Intelectual
+            Dirección
+            Paseo de la Castellana, 13, 5º 
+            28046
+            Madrid 
+            Contacto
+               Tlf: 917814799 
+               Email: info@claveintelectual.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Club Bibliófilo Versol
+            Dirección
+            C/ Villacastín, 25 L, Bajo 
+            28034
+            Madrid 
+            Contacto
+               Tlf: 917302033 
+               Email: info@cbveditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Coloquio Editorial
+            Dirección
+            c/ Claudio Sánchez Albornoz, 8, Local B 
+            28024
+            Madrid 
+            Contacto
+               Tlf: 915181378 
+               Email: editorialcoloquio@infonegocio.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Compañía española de reprografía y servicios
+            Dirección
+            c/ Dublín, 15 - B 
+            28232
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 913272214 
+               Email: publicarya@telefonica.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Comuniland
+            Dirección
+            c/ Almansa, 94 
+            28040
+            Madrid 
+            Contacto
+               Tlf: 914422049 
+               Email: comuniland@comuniland.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Conarquitectura Ediciones
+            Dirección
+            c/ Pilar de Zaragoza, 12 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 917130056 
+               Email: ca@conarquitectura.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Cónica Ediciones
+            Dirección
+            Pº de la Castellana, 66 
+            28046
+            Madrid 
+            Contacto
+               Tlf: 913373220 
+               Email:</t>
+  </si>
+  <si>
+    <t>Continta me tienes
+            Dirección
+            c/ Belmonte de Tajo, 55, 3º C 
+            28019
+            Madrid 
+            Contacto
+               Tlf: 914693512 
+               Email: info@contintametienes.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Cooperación Editorial
+            Dirección
+            c/ Doctor Esquerdo, 173, 6º izqda 
+            28007
+            Madrid 
+            Contacto
+               Tlf: 914093573 
+               Email: popular@editorialpopular.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Costas de Carcosa
+            Dirección
+            c/ López de Aranda, 31, 1º B 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 666208326 
+               Email: costasdecarcosa@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>CPD Formación y Editorial
+            Dirección
+            c/ Sangenjo, 34 
+            28034
+            Madrid 
+            Contacto
+               Tlf: 913781432 
+               Email: cpd@cpd.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Creación Editorial
+            Dirección
+            c/ Jaime Marquet, 9 
+            28200
+            San Lorenzo de El Escorial 
+            Contacto
+               Tlf: 91.890.47.33 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Creaciones Copyright
+            Dirección
+            c/ Castillo de Fuensaldaña, 4 of. 131 
+            28230
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 916402177 
+               Email: ediciones@creacionescopyght.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Creaciones Vincent Gabrielle
+            Dirección
+            c/ Goya, 35 
+            28413
+            El Boalo 
+            Contacto
+               Tlf: 918908868/647532081 
+               Email: azmerino@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Creadores de sueños
+            Dirección
+            c/ Isla de Lobeira, 10 
+            28400
+            Collado Villalba 
+            Contacto
+               Tlf: 676294982 
+               Email: ana.martin@editorialcs.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Crealite
+            Dirección
+            Avda. Menéndez Pelayo, 83 esc. izda. 1º A 
+            28007
+            Madrid 
+            Contacto
+               Tlf: 911018486 
+               Email: eduardocaballero@crealite.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Cristiandad Ediciones
+            Dirección
+            c/ Ortega y Gasset, 40, 7º izda. 
+            28006
+            Los Molinos 
+            Contacto
+               Tlf: 917819970 
+               Email: info@edicionescristiandad.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Criteria Club de lectores
+            Dirección
+            c/ Gamonal 5, 1º Nave 18 
+            28043
+            Madrid 
+            Contacto
+               Tlf: 902508010 
+               Email: info@criteriaclub.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Cruce de tiempos
+            Dirección
+            Avda. María Moliner, 11, portal E, 3ºB 
+            28919
+            Leganés 
+            Contacto
+               Tlf: 657542491 
+               Email: editor@crucedetiempos.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Crusoe Ediciones
+            Dirección
+            c/ Simca, 18 
+            28041
+            Madrid 
+            Contacto
+               Tlf:  
+               Email: info@edicionescrusoe.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Cto Editorial
+            Dirección
+            c/ Francisco Silvela, 106 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 917824330 
+               Email: ctoeditorial@ctomedicina.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Cuadernos del Laberinto
+            Dirección
+            c/ Padilla, 29 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 913093117 
+               Email: editorial@cuadernosdelaberinto.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Cuento de Luz
+            Dirección
+            c/ Claveles, 10 
+            28223
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 913510135 
+               Email: info@cuentodeluz.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Cultiva Libros
+            Dirección
+            c/ Méndez Álvaro, 18, 2º 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 912049629 
+               Email: info@cultivalibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Cyan Proyectos Editoriales
+            Dirección
+            c/ Fuencarral, 70, 2º izda. 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 91.532.05.04 
+               Email: cyan@redestb.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Dastin Ediciones
+            Dirección
+            Polig. Ind. Európolis. c/ Berna, 9 
+            28230
+            Madrid 
+            Contacto
+               Tlf: 916375254 
+               Email: info@dastin.es 
+               Web</t>
+  </si>
+  <si>
+    <t>De Conatus
+            Dirección
+            c/ Casado del Alisal,10-2 A 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 655639868 
+               Email: administracion_deconatus@deconatus.com 
+               Web</t>
+  </si>
+  <si>
+    <t>De Librum Tremens
+            Dirección
+            c/ Nardo, 53 
+            28109
+            Alcobendas 
+            Contacto
+               Tlf: 916505934 
+               Email: info@delibrumtremens.com 
+               Web</t>
+  </si>
+  <si>
+    <t>De Vega Publicaciones
+            Dirección
+            Avda. de los Rosales, 42, Nave 402 
+            28041
+            Madrid 
+            Contacto
+               Tlf: 913180762 
+               Email: info@manosmaravillosas.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Defausta Editorial
+            Dirección
+            c/ Gran Vía, 78 - 7º Izda 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 669736070 
+               Email: info@defaustaeditorial.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Deimos Editorial
+            Dirección
+            Gta. Puente de Segovia, 3 
+            28011
+            Madrid 
+            Contacto
+               Tlf: 914792342 
+               Email: editorial@academiadeimos.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Delta Publicaciones 
+            Dirección
+            c/Real, 59, Escalera Izquierda, 4º A 
+            28400
+            Collado Villalba 
+            Contacto
+               Tlf: 918499267 / 675950886 
+               Email: administracion@deltapublicaciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Demipage Services
+            Dirección
+            c/ Pez, 12 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915638867 
+               Email: madrid@demipage.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Desacorde Ediciones
+            Dirección
+            c/ Arroyo del Olivar, 34 
+            28053
+            Madrid 
+            Contacto
+               Tlf: 918331457 
+               Email: info@desacordeediciones.com</t>
+  </si>
+  <si>
+    <t>Desiderata Books
+            Dirección
+            c/ Industrias, 4, 2º 
+            28923
+            Alcorcón 
+            Contacto
+               Tlf: 91 3102826 
+               Email: info@desideratabooks.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Desnivel Ediciones
+            Dirección
+            c/ San Victorino, 8 
+            28025
+            Madrid 
+            Contacto
+               Tlf: 913602269 
+               Email: edicionesdesnivel@desnivel.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Desperta Ferro
+            Dirección
+            c/ Salamanca, 6, 1º B 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 912204200 
+               Email: editor@despertaferro-ediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Devenir
+            Dirección
+            Apto. de correos, 5 
+            28991
+            Torrejón De La Calzada 
+            Contacto
+               Tlf: 918106061 
+               Email: info@devenir.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Dextra Editorial
+            Dirección
+            Arroyo de Fontarrón, 271 
+            28030
+            Madrid 
+            Contacto
+               Tlf: 917733710 
+               Email: info@dextraeditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Dhyana Arte
+            Dirección
+            c/ Comunidad Europea, 61 
+            28514
+            Nuevo Baztán 
+            Contacto
+               Tlf: 918734780 
+               Email: info@dhyanaarte.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Diábolo Ediciones
+            Dirección
+            Apdo. de correos 40171 
+            28007
+            Madrid 
+            Contacto
+               Tlf: 639332802 
+               Email: diaboloediciones@diaboloediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Díaz de Santos
+            Dirección
+            c/ Albasanz, 2 
+            28037
+            Madrid 
+            Contacto
+               Tlf: 917434890 
+               Email: ediciones@diazdesantos.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Dibbuks
+            Dirección
+            c/ San Pedro, 20 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 911376171/639337347 
+               Email: editorial@dibbuks.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Dilema
+            Dirección
+            c/ Ibañez Marín, 11 
+            28019
+            Madrid 
+            Contacto
+               Tlf: 914729071 
+               Email: info@editorialdilema.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Dilex
+            Dirección
+            Políg. Ind. Igarsa-Nave N 
+            28860
+            Paracuellos De Jarama 
+            Contacto
+               Tlf: 916582504 ; 91 6582318 
+               Email: info@dilex.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Dioptrías
+            Dirección
+            Alcalá, 445, 2º A 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 620565355 
+               Email: editorial@dioptrias.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Diversidad Literaria
+            Dirección
+            Avenida de Cantabria, 31 
+            28042
+            Madrid 
+            Contacto
+               Tlf: 659516801 
+               Email: gmozos@diversidadliteraria.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Divisa Red
+            Dirección
+            P.º de la Castellana, 111, 9º 
+            28046
+            Madrid 
+            Contacto
+               Tlf: 915980980 
+               Email: divisa@divisared.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Diwan Mayrit
+            Dirección
+            Callejón del Alguacil, 6 
+            28038
+            Madrid 
+            Contacto
+               Tlf: 915704114 
+               Email: editorial@diwan.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Doce Calles
+            Dirección
+            c/ de la Ribera, 38 
+            28300
+            Aranjuez 
+            Contacto
+               Tlf: 902197501 
+               Email: docecalles@docecalles.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Doctor Domaverso
+            Dirección
+            c/ Las Palmeras, 12, Portal D, 1º B 
+            28922
+            Alcorcón 
+            Contacto
+               Tlf: 628761654 
+               Email: domaverso@ono.com</t>
+  </si>
+  <si>
+    <t>Dojo Ediciones
+            Dirección
+            c/ Alquimia, 6 
+            28933
+            Móstoles 
+            Contacto
+               Tlf: 91.617.08.67 
+               Email: editorial@alfaomega.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Dos Bigotes
+            Dirección
+            c/ San Bernardo, 83, 5º 17 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 914452988 
+               Email: editorialdosbigotes@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Draft Editores
+            Dirección
+            c/ María Tubau, 5 
+            28050
+            Madrid 
+            Contacto
+               Tlf: 913589070 
+               Email: draft@draft-online.com</t>
+  </si>
+  <si>
+    <t>Drakul Editorial
+            Dirección
+            Apdo. de correos 100 
+            28945
+            Fuenlabrada 
+            Contacto
+               Tlf: 686105012 
+               Email: editorial@drakul.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Dykinson
+            Dirección
+            c/ Meléndez Valdés, 61 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915442846 / 915442869 
+               Email: info@dykinson.com 
+               Web</t>
+  </si>
+  <si>
+    <t>E-training Formación y Desarrollo
+            Dirección
+            c/ Navarra, 24 bis, 1º C 
+            28039
+            Madrid 
+            Contacto
+               Tlf: 902024196 
+               Email: luis.gonzalez@e-fyd.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ecobook
+            Dirección
+            c/ Cristo, 3, local 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915595130 
+               Email: ecobook@ecobook.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ecoespaña Editorial
+            Dirección
+            c/ Angel, 19  
+            28005
+            Madrid 
+            Contacto
+               Tlf: 912219630 
+               Email: editor@buenosdiasplaneta.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Edaf
+            Dirección
+            c/ Jorge Juan, 68, 1º 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 914358260 
+               Email: edaf@edaf.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Edelsa
+            Dirección
+            Pza. Ciudad de Salta, 3 
+            28043
+            Madrid 
+            Contacto
+               Tlf: 914165511 
+               Email: edelsa@edelsa.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Edelvives
+            Dirección
+            c/ Xaudaró, 25 
+            28034
+            Madrid 
+            Contacto
+               Tlf: 913344884 
+               Email: dediciones@edelvives.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediasa
+            Dirección
+            c/ Bascuñuelos, 13 
+            28021
+            Madrid 
+            Contacto
+               Tlf: 917109120 
+               Email: informacion@ediasa.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Edibesa
+            Dirección
+            c/ Juan de Urbieta, 51 
+            28007
+            Madrid 
+            Contacto
+               Tlf: 913451992 
+               Email: info@edibesa.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Edice Editorial
+            Dirección
+            Edificio Sedes Sapientiae. Calle Manuel Uribe, 4 
+            28033
+            Madrid 
+            Contacto
+               Tlf: 911717399 
+               Email: edice@conferenciaepiscopal.es</t>
+  </si>
+  <si>
+    <t>Edición Personal
+            Dirección
+            c/ Vergara, 6, 1º A 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 915595522; 91 5592949 
+               Email: edicionpersonal@edicionpersonal.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones 19
+            Dirección
+            c/ Turquesa, 6 
+            28224
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 658519278 
+               Email: rh.positivo.ediciones@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones 2010
+            Dirección
+            c/ Antonio Cavero, 20, bajo 
+            28043
+            Madrid 
+            Contacto
+               Tlf: 91.564.93.24  
+               Email: marketing@ediciones2010.ES 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones 98
+            Dirección
+            P.º de la Chopera, 23, 1º D 
+            28100
+            Alcobendas 
+            Contacto
+               Tlf: 916612688 
+               Email: info@ediciones98.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones a Contracorriente
+            Dirección
+            c/ Josefa Valcárcel, 8, 2º 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 913202884 
+               Email: info@edicionesacontracorriente.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones Agrotécnicas
+            Dirección
+            Pza.. de España, 10, 5º izda. 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 915473515 
+               Email: info@terralia.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones Ambulantes
+            Dirección
+            Avda. de Portugal, 73, 4º izda. 
+            28011
+            Madrid 
+            Contacto
+               Tlf: 680454851 
+               Email: edicionesambulantes@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones Asimétricas
+            Dirección
+            c/ Cartagena, 164 of. B 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 915646231 
+               Email: juangmillan@ya.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones B
+            Dirección
+            c/ Orduña, 3 
+            28034
+            Madrid 
+            Contacto
+               Tlf: 915863300 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones Clásicas
+            Dirección
+            c/ San Máximo, 31, 4º 8 (edif. 2000) 
+            28041
+            Madrid 
+            Contacto
+               Tlf: 915003174 / 915003270 
+               Email: ediclas@arrakis.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones De Buena Tinta
+            Dirección
+            Ctra. de Fuencarral, 14  
+            28010
+            Alcobendas 
+            Contacto
+               Tlf: 915940922 
+               Email: info@edicionesdebuenatinta.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones de La Discreta
+            Dirección
+            c/ Arroyo de los Sauces, 14, 3º 2 
+            28430
+            Alpedrete 
+            Contacto
+               Tlf: 918515083;625555882 
+               Email: edicionesdeladiscreta@ladiscreta.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones de La Ergástula
+            Dirección
+            c/ Juan de la Hoz, 26, bajo dcha. 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 917268330 
+               Email: info@laergastula.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones del Limón
+            Dirección
+            c/ Limón, 22, 2º C 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 5421058 
+               Email: teresasaezz@terra.es</t>
+  </si>
+  <si>
+    <t>Ediciones del Orto
+            Dirección
+            c/ San Máximo, 31 
+            28041
+            Madrid 
+            Contacto
+               Tlf: 915003174 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones del Umbral
+            Dirección
+            c/ Barquillo, 38, 1º E 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915224005 
+               Email: editorial@edicionesumbral.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones Diquesí
+            Dirección
+            c/ Nanclares de Oca, 26-D 2º B 
+            28022
+            Madrid 
+            Contacto
+               Tlf: 696171757 
+               Email: diosasdelolimpo@edicionesdiquesi.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones El Viso
+            Dirección
+            c/ Castelló, 128 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 915196576 
+               Email: elviso@edicioneselviso.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones Escurialenses
+            Dirección
+            Real Monasterio del Escorial 
+            28200
+            San Lorenzo de El Escorial 
+            Contacto
+               Tlf: 918969109 
+               Email: edes@edes.es 
+               Web</t>
+  </si>
+  <si>
     <t>Ediciones GPS
             Dirección
             c/ Sebastián Herrera, 12 -14, 2º 
             28012
             Madrid 
             Contacto
                Tlf: 915270229 
                Email: info@edicionesgps.es 
                Web</t>
   </si>
   <si>
     <t>Ediciones Hispano Eslavas
             Dirección
             c/ Velázquez, 94, 1º 
             28006
             Madrid 
             Contacto
                Tlf: 915417878 
                Email: libreria@edicioneshispanoeslavas.com 
                Web</t>
   </si>
   <si>
     <t>Ediciones Irreverentes
             Dirección
             c/ Martínez de la Riva, 137, 4º A 
@@ -646,83 +2305,50 @@
                Web</t>
   </si>
   <si>
     <t>Ediciones Librería Argentina
             Dirección
             c/ Andrés Mellado, 46 
             28015
             Madrid 
             Contacto
                Tlf: 91 543 47 81 ; 91 543 69 07 
                Email: libreria@libreriaargentina.com 
                Web</t>
   </si>
   <si>
     <t>Ediciones Sen
             Dirección
             c/ Fuerteventura, 4, Bajos, Oficina 4 
             28703
             San Sebastián De Los Reyes 
             Contacto
                Tlf: 913148453 
                Email: edicionessen@sen.org.es 
                Web</t>
   </si>
   <si>
-    <t>Ediciones 19
-[...31 lines deleted...]
-  <si>
     <t>Edicomplet
             Dirección
             c/ Capitán Haya, 60, 1ª pta. 
             28020
             Madrid 
             Contacto
                Tlf: 917499500 
                Email: edicomple.poyatost@medynet.com</t>
   </si>
   <si>
     <t>Edilán-Ars Libri
             Dirección
             Trav. de José Alix Alix, 4 
             28830
             San Fernando De Henares 
             Contacto
                Tlf: 914850461 
                Email: consultas@edilan.es 
                Web</t>
   </si>
   <si>
     <t>Edimat Libros
             Dirección
             c/ Primavera, 35 
             28500
@@ -853,50 +2479,61 @@
                Email: editorial@agustiniana.es 
                Web</t>
   </si>
   <si>
     <t>Editorial Alpuerto
             Dirección
             c/ Caños del Peral, 7, 1º dcha. 
             28013
             Madrid 
             Contacto
                Tlf: 915470190 / 915470348 
                Email: editorialalpuerto@gmail.com</t>
   </si>
   <si>
     <t>Editorial ATM
             Dirección
             c/ Santa Engracia, 12 
             28010
             Madrid 
             Contacto
                Tlf: 914451300; 913080777 
                Email: editorial@atm2.es 
                Web</t>
   </si>
   <si>
+    <t>Editorial Carmen Bengoechea Bernal
+            Dirección
+            Calle de Abizanda, 34 
+            28033
+            Madrid 
+            Contacto
+               Tlf:  
+               Email: librosparapensarmejor@gmail.com 
+               Web</t>
+  </si>
+  <si>
     <t>Editorial de Arte y Ciencia (Fundación Juan March)
             Dirección
             c/ Castelló, 77 
             28006
             Madrid 
             Contacto
                Tlf: 914354240 
                Email: webmast@mail.march.es 
                Web</t>
   </si>
   <si>
     <t>Editorial de Espiritualidad
             Dirección
             c/ Triana, 9 
             28016
             Madrid 
             Contacto
                Tlf: 913504922 
                Email: editorial@editorialdeespiritualidad.com 
                Web</t>
   </si>
   <si>
     <t>Editorial Española de Seguros
             Dirección
             c/ Sagasta ,18, 2º izda. 
@@ -1051,50 +2688,1612 @@
                Web</t>
   </si>
   <si>
     <t>El Croquis
             Dirección
             Avda. Reyes Católicos, 9 
             28280
             San Lorenzo de El Escorial 
             Contacto
                Tlf: 918969410 
                Email: elcroquis@elcroquis.es 
                Web</t>
   </si>
   <si>
     <t>El Drac
             Dirección
             c/ Impresores, 20 - P.E. El Prado del Espino 
             28660
             Boadilla Del Monte 
             Contacto
                Tlf: 915599832 
                Email: info@editorialdrac.com 
                Web</t>
   </si>
   <si>
+    <t>El Duende de los libros
+            Dirección
+            c/ Estrecho de Gibraltar, 19 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 913771668 
+               Email: comercial@editorialelduende.es 
+               Web</t>
+  </si>
+  <si>
+    <t>El Garaje Ediciones
+            Dirección
+            c/ Cacereños, 54, local 4 
+            28021
+            Madrid 
+            Contacto
+               Tlf: 917986911 ; 600241668 
+               Email: infogaraje@nodo50.org 
+               Web</t>
+  </si>
+  <si>
+    <t>El Instalador
+            Dirección
+            c/ Julio Rey Pastor, 8 y 9  
+            28806
+            Alcalá De Henares 
+            Contacto
+               Tlf:  
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>El Jinete Azul
+            Dirección
+            c/ Fobos, 15, 8º D 
+            28030
+            Madrid 
+            Contacto
+               Tlf: 918717326 
+               Email: info@edicioneseljineteazul.com 
+               Web</t>
+  </si>
+  <si>
+    <t>El Maquinista
+            Dirección
+            Pza. de las Salesas, 10, 4º 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 913697537 
+               Email: lp@agrupo.com 
+               Web</t>
+  </si>
+  <si>
+    <t>El Perro Malo
+            Dirección
+            c/ José María Cavero, 10, 3 A 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 618243201 
+               Email: mtorress@ucm.es 
+               Web</t>
+  </si>
+  <si>
+    <t>El Sastre de Apollinaire
+            Dirección
+            c/ Lagartera, 15, 2º C, izda. 
+            28053
+            Madrid 
+            Contacto
+               Tlf: 685050203 
+               Email: elsastredeapollinaire@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>El Séptimo Cielo
+            Dirección
+            c/ Montes Azules, 16 
+            28909
+            Getafe 
+            Contacto
+               Tlf: 916848866 
+               Email: ememoragues@yahoo.es</t>
+  </si>
+  <si>
+    <t>Elam Editores
+            Dirección
+            c/ Fresnedillas 25 
+            28035
+            Madrid 
+            Contacto
+               Tlf: 913737290 
+               Email: elam@elam.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Elsevier España
+            Dirección
+            c/ José Abascal, 45, 3º 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 914021212 
+               Email: recepcionmadrid@elsevier.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Enclave Creativa Ediciones
+            Dirección
+            Pza. de José Antonio 
+            28026
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 914600099 
+               Email: enclavecreativa@enclavecreativa.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Enclave-Ele
+            Dirección
+            Paseo Marqués de Zafra, 383 bis 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 914316714 
+               Email: contacto@enclave-ele.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Encuentro Ediciones
+            Dirección
+            c/ Ramirez Arellano, 17, 10º 
+            28043
+            Madrid 
+            Contacto
+               Tlf: 915322346 
+               Email: info@ediciones-encuentro.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Endymion Ediciones
+            Dirección
+            c/ Cruz Verde, 22 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915222210 
+               Email: ediendymion@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Eneida Editorial
+            Dirección
+            c/ Valderrodrigo, 4 
+            28035
+            Madrid 
+            Contacto
+               Tlf: 913738685 / 913166596 
+               Email: eneida@editorialeneida.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Enfoque Editorial
+            Dirección
+            Avda. Europa, 13 
+            28224
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 913511862 
+               Email:</t>
+  </si>
+  <si>
+    <t>Entha Ediciones
+            Dirección
+            Ronda Caballero de la Mancha, 214 
+            28034
+            Madrid 
+            Contacto
+               Tlf: 915765645 
+               Email: entha@enthaediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Entheos Grupo Editorial
+            Dirección
+            Avda. del Cerro del Águila, 2 
+            28703
+            San Sebastián De Los Reyes 
+            Contacto
+               Tlf: 91 3504150 
+               Email: entheos@editorialentheos.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Entreascuas
+            Dirección
+            Costanilla de los Angeles, 2, 1º 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 915591751 
+               Email: entreascuas@eresmas.net</t>
+  </si>
+  <si>
+    <t>Entrelineas Editores
+            Dirección
+            c/ Lima, 42, post., Local 4 D 
+            28945
+            Fuenlabrada 
+            Contacto
+               Tlf: 916909028 
+               Email: entrelineas@eraseunavez.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Equalmas
+            Dirección
+            Pasaje Virgen de Lluc, 4 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 914057260 
+               Email: equalmas@equalmas5.es</t>
+  </si>
+  <si>
+    <t>Equipo Difusor del Libro
+            Dirección
+            Avda. Quitapesares, 33 
+            28670
+            Villaviciosa De Odón 
+            Contacto
+               Tlf: 91 616 23 11 
+               Email: libros@equipodifusor.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Equipo Sirius
+            Dirección
+            c/ Antequera, 2 
+            28041
+            Madrid 
+            Contacto
+               Tlf: 917107349 
+               Email: sirius@equiposirius.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ergón Creación
+            Dirección
+            c/ Arboleda, 1 
+            28220
+            Majadahonda 
+            Contacto
+               Tlf: 916362930 
+               Email: erg@ergon.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Éride Ediciones
+            Dirección
+            c/ Collado Bajo, 13 
+            28053
+            Madrid 
+            Contacto
+               Tlf: 914770185 
+               Email: ee@eride.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Errata Naturae
+            Dirección
+            Sebastián Elcano 32, oficina 25 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 910 067 159 
+               Email: info@erratanaturae.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Es Ediciones
+            Dirección
+            c/ Argumosa, 37, 3º J 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 91.530.85.54 
+               Email: info@esediciones.es</t>
+  </si>
+  <si>
+    <t>Es Pop Ediciones
+            Dirección
+            c/ Mira el Río Alta, 8, 3º b 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 913662400 
+               Email: info@espop.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Escalera Ediciones
+            Dirección
+            c/ Embajadores, 4, 4º dcha. 1 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 914683943 
+               Email: info@edicionesescalera.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Escolar y Mayo Editores
+            Dirección
+            Pza. Águeda Díez, 5  
+            28019
+            Madrid 
+            Contacto
+               Tlf: 91 543 53 53  
+               Email: info@escolarymayo.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Escriba Editorial
+            Dirección
+            c/ Guzmán el Bueno, 133 
+            28033
+            Madrid 
+            Contacto
+               Tlf: 915349285 
+               Email: info@escribaeditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Escrito a Lápiz
+            Dirección
+            c/ Gerona, 4, 1º D 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 656398367 
+               Email: info@escritoalapiz.es 
+               Web</t>
+  </si>
+  <si>
+    <t>ESM Librería Deportiva
+            Dirección
+            c/Paz, 4 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 915213868 
+               Email: info@libreriadeportiva.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Espasa
+            Dirección
+            c/ Josefa Valcárcel, 42 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 914230370 
+               Email: ediciones@espasa.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Esperpento
+            Dirección
+            c/ Peñuelas, 34, 3º 6 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 660243961 
+               Email: acrademia@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Esto no es Berlín
+            Dirección
+            c/ Cartagena, 19, 3º A 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 675134332 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Estructura Grupo de Estudios Económicos
+            Dirección
+            c/ Miguel Yuste, 42 
+            28037
+            Madrid 
+            Contacto
+               Tlf: 915386142 
+               Email: jutrilla@cincodias.es</t>
+  </si>
+  <si>
+    <t>Estudios de Política Exterior
+            Dirección
+            c/ Núñez de Balboa, 49, 5ª pta. 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 914312628 
+               Email: revista@politicaexterior.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Eternity Ediciones
+            Dirección
+            c/ María de Molina, 32 2º B 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 914110403 // 666222934 // 600324347 
+               Email: eternity@eternityediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Etnos Libros
+            Dirección
+            c/ Cordel de Hoyo, 2 
+            28250
+            Torrelodones 
+            Contacto
+               Tlf: 625797393 
+               Email: etnos@retemail.es</t>
+  </si>
+  <si>
+    <t>Eumedia
+            Dirección
+            c/ Claudio Coello, 16, 1º 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 914264430 
+               Email: em@eumedia.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Euphonia Ediciones
+            Dirección
+            c/ Alcalá, 366, 2º B 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 607783011 
+               Email: info@euphoniaediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Euro Impala
+            Dirección
+            Paseo de la Habana, 9-11 
+            28036
+            Madrid 
+            Contacto
+               Tlf: 912986170 
+               Email: comercial@euroimpala.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Eutelequia
+            Dirección
+            c/ Santa Hortensia, 15, 7º K 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 914169953 
+               Email: office@eutelequia.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ezcurra
+            Dirección
+            c/ Capitán Haya, 1, planta 15 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 918047158 // 918032573 
+               Email: info@editorialezcurra.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Fabuloos Dreams
+            Dirección
+            c/ del Gallo, 5 
+            28043
+            Madrid 
+            Contacto
+               Tlf: 913000677 
+               Email: contacto@fabuloosdreams.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Falsaria
+            Dirección
+            Paseo de Yeserias, 47 4º A 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 664563753 
+               Email: gestion@falsaria.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Faro
+            Dirección
+            c/ Eraso, 25 
+            28025
+            Madrid 
+            Contacto
+               Tlf: 91 361 48 97 
+               Email: info@editorialfaro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Fernando Villaverde Ediciones
+            Dirección
+            c/ Encarnación, 2  
+            28013
+            Madrid 
+            Contacto
+               Tlf: 91758 67 55 
+               Email: fve@fve.es</t>
+  </si>
+  <si>
+    <t>Fineo
+            Dirección
+            Avda. Ciudad de Barcelona, 87 1 A 
+            28007
+            Madrid 
+            Contacto
+               Tlf: 697906038 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Foca
+            Dirección
+            c/ Sector Foresta, 1 
+            28760
+            Tres Cantos 
+            Contacto
+               Tlf: 918061996 
+               Email: atencion.cliente@akal.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Fondo de Cultura Económica de España
+            Dirección
+            c/ Fernando el Católico, 86 
+            28033
+            Madrid 
+            Contacto
+               Tlf: 917632800 
+               Email: info@fondodeculturaeconomica.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Fórcola Ediciones
+            Dirección
+            c/ Querol, 4, 4º D 
+            28033
+            Madrid 
+            Contacto
+               Tlf: 609858796 
+               Email: jimenez@forcolaediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Fragata Libros Nauticos
+            Dirección
+            c/ Breda, 13 
+            28230
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 637246903 
+               Email: contacto@fragata-librosnauticos.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Fragua
+            Dirección
+            c/ Andrés Mellado, 64 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 91 5491806  
+               Email: pedidos@fragua.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Freshbook
+            Dirección
+            c/ Torno, 4 
+            28522
+            Rivas-Vaciamadrid 
+            Contacto
+               Tlf: 914473566 // 910052229 
+               Email: info@freshbook.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Frida Ediciones
+            Dirección
+            c/ Los Mesejo 14, 1º 1 
+            28007
+            Madrid 
+            Contacto
+               Tlf: 917957921 
+               Email: libros@fridaediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Fueyo Editores
+            Dirección
+            c/ Torrelaguna 127, posterior 
+            28043
+            Madrid 
+            Contacto
+               Tlf: 91 4151804 
+               Email: info@fueyoeditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Funambulista
+            Dirección
+            c/ Flamenco, 26 
+            28232
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 915916416 
+               Email: info@funanbulista.net 
+               Web</t>
+  </si>
+  <si>
+    <t>FUNDACIÓN JOSÉ ANTONIO DE CASTRO/BIBLIOTECA CASTRO 
+            Dirección
+            Alcalá 109, 1º B 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 914310043 
+               Email: fundcastro@fundcastro.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Gadir
+            Dirección
+            c/ Jazmín, 22, entrplta. C 
+            28033
+            Madrid 
+            Contacto
+               Tlf: 913835645 / 913835646 
+               Email: gadir@gadireditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>GAESA
+            Dirección
+            c/ Antonio Maura, 18 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 915318905 
+               Email: gaesa@guiasazules.e.telefonica.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Gaia Ediciones
+            Dirección
+            c/ Alquimia , 6 
+            28933
+            Móstoles 
+            Contacto
+               Tlf: 91.617.08.67 
+               Email: editorial@alfaomega.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Gallo Nero Ediciones
+            Dirección
+            c/ Fray Luis de León, 14, portal D, 4ºC 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 910160255;699264410 
+               Email: editorial@gallonero.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Garceta Grupo Editorial
+            Dirección
+            c/ Cine, 42 
+            28024
+            Madrid 
+            Contacto
+               Tlf: 913714888 // 608558434 
+               Email: info@garceta.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Gas-Ruiz e Hijos
+            Dirección
+            c/ La Fuente, 18 
+            28450
+            Collado Mediano 
+            Contacto
+               Tlf: 918598677 
+               Email: hg@libreria-hg.com</t>
+  </si>
+  <si>
+    <t>GMM Prevención
+            Dirección
+            c/ Módena, 8 Local 
+            28232
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 916304601 
+               Email: info@gmmprevencion.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Gota A Gota Ediciones
+            Dirección
+            c/ Maria de Molina, 40, 6º 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 91 5766857 
+               Email: jmdetorres@fundacionfaes.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Grand Guignol
+            Dirección
+            c/ Gavilanes, 1 
+            28035
+            Madrid 
+            Contacto
+               Tlf: 91 3166512  
+               Email: grandguignolediciones@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Gredos
+            Dirección
+            c/ López de Hoyos, 141, 3º 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 902213413 
+               Email: tienda@editorialgredos.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Grupo Buho
+            Dirección
+            c/ Belén, 13 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 902021932 // 649186526 
+               Email: shaska@grupobuho.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Grupo Cero Editorial
+            Dirección
+            c/ Princesa, 13, 1º izq. 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 917581940 
+               Email: grupocero@grupocero.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Grupo Cultural
+            Dirección
+            c/ C, 15 Polígono Arroyomolinos, 1 
+            28935
+            Móstoles 
+            Contacto
+               Tlf: 916472727 
+               Email: info@grupocultural.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Gulaab Ediciones
+            Dirección
+            c/ Alquimia, 6 
+            28933
+            Móstoles 
+            Contacto
+               Tlf: 91.617.08.67 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>H. Blume
+            Dirección
+            c/ Sector Foresta, 1 
+            28760
+            Tres Cantos 
+            Contacto
+               Tlf: 918061996 
+               Email: edicion@akal.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Habla Con Eñe
+            Dirección
+            C/ Gardenia, 36 
+            28109
+            Alcobendas 
+            Contacto
+               Tlf: 917653897 
+               Email: fbona@pyc-revista.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Hapi Books
+            Dirección
+            c/ Águila, 12 
+            28410
+            Manzanares El Real 
+            Contacto
+               Tlf: 629586969 
+               Email: HapiBooks@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Harlequin Ibérica (Harper Collins Ibérica)
+            Dirección
+            c/ Núñez de Balboa, 56, Bajo D 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 914358623 
+               Email: atencionalcliente@harlequiniberica.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Harpo Libros
+            Dirección
+            c/ Blasco de Garay, 7 1º C 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915912862 
+               Email: marcusversus@yalodijocasimiroparker.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Haztest
+            Dirección
+            c/ Monroy, 2, 1º A 
+            28044
+            Madrid 
+            Contacto
+               Tlf: 662165800 
+               Email: info@haztest.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Hélice Editorial
+            Dirección
+            c/ Alberto Aguilera, 13, 4º 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915481190 
+               Email: info@editorialhelice.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Heriwald Arts Studio
+            Dirección
+            c/ Alcalá, 221, 4º C 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 917267671; 667364380 
+               Email: info@heriwald.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Hiares Editorial
+            Dirección
+            Avda. Castilla la Mancha, 89-91 
+            28701
+            San Sebastián De Los Reyes 
+            Contacto
+               Tlf: 916523266 
+               Email: info@hiares.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Hidra Editorial
+            Dirección
+            C/ Cuevas, 27-3 A 
+            28039
+            Madrid 
+            Contacto
+               Tlf: 915715427 
+               Email: editorialhidra@editorialhidra.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Hiperión
+            Dirección
+            c/ Salustiano Olózaga, 14 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 915776015 / 915776016 
+               Email: info@hiperion.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Hispamérica Books
+            Dirección
+            c/ Rotonda de Tarifa, 35 
+            28512
+            Villar Del Olmo 
+            Contacto
+               Tlf: 609018270 // 910282851 
+               Email: info@hispamericabooks.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Hispania Libros - Ciudad Argentina
+            Dirección
+            c/ Velázquez, 75, 2º izda. 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 91.577.01.95 
+               Email: editorial@hispanialibros.net</t>
+  </si>
+  <si>
+    <t>Hispánica De Bibliofilia
+            Dirección
+            Avda. Alfonso XIII, 109, bajo izda. 
+            28016
+            Madrid 
+            Contacto
+               Tlf: 913271213 / 913271453 
+               Email: info@galeriahispanica.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Homo Legens
+            Dirección
+            P.º De la Castellana, 36-38  
+            28046
+            Madrid 
+            Contacto
+               Tlf: 91.5109100 
+               Email: info@homolegens.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Horas y Horas Editorial
+            Dirección
+            c/ San Cristóbal, 17 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 915217043 
+               Email: horasyhoras@unapalabraotra.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Huerga &amp; Fierro
+            Dirección
+            c/ Martín Soler, 1 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 914676361;651985018 
+               Email: infoweb@huergayfierro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Huso Editorial
+            Dirección
+            c/ Arties, 2 Puerta 95 
+            28660
+            Boadilla Del Monte 
+            Contacto
+               Tlf: 629254339 
+               Email: husoeditorial@maydabperformance.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Iao Arte Editorial
+            Dirección
+            c/ Villalar, 6, 3º I 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 670896029 
+               Email: carlos@iaoarteeditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Iberoamérica Cultura y Edición. Los libros del olivo
+            Dirección
+            c/ Sector Oficios, 28 Local 3 
+            28760
+            Tres Cantos 
+            Contacto
+               Tlf:  
+               Email: santiago.vazquez@loslibrosdelolivo.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Iberoamericana Editorial Vervuert
+            Dirección
+            c/ Amor de Dios, 1 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 914293522 
+               Email: info@iberoamericanalibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ibersaf Editores
+            Dirección
+            c/ Huertas, 47 bis 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 914299534 
+               Email: ibersaf@ibersaf.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Idampa
+            Dirección
+            Apdo. de correos 188 
+            28660
+            Boadilla Del Monte 
+            Contacto
+               Tlf: 91 6326487 
+               Email: info@edicionesidampa.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ikonos Press
+            Dirección
+            Apdo. de correos 62.132 
+            28080
+            Madrid 
+            Contacto
+               Tlf: 628705127 
+               Email: editorial@ikonospress.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ilarión
+            Dirección
+            c/ Quintana, 17, 2º A 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 639337347 
+               Email: editorial@ilarionediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ilus Books
+            Dirección
+            c/ Cobos de Segovia, 19, 5º 1 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 915001438; 647458388 
+               Email: casdiez@telefonica.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Imágica Ediciones - Alberto Santos, Editor
+            Dirección
+            Paseo de las Delicias, 30, 6ºC 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 91.559.02.90 
+               Email: imagica@telefonica.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Imagine Press Ediciones
+            Dirección
+            c/ Hermosilla, 153, sótano C 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 917265536 
+               Email: info@imagineediciones.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Imagion
+            Dirección
+            c/ Francisco Javier Sauquillo, 1, 1ºB 
+            28932
+            Móstoles 
+            Contacto
+               Tlf: 661044841 
+               Email: info@imagion.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Impedimenta
+            Dirección
+            c/ Juan Álvarez Mendizábal, 34 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 915401988 
+               Email: contacto@impedimenta.es 
+               Web</t>
+  </si>
+  <si>
+    <t>In Pectore
+            Dirección
+            c/ Génova, 11, 7º D 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 913080668 
+               Email: abada@abadaeditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Instituto Berg Oceana-Aufklarung
+            Dirección
+            c/ Sotillo, 3A 
+            28043
+            Madrid 
+            Contacto
+               Tlf: 650953337 
+               Email: derechoshumanos@berg-institute.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Interfolio
+            Dirección
+            c/ del Pato, 2-D, local 9 
+            28410
+            Manzanares El Real 
+            Contacto
+               Tlf: 918527026 
+               Email: interfolio_ediciones@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Istmo
+            Dirección
+            c/ Sector Foresta, 1 
+            28760
+            Tres Cantos 
+            Contacto
+               Tlf: 918061996 
+               Email: atencion.cliente@akal.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Iustel
+            Dirección
+            c/ Princesa, 29, 2º dcha. 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 915488281 
+               Email: cac@iustel.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Izana Editores
+            Dirección
+            c/ Machupichu, 17, 3º, 13 
+            28043
+            Madrid 
+            Contacto
+               Tlf: 913880040 
+               Email: contacto@izanaeditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>J de J Editores
+            Dirección
+            c/ Sauces, 7, Chalet 8, Montepríncipe 
+            28660
+            Boadilla Del Monte 
+            Contacto
+               Tlf: 91 7158740 
+               Email: jdej.editores@telefonica.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Jaguar Ediciones
+            Dirección
+            c/ Laurel, 23, 1º 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 914741140 
+               Email: jaguar@edicionesjaguar.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Jarpyo Editores
+            Dirección
+            Avda. Concha Espina, 9, 1º dcha 
+            28016
+            Madrid 
+            Contacto
+               Tlf: 91 3144338 
+               Email: editorial@jarpyo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Jg Ediciones
+            Dirección
+            Apdo. de correos 96 
+            28080
+            Madrid 
+            Contacto
+               Tlf: 616 908935 
+               Email: info@jgediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Kailas Editorial
+            Dirección
+            c/ Tutor, 51, 7º 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 911400740 
+               Email: kailas@kailas.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Kaleida Forma
+            Dirección
+            Apdo. de correos 17.194 
+            28080
+            Madrid 
+            Contacto
+               Tlf: 91 5390129 ; 657 725197 
+               Email: kaleida@kaleida.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Karma 7 Ediciones
+            Dirección
+            c/ Alquimia, 6 
+            28933
+            Móstoles 
+            Contacto
+               Tlf: 91.614.58.49 
+               Email: editorial@alfaomega.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Katz Editores
+            Dirección
+            c/ Sitio de Zaragoza, 6, 1ª 
+            28931
+            Móstoles 
+            Contacto
+               Tlf: 915229857 
+               Email: info@katzeditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Khaf Ediciones
+            Dirección
+            c/ Xaudaró, 25 
+            28034
+            Madrid 
+            Contacto
+               Tlf: 913344883 
+               Email: dediciones@edelvives.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Klinamen
+            Dirección
+            c/ Magdalena, 29 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 680704375 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Klinik Editorial
+            Dirección
+            Avda. de Brasilia, 9 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 917150664 
+               Email:</t>
+  </si>
+  <si>
+    <t>Knossos
+            Dirección
+            Avda. Ciudad de Barcelona, 110 
+            28007
+            Madrid 
+            Contacto
+               Tlf: 91 5524399 
+               Email: alonsocac@wanadoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Kokapeli
+            Dirección
+            c/ Torregrosa, 23 1º D 
+            28043
+            Madrid 
+            Contacto
+               Tlf: 601065005 
+               Email: elkokapeli@outlook.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Kókinos
+            Dirección
+            c/ Sagasta, 30, 7º izda. 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915934204 
+               Email: editorial@editorialkokinos.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Kolima
+            Dirección
+            c/ Covarrubias, 28 Local 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 914458006 
+               Email: info@editorialkolima.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Kraken Ediciones
+            Dirección
+            c/ Laurel, 23, 1º 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 914741140 
+               Email: kraken@edicioneskraken.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Kristal Editorial y Librería
+            Dirección
+            c/ del Doctor Mingo Alsina 
+            28240
+            Torrelodones 
+            Contacto
+               Tlf: 625666045 
+               Email: kristal@kristaleditorial.es 
+               Web</t>
+  </si>
+  <si>
+    <t>La Biblioteca del Laberinto
+            Dirección
+            c/ Joaquín Turina, 4 
+            28770
+            Colmenar Viejo 
+            Contacto
+               Tlf: 91 8450165 
+               Email: bibliotecalaberinto@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>La Casa del Ajedrez
+            Dirección
+            c/ San Marcos, 41, local 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915212008 
+               Email: info@lacasadelajedrez.com 
+               Web</t>
+  </si>
+  <si>
+    <t>La Editorial Viajera
+            Dirección
+            c/ Aldea del Fresno, 12, 2º A 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 652676710 
+               Email: hola@laeditorialviajera.es 
+               Web</t>
+  </si>
+  <si>
+    <t>La Esfera de los Libros
+            Dirección
+            Avda. Alfonso XIII, 1 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 912960200 
+               Email: laesfera@esferalibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>La Fábrica
+            Dirección
+            c/ de la Verónica, 13 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 913601320 
+               Email: info@lafabrica.com 
+               Web</t>
+  </si>
+  <si>
+    <t>La Factoría de Ediciones
+            Dirección
+            c/ Manuel Tovar, 21, 1º 7 
+            28034
+            Madrid 
+            Contacto
+               Tlf: 914 52 9 417 
+               Email: factoria@factoriaediciones.net 
+               Web</t>
+  </si>
+  <si>
+    <t>La Factoría de Ideas
+            Dirección
+            c/ Pico Mulhacén, 24, Nave 
+            28500
+            Arganda Del Rey 
+            Contacto
+               Tlf: 918704585 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>La Felguera Ediciones
+            Dirección
+            c/ Montera, 34, 5º, 3ª, 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 636 743431 
+               Email: lafelguera@nodo50.org 
+               Web</t>
+  </si>
+  <si>
+    <t>La hoja del monte
+            Dirección
+            c/ Rio Duero, 23 
+            28210
+            Valdemoro 
+            Contacto
+               Tlf: 91 897 43 11; 678 58 00 57 
+               Email: Hojadelmonte@hotmail.es 
+               Web</t>
+  </si>
+  <si>
+    <t>La Huerta Grande
+            Dirección
+            c/ Serrano, 6 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 915218791 
+               Email: info@editoriallahuertagrande.com 
+               Web</t>
+  </si>
+  <si>
+    <t>La Ley
+            Dirección
+            c/ Collado Mediano, 9 
+            28230
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 916020000/08 Ext. 0409 
+               Email: clientes@laley.net 
+               Web</t>
+  </si>
+  <si>
+    <t>La Librería
+            Dirección
+            c/ Mayor, 80 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 914540018 
+               Email: info@edicioneslalibreria.com 
+               Web</t>
+  </si>
+  <si>
+    <t>La Línea del Horizonte
+            Dirección
+            c/ Marqués de Urquijo, 27 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 912940024 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>La Linterna Sorda Ediciones
+            Dirección
+            c/ Amor de Dios, 9, 4º Inter. Izq. 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 91-4292118 
+               Email: lalinternasorda@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>La Locomotora
+            Dirección
+            c/ Calle Peñuelas, 17 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 636558562 
+               Email: info@lalocomotoraeditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>La Malatesta
+            Dirección
+            c/ Jesús y María, 24 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 915391007 
+               Email: editorial@lamalatesta.net 
+               Web</t>
+  </si>
+  <si>
     <t>La Milagrosa, Editorial
             Dirección
             c/ García de Paredes, 45 
             28010
             Madrid 
             Contacto
                Tlf: 914463132 
                Email:  
                Web</t>
   </si>
   <si>
     <t>La Oveja Roja
             Dirección
             c/ Amparo, 76 
             28012
             Madrid 
             Contacto
                Tlf: 654854121 
                Email: laovejaroja@laovejaroja.es 
                Web</t>
   </si>
   <si>
     <t>La Palma
             Dirección
             c/ Playa Altea, 6.  
@@ -1414,50 +4613,60 @@
                Web</t>
   </si>
   <si>
     <t>Libros del Aire
             Dirección
             c/ Fuencarral, 131, 5º izda. 
             28010
             Madrid 
             Contacto
                Tlf: 914471539  
                Email: editorial@librosdelaire.com 
                Web</t>
   </si>
   <si>
     <t>Libros Disney
             Dirección
             c/ José Bardasano Baos, 9 
             28016
             Madrid 
             Contacto
                Tlf: 913 849 500 
                Email:  
                Web</t>
   </si>
   <si>
+    <t>Libros litúrgicos
+            Dirección
+            Edificio Sedes Sapientiae. Calle Manuel Uribe, 4 
+            28033
+            Madrid 
+            Contacto
+               Tlf: 911717399 
+               Email: librosliturgicos@conferenciaepiscopal.es</t>
+  </si>
+  <si>
     <t>Libros Mablaz
             Dirección
             c/ Antonio Ulloa, 17, 3º B 
             28011
             Madrid 
             Contacto
                Tlf: 915261433 
                Email: rimufa2002@yahoo.es 
                Web</t>
   </si>
   <si>
     <t>Libroslibres
             Dirección
             c/ Santa Engracia, 18 - 1º izda. 
             28010
             Madrid 
             Contacto
                Tlf: 91 5940922 
                Email: correo@libroslibres.info 
                Web</t>
   </si>
   <si>
     <t>Libsa Editorial
             Dirección
             c/ San Rafael, 4 
@@ -1491,83 +4700,83 @@
                Web</t>
   </si>
   <si>
     <t>Límite ediciones
             Dirección
             Avda. de Atenas, 10 
             28230
             Las Rozas de Madrid 
             Contacto
                Tlf: 91.631.43.80 
                Email: info@limitecomunicacion.com 
                Web</t>
   </si>
   <si>
     <t>Líneas Paralelas
             Dirección
             c/ Liverpool, 9 
             28022
             Madrid 
             Contacto
                Tlf: 917601623 
                Email: info@editoriallineasparalelas.com 
                Web</t>
   </si>
   <si>
+    <t>Lo que no Existe Producciones
+            Dirección
+            c/ Isabel Colbrand 10, Edif. Alfa III, 5ª planta, 128 
+            28050
+            Madrid 
+            Contacto
+               Tlf: 91 5670172 
+               Email: editorial@loquenoexiste.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Locus Solus
+            Dirección
+            c/ Joaquín María López, 29 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915447826 
+               Email: info@locussolusediciones.com 
+               Web</t>
+  </si>
+  <si>
     <t>Loqueleo
             Dirección
             Ronda de Europa, 5 
             28760
             Tres Cantos 
             Contacto
                Tlf: 917449060 
                Email: comunicacion@santillana.es 
                Web</t>
   </si>
   <si>
-    <t>Lo que no Existe Producciones
-[...20 lines deleted...]
-  <si>
     <t>Los Cuatro Azules
             Dirección
             Pza. Juan Antonio Suances, 1, 7º izda. 
             28027
             Madrid 
             Contacto
                Tlf: 620255692 
                Email: editorial@loscuatroazules.com 
                Web</t>
   </si>
   <si>
     <t>Los duelistas
             Dirección
             c/ Palafox, 23, Bajo 2 
             28010
             Madrid 
             Contacto
                Tlf: 657584982 
                Email: informacion@losduelistas.es 
                Web</t>
   </si>
   <si>
     <t>Los Libros de la Catarata
             Dirección
             c/ Fuencarral, 70 
@@ -1579,5908 +4788,2699 @@
                Web</t>
   </si>
   <si>
     <t>Losada, Editorial
             Dirección
             c/ Fuencarral, 45 2º G 
             28004
             Madrid 
             Contacto
                Tlf: 915241122 
                Email: losada@editorallosada.com 
                Web</t>
   </si>
   <si>
     <t>Lual Ediciones
             Dirección
             c/ López de Hoyos, 153, 1º L , 2ª esc. 
             28002
             Madrid 
             Contacto
                Tlf: 91 5151195 
                Email: ediciones@lualediciones.es 
                Web</t>
   </si>
   <si>
-    <t>Faro
-[...12 lines deleted...]
-            c/ Encarnación, 2  
+    <t>Luarna Ediciones
+            Dirección
+            c/ Severo Ochoa, 15 Bloque C, Nave 2 
+            28521
+            Rivas-Vaciamadrid 
+            Contacto
+               Tlf: 917876706 
+               Email: patricia.escudero@luarna.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Luna Forum
+            Dirección
+            c/ Hortaleza, 42, patio 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915218825 
+               Email: lunaforum@euroabaco.com</t>
+  </si>
+  <si>
+    <t>Machado Editorial
+            Dirección
+            c/ Labradores, 5, Pol. Ind. Prado del Espino 
+            28660
+            Boadilla Del Monte 
+            Contacto
+               Tlf: 916326110 
+               Email: editorial@machadolibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Macmillan Iberia
+            Dirección
+            c/ Capitan Haya, 1 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 916928992 
+               Email: contacto@macmillan.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Maestre Ediban Editorial
+            Dirección
+            c/ Antonio Arias, 15, 1º C 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 914485703 
+               Email: editorial@maestre-ediban.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Maeva
+            Dirección
+            c/ Benito Castro, 6 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 913559569 
+               Email: emaeva@maeva.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Maia Ediciones
+            Dirección
+            c/ Gobernador, 18, local dcha. 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 91 429 68 82 
+               Email: abada@abadaeditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Mairea Libros
+            Dirección
+            Avda. Juan de Herrera, 4. ETSAM 
+            28040
+            Madrid 
+            Contacto
+               Tlf: 91 5493538 
+               Email: etsam@maiera-libros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Mandala Ediciones
+            Dirección
+            c/ Tarragona, 23 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 914681501; 91 4678528 
+               Email: fernando@mandalaediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Mandrágora Ediciones
+            Dirección
+            c/ Fernández Llamazares, 2 
+            28043
+            Madrid 
+            Contacto
+               Tlf: 630124066 
+               Email: info@mandragora.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Manuscritos, Editorial
+            Dirección
+            c/ Domingo Rodelgo, 43, 16 
+            28530
+            Morata De Tajuña 
+            Contacto
+               Tlf: 91873 08 50 
+               Email: info@editorialmanuscritos.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Marañón Ediciones
+            Dirección
+            c/ Gobernador, 49 
+            28300
+            Aranjuez 
+            Contacto
+               Tlf: 918921097 
+               Email:</t>
+  </si>
+  <si>
+    <t>Marbán Libros
+            Dirección
+            c/ Joaquín María López, 72 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915435555 
+               Email: libreria@marbanlibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Marcial Pons Ediciones de Historia
+            Dirección
+            c/ San Sotero, 6 
+            28037
+            Madrid 
+            Contacto
+               Tlf: 914484797 
+               Email: edicioneshistoria@marcialpons.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Marcial Pons Ediciones Jurídicas y Sociales
+            Dirección
+            c/ San Sotero, 6 
+            28037
+            Madrid 
+            Contacto
+               Tlf: 913043303 
+               Email: ediciones@marcialpons.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Maresía Editorial
+            Dirección
+            c/ Gran Vía, 69 
             28013
             Madrid 
             Contacto
-               Tlf: 91758 67 55 
-[...5 lines deleted...]
-            Avda. Ciudad de Barcelona, 87 1 A 
+               Tlf: 626992423 
+               Email: info@maresiaeditorial.com</t>
+  </si>
+  <si>
+    <t>Marvel Ediciones
+            Dirección
+            c/ José Bardasano Baos, 9, 11º 
+            28016
+            Madrid 
+            Contacto
+               Tlf: 913849500 
+               Email: matthew.todd.borgens@disney.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Masters Ediciones
+            Dirección
+            c/ Ibáñez Marín, 11,  
+            28019
+            Madrid 
+            Contacto
+               Tlf: 914729071 
+               Email: masters@ediciones-masters.com 
+               Web</t>
+  </si>
+  <si>
+    <t>McGraw Hill
+            Dirección
+            c/ Basauri, 17 Edif. A 
+            28023
+            Madrid 
+            Contacto
+               Tlf: 911803000 
+               Email: incidencias@mheducation.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Médica Panamericana Editorial
+            Dirección
+            c/ Sauceda, 10, 5ª planta 
+            28050
+            Madrid 
+            Contacto
+               Tlf: 911317800 
+               Email: info@medicapanamericana.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Medilogic
+            Dirección
+            c/ Aleixandre, 8 
+            28016
+            Madrid 
+            Contacto
+               Tlf: 917216115 
+               Email: ofina.editorial@medimecum.com</t>
+  </si>
+  <si>
+    <t>Medos
+            Dirección
+            c/ Novena, 6 
+            28016
+            Madrid 
+            Contacto
+               Tlf: 616202676 
+               Email: medoseditorial@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Mestas Ediciones
+            Dirección
+            Avda. de Guadalix, 103 
+            28120
+            Algete 
+            Contacto
+               Tlf: 91 886 43 80 
+               Email: info@mestasediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Metáfora Ediciones
+            Dirección
+            c/ Sagasta, 26, 6º izda. 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 669085775 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Mirach Editorial
+            Dirección
+            Avda. Quitapesares, 33 
+            28670
+            Villaviciosa De Odón 
+            Contacto
+               Tlf: 916162311 
+               Email: libros@equipodifusor.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Miraguano Ediciones
+            Dirección
+            c/ Hermosilla, 104 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 914014645 
+               Email: miraguano@miraguano-sa.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Modernito Books
+            Dirección
+            c/ Mesón de Paredes 58, Escalera 2, Bajo B 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 690343992 
+               Email: info@modernitobooks.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Modus Laborandi
+            Dirección
+            c/ Emilio Carrere 4, 3º B 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 914471336 
+               Email: buzon@moduslaborandi.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Morata Ediciones
+            Dirección
+            c/ Nuestra Señora del Rosario, 14 
+            28701
+            San Sebastián De Los Reyes 
+            Contacto
+               Tlf: 914480926 
+               Email: morata@edmorata.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Mr Ediciones
+            Dirección
+            P.º de Recoletos, 4, 3º 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 914230314 , 914230321 
+               Email: info@ediciones-martinez-roca.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Muamba Fina
+            Dirección
+            c/ Cañaveral, 4 esc. izq.1º, pta. 1 
+            28029
+            Madrid 
+            Contacto
+               Tlf: 917320888 
+               Email: karen@muambafina.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Muestras y Motivos
+            Dirección
+            c/ Hermanos García Noblejas, 39 
+            28037
+            Madrid 
+            Contacto
+               Tlf: 914066990 
+               Email: mym@muestras-y-motivos.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Mundi-Prensa Libros
+            Dirección
+            Avda. Filipinas, 50, bajo, puerta A 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 902 995 240 
+               Email: info@paraninfo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Musa a Las 9
+            Dirección
+            c/ Ribera de Curtidores, 29, 2º B 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 913529156 
+               Email: musaalas9@musaalas9.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Música Didáctica
+            Dirección
+            c/ Doctor Esquerdo, 105 
             28007
             Madrid 
             Contacto
-               Tlf: 697906038 
+               Tlf: 916407299 
+               Email: musicadidactica@terra.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Musivisual
+            Dirección
+            c/ San Benito, 21 local, Entrada por c/ Magnolias, 35 bis 
+            28029
+            Madrid 
+            Contacto
+               Tlf: 912994888 
+               Email: pedidos@musivisual.com</t>
+  </si>
+  <si>
+    <t>N.A. Editorial
+            Dirección
+            c/ Pizarro, 19, bajo dcha. 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915228730 
+               Email: esfinge-na@terra.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Narcea Ediciones
+            Dirección
+            Paseo Imperial, 53-55 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 915546484 
+               Email: narcea@narceaediciones.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Narval Editores
+            Dirección
+            c/ Doctor Castelo, 6 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 915210813 
+               Email: info@narvaleditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Natural Ediciones
+            Dirección
+            c/ Luis Mitjans, 36, local 
+            28007
+            Madrid 
+            Contacto
+               Tlf: 915014499 
+               Email: creativo@revistanatural.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Nature Publishing Group Iberoamericana
+            Dirección
+            c/ Luchana, 33, 1º 3 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 914474643 
+               Email: d.feijoo@macmillan.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Nauclero
+            Dirección
+            c/ Angosta de los Mancebos, 3 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 650847179 
+               Email: nauclero@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Neo Person, Ediciones
+            Dirección
+            c/ Alquimia, 6 
+            28933
+            Móstoles 
+            Contacto
+               Tlf: 91 617 08 67 
+               Email: editorial@alfaomega.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Neverland Ediciones
+            Dirección
+            Apartado de correos, 13 
+            28300
+            Aranjuez 
+            Contacto
+               Tlf: 918011031 
+               Email: info@neverlandediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Nevsky Ediciones
+            Dirección
+            c/ Marqués de Santa Ana, 16, 2ºB 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 911836483 
+               Email: info@nevsky.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Nickel Odeón Dos
+            Dirección
+            c/ Barbara de Braganza, 12, 5º E 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 91 308 52 38 
+               Email: libros@nickel-odeon.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Nivola Ediciones
+            Dirección
+            Apdo. de correos, 113 
+            28760
+            Tres Cantos 
+            Contacto
+               Tlf: 902105185 
+               Email: contacto@nivola.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Nocturna Ediciones
+            Dirección
+            c/ Corazón de María, 39, 8ºC 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 914161530 
+               Email: info@nocturnaediciones.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Nóesis
+            Dirección
+            C/ Almansa, 98 - 3C 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915351276 
+               Email: jlgonzalezquiros@gmail.com</t>
+  </si>
+  <si>
+    <t>Nórdica Libros
+            Dirección
+            c/ Fuente de la Navidad, 11, 1º B 
+            28044
+            Madrid 
+            Contacto
+               Tlf: 685104101 
+               Email: info@nordicalibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Norma Capitel Ediciones
+            Dirección
+            c/ Brusesas, nave 16 B 
+            28232
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 916377414 
+               Email: rpa@norma-capitel.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Nosolorol Ediciones
+            Dirección
+            c/ Ocaña, 32 
+            28047
+            Madrid 
+            Contacto
+               Tlf: 912557003 
                Email:  
                Web</t>
   </si>
   <si>
-    <t>Foca
+    <t>Notorious Ediciones
+            Dirección
+            c/ Galería de Robles, 4 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 609420642 
+               Email: notorious@notoriousediciones.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Nowtilus
+            Dirección
+            c/ de los Vinateros, 40, local 90 
+            28030
+            Madrid 
+            Contacto
+               Tlf: 912426595 
+               Email: editorial@nowtilus.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Nueva Utopía, Editorial
+            Dirección
+            c/ Fernández de los Ríos, 2 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 914472360 
+               Email: bforcanor@tiscali.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Nuevos Escritores
+            Dirección
+            c/ Collado Bajo, 13 
+            28053
+            Madrid 
+            Contacto
+               Tlf: 914770185 
+               Email: eride@eride.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Nur Ediciones
+            Dirección
+            c/ Abedul, 11 
+            28036
+            Madrid 
+            Contacto
+               Tlf: 91 3502086 
+               Email: nematollahi@retemail.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Oberon
+            Dirección
+            c/ Juan Ignacio Luca de Tena, 15 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 91 393 85 19 
+               Email: oberon@anaya.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Ocho y Medio. Libros de Cine
+            Dirección
+            c/ Martín de los Heros, 11 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 91 559 06 28 
+               Email: libros@ochoymedio.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Odisea Editorial
+            Dirección
+            c/ Palma, 13, local Izda 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915232154 
+               Email: odiseaeditorial@grupoodisea.net</t>
+  </si>
+  <si>
+    <t>Oficina de Arte y Ediciones
+            Dirección
+            c/ Lagasca, 125, 2º Int. izda. 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 913692050 
+               Email: info@laoficinaediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ollero y Ramos Editores
+            Dirección
+            c/ Cuesta de Santo Domingo, 3 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 915590677 
+               Email: info@olleroyramos.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Omnicón
+            Dirección
+            c/ Seis de diciembre, s/n, local 25 
+            28023
+            Madrid 
+            Contacto
+               Tlf: 917402081 
+               Email: omnicon@skios.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Ópera Prima Editorial
+            Dirección
+            c/ Vergara, 6, 1º A 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 915597450 
+               Email: operaprima@operaprima.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Orbis Mediaevalis
+            Dirección
+            c/ Lagasca, 105 SS. 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 915914559 
+               Email: orbis@orbismedievalis 
+               Web</t>
+  </si>
+  <si>
+    <t>Orfeo Ediciones
+            Dirección
+            Avda. de España, 133, bloque 3, oficina 2 
+            28231
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 91351 0253 
+               Email: admon@orfeoed.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Orfeo Editions
+            Dirección
+            c/ Salvador Dalí, 2, Escalera 6 1º B 
+            28690
+            Brunete 
+            Contacto
+               Tlf: 616324892 
+               Email: info@manuelminguillon.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Orion Ediciones
+            Dirección
+            Gta. San Antonio de la Florida, 2, 1º C 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 625165653 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Orola Ediciones
+            Dirección
+            c/ López de Hoyos, 327, 1-2 
+            28043
+            Madrid 
+            Contacto
+               Tlf: 913881843 
+               Email: info@orola.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Oscar Herrero Ediciones
+            Dirección
+            c/ Hermanos Alonso, 19, 1º D 
+            28200
+            San Lorenzo de El Escorial 
+            Contacto
+               Tlf: 918961899 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Otero Ediciones
+            Dirección
+            c/ Cardenal Siliceo, 35, entlo. 2 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 914135412 
+               Email: oteroediciones@oteroediciones.jazztel.es</t>
+  </si>
+  <si>
+    <t>Otra Dimensión
+            Dirección
+            c/ Alberto Aguilera, 35, 2º C 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915489353 
+               Email: editor@belgeuse.org</t>
+  </si>
+  <si>
+    <t>Oxford University Press España
+            Dirección
+            Parque Empresarial San Fernando, Edificio Atenas, Esc. A-1º 
+            28830
+            San Fernando De Henares 
+            Contacto
+               Tlf: 902876878 
+               Email: oxford@oupp.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Pacífico Editores
+            Dirección
+            c/ Eras de Arriba 
+            28430
+            Alpedrete 
+            Contacto
+               Tlf: 918572300 
+               Email: silviaagseditores@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Páginas de Espuma
+            Dirección
+            c/ Madera, 3, 1º izda. 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915227251 
+               Email: ppespuma@arrakis.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Páginas Libros de Magia
+            Dirección
+            c/ Silva, 13, 3º A 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915411611 ; 639472625 
+               Email: paginas@librosdemagia.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Palabra Ediciones
+            Dirección
+            P.º de la Castellana, 210, 2º B 
+            28046
+            Madrid 
+            Contacto
+               Tlf: 913507739 / 913507720 
+               Email: palabra@palabra.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Palacios y Museos
+            Dirección
+            c/ Josefa Valcárcel, 30 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 913059354 
+               Email: anabel.hernandez@aldeasa.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Palafox y Pezuela
+            Dirección
+            c/ Quintana, 28 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 915477031 
+               Email: palafox@pezuela.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Palmyra
+            Dirección
+            Avda. Alfonso XIII, 1 bajos 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 912960200 
+               Email: pedidos@eljardindellibro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Pámies Ediciones
+            Dirección
+            c/ Albasanz, 67, apartamento 76 
+            28037
+            Madrid 
+            Contacto
+               Tlf: 916225233 / 660915970 
+               Email: editor@edicionespamies.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Papeles Mínimos Ediciones
+            Dirección
+            c/ Santa Isabel, 25 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 91 5763560 
+               Email: editorial@papelesminimos.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Paraninfo Ediciones
+            Dirección
+            c/ Velázquez, 31, 1º dcha. 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 90299524 / 914463350 
+               Email: info@paraninfo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Parma Libri
+            Dirección
+            c/ Navia, 10 
+            28240
+            Hoyo De Manzanares 
+            Contacto
+               Tlf: 679196857 
+               Email: gestion@parmalibri.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Pastel de Luna
+            Dirección
+            c/ Roncesvalles, 14 
+            28260
+            Galapagar 
+            Contacto
+               Tlf: 630952005 
+               Email: contacto@pasteldeluna.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Paulinas Ediciones (Pía Sociedad de Hijas de San Pablo)
+            Dirección
+            c/ Carril del Conde, 62 
+            28043
+            Madrid 
+            Contacto
+               Tlf: 917590100 
+               Email: editorial@paulinas.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Pearson Educación
+            Dirección
+            c/ Ribera del Loira, 28, 1ª planta 
+            28042
+            Madrid 
+            Contacto
+               Tlf: 913828300 
+               Email: pearson.educacion@pearson.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Penguin Random House
+            Dirección
+            c/ Luchana, 23, 1ª planta 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 915358190 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Pi + Erre Ediciones
+            Dirección
+            c/ Santa Leonor, 65. Edificio A. Bajo A 
+            28037
+            Madrid 
+            Contacto
+               Tlf: 914119464 
+               Email: comunicacion@grupopenin.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Pie de Página
+            Dirección
+            c/ Antonio Vicent, 77 
+            28019
+            Madrid 
+            Contacto
+               Tlf: 910268585 
+               Email: info@editorialpiedepagina.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Pigmalión Edypro
+            Dirección
+            c/ Bravo Murillo, 123, 3º izda. 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 91.535.41.13 
+               Email: info@pigmalionedypro.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Pila Teleña
+            Dirección
+            c/ Pozo Nuevo, 12 
+            28430
+            Alpedrete 
+            Contacto
+               Tlf: 609252082 
+               Email: pilatelena@pilatelena.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Pirámide
+            Dirección
+            c/ Juan Ignacio Luca de Tena, 15 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 91 393 89 89 
+               Email: piramide@anaya.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Playa de Ákaba
+            Dirección
+            C/ Maruja Torres, 8 Esc. 1, 3º A 
+            28093
+            Getafe 
+            Contacto
+               Tlf: 665573023 / 651654839 
+               Email: noemitgiacomelli@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Playbook RG
+            Dirección
+            c/ Berna, 9. Pol. Ind. Európolis 
+            28232
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 916375254 
+               Email: rebeca@dastin.es</t>
+  </si>
+  <si>
+    <t>Plaza y Valdés
+            Dirección
+            c/ Murcia, 2, Colonia los Ángeles 
+            28223
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 918126315 
+               Email: madrid@plazayvaldes.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Pléyades
+            Dirección
+            Pza. Conde Valle de Suchil, 20 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 914472700 
+               Email: libros@edicionespleyades.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Pliegos Editorial
+            Dirección
+            c/ Verónica, 8, bajo centro 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 91.429.15.45 
+               Email: pliegos@pliegoseditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Pobre Lobo
+            Dirección
+            c/ Luis de Hoyos Sainz, 194 13º C 
+            28030
+            Madrid 
+            Contacto
+               Tlf: 912426632 // 601226208 
+               Email: pobrelobo@pobrelobo.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Poesía Eres Tú
+            Dirección
+            c/ Doctor Fleming, 50, 4º D 
+            28036
+            Madrid 
+            Contacto
+               Tlf: 913500099 
+               Email: editorial@poesiaerestu.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Polifemo Ediciones
+            Dirección
+            Avda. Bruselas, 44 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 91.725.71.01; 678 007450 
+               Email: libros@polifemo.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Pons Editorial
+            Dirección
+            Gta. de Rubén Dario, 4 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 917007552; 917007636 
+               Email: editorial@pons.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Pons Seguridad Vial
+            Dirección
+            Gta. de Rubén Dario, 4 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 917007557 
+               Email: editorial@pons.es 
+               Web</t>
+  </si>
+  <si>
+    <t>PPC Editorial y Distribuidora (SM)
+            Dirección
+            c/ Impresores, 2 - Urbanización Prado del Espino 
+            28660
+            Boadilla Del Monte 
+            Contacto
+               Tlf: 9142288 00 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Procivel
+            Dirección
+            c/ Suero de Quiñones, 11 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 915610661 
+               Email: procivel@procivel.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Progourmet
+            Dirección
+            c/ Aniceto Marinas, 92 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 915489651 
+               Email: gourmets@gourmets.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Pronaos
+            Dirección
+            c/ Mayor, 39, entreplanta 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 676.80.81.96 
+               Email: edicionespronaos@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Prosopon
+            Dirección
+            c/ Alberto Aguilera, 35, 2º C 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915489353 
+               Email:</t>
+  </si>
+  <si>
+    <t>PS Editorial / El Perpetuo Socorro
+            Dirección
+            c/ Covarrubias, 19 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 914455126 
+               Email: perso@pseditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Psimática
+            Dirección
+            c/ Modesto Lafuente, 5, bajo 1 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 914475052 
+               Email: info@psimatica.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Publicación de Libros Médicos
+            Dirección
+            c/ Aguilón, 13, 8º izda. 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 914732617 
+               Email: publimed@arrakis.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Publicaciones Claretianas
+            Dirección
+            c/ Juan Álvarez Mendizábal, 65, dpdo. 3º 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 915401268 
+               Email: publicaciones@claret.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Pulga y Garrapata
+            Dirección
+            c/ Segre, 14 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 639674776 
+               Email: llavedetalia@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Pulpture
+            Dirección
+            c/ Agastia, 11 A, 8º D 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 910851319 
+               Email: contacto@pulpture.animabarda.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Punto de Lectura
+            Dirección
+            Avda. de los Artesanos, 6 
+            28760
+            Tres Cantos 
+            Contacto
+               Tlf: 917449060 
+               Email: puntodelectura@santillana.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Punto de Vista Editores
+            Dirección
+            c/ Clavel, 7 3º D 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 699739909 // 915936765 
+               Email: info@puntodevistaeditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Punto Didot
+            Dirección
+            c/ Sector Oficios, 7, 6º I 
+            28760
+            Tres Cantos 
+            Contacto
+               Tlf: 918043155; 662165784 
+               Email: info@autoeditatulibro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Quatenus Ediciones
+            Dirección
+            c/ General Yagüe, 10, 10º 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 639788314 
+               Email: luisgarciaaraus@hotmail.com</t>
+  </si>
+  <si>
+    <t>Quaterni
+            Dirección
+            c/ Mar Mediterráneo, 2, Nave 6 
+            28830
+            San Fernando De Henares 
+            Contacto
+               Tlf: 916775722 
+               Email: info@quaterni.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Quindici Editores
+            Dirección
+            c/ Fernández de la Hoz, 40, 1º 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 915357710 
+               Email: info@quindicieditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ra-Ma Editorial y Publicaciones
+            Dirección
+            c/ Jarama, 3-A, Polig. Indl. Igarsa 
+            28860
+            Paracuellos De Jarama 
+            Contacto
+               Tlf: 916584280 
+               Email: editorial@ra-ma.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Raíces Editorial
+            Dirección
+            c/ Virgen del Pilar, 9 
+            28231
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 913764626 
+               Email: info@editorialraices.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ramón Areces, Editorial Universitaria
+            Dirección
+            c/ Tomás Bretón, 21 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 915398659 
+               Email: cerasa@cerasa.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Rc Libros
+            Dirección
+            c/ Mar Mediterráneo, 2, 6º 
+            28830
+            San Fernando De Henares 
+            Contacto
+               Tlf: 911102204 
+               Email: joseluisramirez@gruporc.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Red Libre Ediciones, S.L.
+            Dirección
+            c/ Fuencarral, 98, 6º izq. 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 669245689 
+               Email: isabel@relee.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Reikiavik Ediciones
+            Dirección
+            c/ Yucas, 20 
+            28260
+            Galapagar 
+            Contacto
+               Tlf: 626157500 
+               Email: reikiavikediciones@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Reino de Cordelia
+            Dirección
+            c/ Alberto Alcocer, 46, 3º b 
+            28016
+            Madrid 
+            Contacto
+               Tlf: 91.457.06.21 
+               Email: info@rreinodecordelia.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Reino de Redonda
+            Dirección
+            Pza. Mayor, 30 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 932074577 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Reus
+            Dirección
+            c/ Rafael Calvo, 18, 2ºC 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 915213619 
+               Email: reus@editorialreus.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Rey Lear
+            Dirección
+            c/ Alberto Alcocer, 46, 3º B 
+            28016
+            Madrid 
+            Contacto
+               Tlf: 914570621 
+               Email: info@reylear.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Rialp Ediciones
+            Dirección
+            c/ Colombia, 63 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 91.326.05.04 
+               Email: ediciones@rialp.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Rilke
+            Dirección
+            c/ Dr. Fleming, 50, 4º D 
+            28036
+            Madrid 
+            Contacto
+               Tlf: 913453817 
+               Email: editorial@edicionesrilke.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ripano
+            Dirección
+            Ronda del Caballero de la Mancha, 135 
+            28034
+            Madrid 
+            Contacto
+               Tlf: 91.372.13.77 
+               Email: ripano@ripano.eu 
+               Web</t>
+  </si>
+  <si>
+    <t>Roble
+            Dirección
+            c/ San Isidro Labrador, 18 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 913641492 
+               Email: bsolana@imf-formacion.com</t>
+  </si>
+  <si>
+    <t>Romana Editorial
+            Dirección
+            c/ Villanueva, 20, 2º C ,esc. 1ª 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 915767979 
+               Email: info@romana-editorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Rubiños 1860
+            Dirección
+            c/ Alcalá, 98 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 915754227 ex.274 - 914068600 
+               Email:</t>
+  </si>
+  <si>
+    <t>Rudolf Steiner Editorial
+            Dirección
+            c/ Guipuzcoa, 11, 1º izda 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 91.553.14.81 
+               Email: pedidos@editorialrudolfsteiner.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Rueda Editorial
+            Dirección
+            c/ Físicas, 5 (Plg. Urtinsa II) 
+            28923
+            Alcorcón 
+            Contacto
+               Tlf: 91.619.27.79 
+               Email: comercial@editorialrueda.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Ruleta Rusa Ediciones
+            Dirección
+            c/ Almirante, 1, 3º 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 686523869 
+               Email: ruletarusaediciones@outlook.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Sabina Editorial
+            Dirección
+            c/ Francisco Navacerrada, 57, 2º 1 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 607888111 
+               Email: sabinaeditorial@sabinaeditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Safeliz Editorial
+            Dirección
+            c/ Pradillo, 6, Plg. Ind. La Mina 
+            28770
+            Colmenar Viejo 
+            Contacto
+               Tlf: 9184598.77 
+               Email: info@safeliz.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Salto De Página
+            Dirección
+            c/ Almagro, 38 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 913100436 
+               Email: saltodepagina@saltodepagina.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Sánchez y Sierra Editores
+            Dirección
+            c/ Lago Constanza, 7 
+            28017
+            Madrid 
+            Contacto
+               Tlf: 913771943 
+               Email: sseditores@yahoo.es</t>
+  </si>
+  <si>
+    <t>Santillana, Grupo de Ediciones
+            Dirección
+            Ronda de Europa, 5 
+            28760
+            Tres Cantos 
+            Contacto
+               Tlf: 9174490.60 
+               Email: comunicacion@santillana.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Sanz Y Torres
+            Dirección
+            c/ Vereda de los Barros, 27 - P.I. Ventorro del Cano 
+            28925
+            Alcorcón 
+            Contacto
+               Tlf: 902400416 
+               Email: editorial@sanzytorres.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Schedas
+            Dirección
+            c/ Paseo Imperial, 43 C, 6º D 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 911264770 
+               Email: ofi@schedas.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Sede Técnica
+            Dirección
+            Avda. Brasil, 17 
+            28036
+            Madrid 
+            Contacto
+               Tlf: 915565004 
+               Email: editorial@sedetecnica.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Sefarad Editores
+            Dirección
+            c/ Pico de la Peña, 95, 2º B 
+            28400
+            Collado Villalba 
+            Contacto
+               Tlf: 918492350 
+               Email: info@sefaradeditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Sekotia
+            Dirección
+            c/ Gamonal 5, Planta 1-Nave 18 
+            28031
+            Madrid 
+            Contacto
+               Tlf: 914337328 
+               Email: sekotia@sekotia.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Senda Editorial
+            Dirección
+            c/ Isla de Saipán, 47 
+            28035
+            Madrid 
+            Contacto
+               Tlf: 913734750 
+               Email: sendaeditorial@sendaeditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Señor Lobo Ediciones
+            Dirección
+            c/ Glorieta de Rubén Darío, 14 
+            28890
+            Loeches 
+            Contacto
+               Tlf: 675848259 
+               Email: edicion@srloboediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Sequitur
+            Dirección
+            c/ Escorial, 17 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915319561 
+               Email: sequitur22@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Servicios Editoriales y Turísticos Grafiverd
+            Dirección
+            c/ Virgen de la Oliva, 53 
+            28037
+            Madrid 
+            Contacto
+               Tlf: 913042901 
+               Email: info@grafiverd.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Servilibro Ediciones
+            Dirección
+            c/ Campezo, 13 
+            28022
+            Madrid 
+            Contacto
+               Tlf: 913009102 
+               Email: general@servilibro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Sial Ediciones
+            Dirección
+            c/ Bravo Murillo, 123, 3º ctro. 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 91.535.41.13 
+               Email: basilio@sialediciones.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Siddharth Mehta Ediciones
+            Dirección
+            c/ Felipe IV, 9, 1º izq. 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 915221648 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Siete Leguas Ediciones
+            Dirección
+            c/ Talleres, 1, local 6 
+            28430
+            Alpedrete 
+            Contacto
+               Tlf: 918424212 
+               Email: info@sieteleguas.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Siglo XXI. España
             Dirección
             c/ Sector Foresta, 1 
             28760
             Tres Cantos 
             Contacto
-               Tlf: 918061996 
-[...28 lines deleted...]
-            c/ Breda, 13 
+               Tlf: 91.806.19.96 
+               Email: sigloxxieditores@sigloxxieditores.com</t>
+  </si>
+  <si>
+    <t>Signo Editores
+            Dirección
+            c/ Virgilio, 25 A, Ciudad Imagen 
+            28223
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 914343861 
+               Email: clientes@signoeditores.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Sílex Ediciones 
+            Dirección
+            c/ Alcalá, 202, 1º C 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 91.356.69.09 
+               Email: silex@silexediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Silonia
+            Dirección
+            c/ Alcalá, 202 1º C 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 913566909 
+               Email: hola@silonia.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Sindéresis
+            Dirección
+            c/ Gran Via, 6 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 678026998 
+               Email: oscar@editorialsinderesis.com</t>
+  </si>
+  <si>
+    <t>Sins Entido E - Spiritu Media (Libros Libres)
+            Dirección
+            c/ Playa de Riazor, 12 
+            28042
+            Madrid 
+            Contacto
+               Tlf: 915940922 
+               Email: correo@libroslibres.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Síntesis
+            Dirección
+            c/ Vallehermoso, 34, 1º 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 91.593.20.98 
+               Email: sintesis@sintesis.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Siruela Ediciones 
+            Dirección
+            c/ Almagro, 25, Ppal. dcha. 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 913555720 
+               Email: siruela@siruela.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Sitara
+            Dirección
+            c/ Valle de Pinares Llanos, 34-C 3º A 
+            28035
+            Madrid 
+            Contacto
+               Tlf: 686644692 
+               Email: sitara@editorialsitara.com 
+               Web</t>
+  </si>
+  <si>
+    <t>SM
+            Dirección
+            c/ Impresores, 2. Urb. Prado del Espino 
+            28660
+            Boadilla Del Monte 
+            Contacto
+               Tlf: 914228800 
+               Email: clientes@grupo-sm.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Solitario Editorial
+            Dirección
+            c/ Isla Timor, 6 
+            28034
+            Madrid 
+            Contacto
+               Tlf: 913582521 // 626728584 
+               Email: solitario@editorialsolitario.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Somos-Psicología
+            Dirección
+            c/ Fernández de la Hoz, 73, Bajo E 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 914412874 ; 915538527 
+               Email: somospsicologia@hotmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Sonidos S2 Productions
+            Dirección
+            c/ Antonio López, 208, 1ºC 
+            28026
+            Madrid 
+            Contacto
+               Tlf: 914760355 
+               Email: joseluis@soni2.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Starbook Editorial 
+            Dirección
+            c/ Jarama, 3-A 
+            28860
+            Paracuellos De Jarama 
+            Contacto
+               Tlf: 902112734 
+               Email: starbook@starbook.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Stimulating Activities Company
+            Dirección
+            c/ Marcelino Santa María, 4, 2º A 
+            28036
+            Madrid 
+            Contacto
+               Tlf: 915637515 ; 610789768 
+               Email: edit@sac-o.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Sufi
+            Dirección
+            c/ Cardenal Belluga, 9 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 913611836 
+               Email: editorialsufi@lazahara.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Suma de Letras
+            Dirección
+            Avda. de los Artesanos 6, 
+            28760
+            Tres Cantos 
+            Contacto
+               Tlf: 917449060 
+               Email: suma@santillana.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Sumatra
+            Dirección
+            c/ Tarragona, 26 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 914681501 
+               Email: info@editorialsumatra.es</t>
+  </si>
+  <si>
+    <t>Susaeta Ediciones
+            Dirección
+            c/ Campezo, 13 
+            28022
+            Madrid 
+            Contacto
+               Tlf: 913009100 
+               Email: general@susaeta.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Sweet Press
+            Dirección
+            c/ Antonio López, 249. Edif. Vértice, planta 5 
+            28041
+            Madrid 
+            Contacto
+               Tlf: 915001107 
+               Email: sweetpress@sweetpress.com 
+               Web</t>
+  </si>
+  <si>
+    <t>T&amp;B Editores
+            Dirección
+            c/ Barquillo, 15 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915232704 
+               Email: tbeditores@cinemitos.com 
+               Web</t>
+  </si>
+  <si>
+    <t>T.F. Editores
+            Dirección
+            c/ Aragoneses, 2 - Acceso 11 
+            28108
+            Alcobendas 
+            Contacto
+               Tlf: 914841870; 914841878 
+               Email: tfonline@tfonline.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Talasa Ediciones 
+            Dirección
+            c/ San Felipe Neri, 4, bajo 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 91.559.30.82 
+               Email: talasa@talasaediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Tale Editorial Técnica
+            Dirección
+            c/ Maudes, 51 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 915545499 
+               Email: info@tale.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Talentura Libros
+            Dirección
+            c/ Lavapiés, 48, 4º D 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 910067080; 678092892 
+               Email: editorial@talenturalibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Taller de Editores
+            Dirección
+            c/ Juan Ignacio Luca de Tena, 6 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 913421400 
+               Email: tallerdeeditores@tallerdeeditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Taric
+            Dirección
+            c/ Boix y Morer, 6, 6ª planta 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 915541006 
+               Email: editorial@taric.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Taurus
+            Dirección
+            Avda. de los Artesanos, 6 
+            28760
+            Tres Cantos 
+            Contacto
+               Tlf: 917449060 
+               Email: taurus@santillana.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Tea Ediciones
+            Dirección
+            c/ Cardenal Marcelo Spinola, 50 
+            28016
+            Madrid 
+            Contacto
+               Tlf: 91 270 50 60 
+               Email: madrid@teaediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Tébar Flores
+            Dirección
+            c/ Matilde Hernández, 34 
+            28019
+            Madrid 
+            Contacto
+               Tlf: 915500260 
+               Email: ventas@tebarflores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Tecnos
+            Dirección
+            c/ Juan Iganacio Luca de Tena, 15 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 913938550 
+               Email: tecnos@anaya.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Temas De Hoy
+            Dirección
+            P.º de Recoletos, 4, 4º 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 91.423.03.18 
+               Email: temasdehoy@temasdehoy.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Temperley
+            Dirección
+            c/ Camino Real, 2 bis, of. 308 
             28230
             Las Rozas de Madrid 
             Contacto
-               Tlf: 637246903 
-[...39 lines deleted...]
-            c/ Torrelaguna 127, posterior 
+               Tlf: 915134807 / 659289736 
+               Email: temperley@temperley.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Temple Editorial
+            Dirección
+            c/ Cardenal Silíceo, 21, 5º B 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 914158486 
+               Email: templesl@mixmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Testimonio Compañía Editorial
+            Dirección
+            c/ Claudio Coello, 92 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 9178100866 
+               Email: correo@testimonio.com 
+               Web</t>
+  </si>
+  <si>
+    <t>The Net and Moon Press
+            Dirección
+            c/ Pasaje Bellas Vistas, 16 
+            28039
+            Madrid 
+            Contacto
+               Tlf: 659815625 
+               Email: info@thenetandmoon.com</t>
+  </si>
+  <si>
+    <t>The RocketMan Project
+            Dirección
+            c/ Condado de Treviño, 32, 51A 
+            28033
+            Madrid 
+            Contacto
+               Tlf: 693302309 
+               Email: info@rocketman-project.com 
+               Web</t>
+  </si>
+  <si>
+    <t>This Side Up
+            Dirección
+            c/ Almadén, 16 local 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 913693718; 687555578 
+               Email: libros@tsulibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Tiempo De Cerezas Ediciones
+            Dirección
+            c/ Manuel Ferrero 5, bajo local 
+            28036
+            Madrid 
+            Contacto
+               Tlf: 913231486 
+               Email: fenix2004@une.com.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Tierra De Fuego Librería-Editorial de Viajes
+            Dirección
+            Trav. Conde Duque, 3 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915215240 
+               Email: infotierradefuego@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Tierra De Nadie Ediciones
+            Dirección
+            c/ Jerónimo del Moral, 35 
+            28350
+            Ciempozuelos 
+            Contacto
+               Tlf: 630673384 
+               Email: info@teirradenadieediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Tikal
+            Dirección
+            c/ Campezo, s/n 
+            28022
+            Madrid 
+            Contacto
+               Tlf: 913009100 
+               Email: general@susaeta.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Tile Von Spain
+            Dirección
+            c/ Río Miraflores, 21 
+            28792
+            Miraflores De La Sierra 
+            Contacto
+               Tlf: 918443520 
+               Email: tivelon@tilevon.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Tipo E Editorial
+            Dirección
+            c/ Laurín, 65, 2º A 
             28043
             Madrid 
             Contacto
-               Tlf: 91 4151804 
-[...192 lines deleted...]
-            c/ Águila, 12 
+               Tlf:  
+               Email: elena@tipo-e.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Todolibro Ediciones
+            Dirección
+            c/ Campezo, 13 
+            28022
+            Madrid 
+            Contacto
+               Tlf: 913009115 
+               Email: ediciones@todolibro.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Torremozas
+            Dirección
+            P.º de la Castellana, 190 
+            28046
+            Madrid 
+            Contacto
+               Tlf: 91.359.03.15 
+               Email: ediciones@torremozas.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Tradere
+            Dirección
+            c/ Solano, 23, 1º C 
+            28223
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 917118540 
+               Email: tradereeditorial@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Tragamanzanas
+            Dirección
+            Avda. Pedriza, 92 
             28410
             Manzanares El Real 
             Contacto
-               Tlf: 629586969 
-[...126 lines deleted...]
-            P.º De la Castellana, 36-38  
+               Tlf: 911409217 
+               Email: editorial@tragamanzanas.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Traje de Lobo
+            Dirección
+            c/ San Crispín, 6, 3º B 
+            28011
+            Madrid 
+            Contacto
+               Tlf: 915596546 
+               Email: wonderponderoline@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Trama Editorial
+            Dirección
+            c/ Blanca de Navarra, 6 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 91.702.41.54 
+               Email: trama@tramaeditorial.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Tres Inviernos
+            Dirección
+            Parque de Santillana, 4 1º A 
+            28410
+            Manzanares El Real 
+            Contacto
+               Tlf: 659065626 
+               Email: leyendasdeonhyria@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Tres Rosas Amarillas
+            Dirección
+            c/ Augusto Figueroa, 29 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 669920890 
+               Email: joseluis@editorialtresrosasamarillas.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Treseditores Libros Ilustrados
+            Dirección
+            c/ Levante 30 
+            28036
+            Madrid 
+            Contacto
+               Tlf: 656356412 
+               Email: madors@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Tria Ediciones
+            Dirección
+            c/ Salvador Alonso, 15 
+            28019
+            Madrid 
+            Contacto
+               Tlf: 914666904; 652619574; 652619573 
+               Email: info@triaediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Triacastela
+            Dirección
+            c/ Guzmán el Bueno, 27, 1º dcha. 
+            20015
+            Madrid 
+            Contacto
+               Tlf: 91.544.12.66 
+               Email: editorial@triacastela.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Triciclo Editores
+            Dirección
+            c/ Senda del Infante, 27, 1º 
+            28035
+            Madrid 
+            Contacto
+               Tlf: 913763635; 609128043 
+               Email: consultas@tricicloeditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Trifaldi Producciones Multimedia
+            Dirección
+            c/ José Arcones Gil, 14, 2ºA 
+            28017
+            Madrid 
+            Contacto
+               Tlf: 914070758 / 645890175 
+               Email: info@trifaldi.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Trigo Ediciones
+            Dirección
+            c/ Soria, 13 
+            28830
+            San Fernando De Henares 
+            Contacto
+               Tlf: 916735166 
+               Email: trigo@trigoed.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Tritemio Editorial
+            Dirección
+            P.º de la Castellana, 173, 1º dcha. 
             28046
             Madrid 
             Contacto
-               Tlf: 91.5109100 
-[...28 lines deleted...]
-            c/ Arties, 2 Puerta 95 
+               Tlf: 915711977 
+               Email: pedidos@editorialtritemio.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Trompa de Elefante
+            Dirección
+            c/ Zurbano, 23, bajo D 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 91391 04 42 
+               Email: info@trompadeelefante.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Trotta Editorial
+            Dirección
+            c/ Ferraz, 55 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 915430361 
+               Email: trotta@infornet.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Turner
+            Dirección
+            c/ Rafael Calvo, 42, 2º, esc. izda. 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 91.308.33.36 
+               Email: turner@turnerlibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Turpial
+            Dirección
+            c/ Guzmán el Bueno, 133, 2º dcha. 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 915349285 
+               Email: maite@turpial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Tutor Ediciones
+            Dirección
+            c/ Impresores, 20 - P.E. El Prado del Espino 
             28660
             Boadilla Del Monte 
             Contacto
-               Tlf: 629254339 
-[...50 lines deleted...]
-            c/ Hortaleza, 42, patio 
+               Tlf: 915599832 
+               Email: info@edicionestutor.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Última Línea
+            Dirección
+            c/ Luis de Salazar, 5 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 629528935 
+               Email: editorial@ultimalinea.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Unaluna
+            Dirección
+            c/ José Abascal 42, 2º dcha. 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 913105281 
+               Email: editorial@heliasta.com.ar 
+               Web</t>
+  </si>
+  <si>
+    <t>Unidad Editorial Información General
+            Dirección
+            Avda. de San Luis, 25 
+            28033
+            Madrid 
+            Contacto
+               Tlf: 914435000; 914435314; 914435123 
+               Email: areacomunicacion@unidadeditorial.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Unión Editorial
+            Dirección
+            c/ Martín Machío, 15, 1º Dcha. 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 913550228 
+               Email: info@unioneditorial.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Unomasuno
+            Dirección
+            C/ Azcona 46, 3° A 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 913915746 
+               Email: editorial@unomasunoeditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Valdemar (Enokia)
+            Dirección
+            c/ Gran Vía, 69, 4º, pta. 4 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 915428897 
+               Email: valdemar@valdemar.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Valero Irala, Alberto
+            Dirección
+            c/ Pilar de Zaragoza, 69, 3º B 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 917257785 
+               Email: gestion@internautis.com</t>
+  </si>
+  <si>
+    <t>Vanguardia Cubana, Ediciones
+            Dirección
+            c/ Ebro, 1 bis 
+            28250
+            Torrelodones 
+            Contacto
+               Tlf: 918429516 
+               Email: esotto@vanguardiacubana.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Varasek Ediciones
+            Dirección
+            c/ Toledo, 73 (entrada C/Ruda, 23) 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 913645912 
+               Email: info@varasekediciones.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Vaso Roto Ediciones
+            Dirección
+            c/ Alcalá, 85, 7º izda. 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 915779152 
+               Email: vasoroto@vasoroto.com</t>
+  </si>
+  <si>
+    <t>Vaughan Systems
+            Dirección
+            c/ Orense, 69, 1º - Edificio Eurobuilding 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 917485950 
+               Email: vaughantienda@grupovaughan.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Veintinueve Letras
+            Dirección
+            c/ Avda Pablo VI, 3, P-5, 1º B 
+            28224
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 675389491 
+               Email: editorial29letras@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Veintisiete Letras 
+            Dirección
+            c/ Julián Camarillo, 47, C3 
+            28037
+            Madrid 
+            Contacto
+               Tlf: 91.376.41.01 
+               Email: info@veintisieteletras.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Verbum Editorial
+            Dirección
+            c/ Manzana, 9 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 914468841 
+               Email: editorialverbum@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Viamonte
+            Dirección
+            c/ Fuencarral, 70, 2º izda. 
             28004
             Madrid 
             Contacto
-               Tlf: 915218825 
-[...27 lines deleted...]
-            c/ Antonio Arias, 15, 1º C 
+               Tlf: 915320504 
+               Email: info@viamonte.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Vida Universal
+            Dirección
+            c/ Pilar de Zaragoza, 75, Local B 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 917253305; 689886056 
+               Email: mpacheco@ya.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Vision Net
+            Dirección
+            c/ Magnolias, 35 bis - Local 
+            28029
+            Madrid 
+            Contacto
+               Tlf: 913117696 
+               Email: info@visionneteditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Visor Libros
+            Dirección
+            c/ Isaac Peral, 18 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915492655 
+               Email: info@visor-libros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Vitruvio
+            Dirección
+            c/ Menorca, 44 
             28009
             Madrid 
             Contacto
-               Tlf: 914485703 
-[...227 lines deleted...]
-               Email:  
+               Tlf: 915732186 
+               Email: edicionesvitruvio@telefonica.net 
                Web</t>
   </si>
   <si>
     <t>Wolters Kluwer
             Dirección
             c/ Collado Mediano, 9 
             28230
             Las Rozas de Madrid 
             Contacto
                Tlf: 916020000 
                Email: clientes@wke.es 
                Web</t>
   </si>
   <si>
-    <t>Mirach Editorial
-[...621 lines deleted...]
-            c/ Navarra, 24 bis, 1º C 
+    <t>Xorki Ediciones
+            Dirección
+            c/ Viriato. 39, 4º C 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 914452426 
+               Email: edicionesxorki@edicionesxorki.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Zárate I Plà Editores
+            Dirección
+            c/ Aguilafuente, 9, 3º A 
             28039
             Madrid 
             Contacto
-               Tlf: 902024196 
-[...4424 lines deleted...]
-               Web</t>
+               Tlf: 605749207 
+               Email: alexzarate14@gmail.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -8406,956 +8406,956 @@
         <v>117</v>
       </c>
     </row>
     <row r="119" spans="1:1">
       <c r="A119" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="120" spans="1:1">
       <c r="A120" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="121" spans="1:1">
       <c r="A121" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="122" spans="1:1">
       <c r="A122" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="123" spans="1:1">
       <c r="A123" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="124" spans="1:1">
       <c r="A124" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="125" spans="1:1">
       <c r="A125" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="126" spans="1:1">
       <c r="A126" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="127" spans="1:1">
       <c r="A127" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="128" spans="1:1">
       <c r="A128" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="129" spans="1:1">
       <c r="A129" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="130" spans="1:1">
       <c r="A130" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="131" spans="1:1">
       <c r="A131" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="132" spans="1:1">
       <c r="A132" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="133" spans="1:1">
       <c r="A133" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="134" spans="1:1">
       <c r="A134" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="135" spans="1:1">
       <c r="A135" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="136" spans="1:1">
       <c r="A136" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="137" spans="1:1">
       <c r="A137" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="138" spans="1:1">
       <c r="A138" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="139" spans="1:1">
       <c r="A139" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="140" spans="1:1">
       <c r="A140" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="141" spans="1:1">
       <c r="A141" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="142" spans="1:1">
       <c r="A142" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="143" spans="1:1">
       <c r="A143" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="144" spans="1:1">
       <c r="A144" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="145" spans="1:1">
       <c r="A145" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="146" spans="1:1">
       <c r="A146" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="147" spans="1:1">
       <c r="A147" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="148" spans="1:1">
       <c r="A148" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="149" spans="1:1">
       <c r="A149" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="150" spans="1:1">
       <c r="A150" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="151" spans="1:1">
       <c r="A151" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
     </row>
     <row r="152" spans="1:1">
       <c r="A152" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="153" spans="1:1">
       <c r="A153" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="154" spans="1:1">
       <c r="A154" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="155" spans="1:1">
       <c r="A155" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="156" spans="1:1">
       <c r="A156" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
     </row>
     <row r="157" spans="1:1">
       <c r="A157" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="158" spans="1:1">
       <c r="A158" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
     </row>
     <row r="159" spans="1:1">
       <c r="A159" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="160" spans="1:1">
       <c r="A160" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
     </row>
     <row r="161" spans="1:1">
       <c r="A161" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="162" spans="1:1">
       <c r="A162" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="163" spans="1:1">
       <c r="A163" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="164" spans="1:1">
       <c r="A164" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="165" spans="1:1">
       <c r="A165" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="166" spans="1:1">
       <c r="A166" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="167" spans="1:1">
       <c r="A167" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="168" spans="1:1">
       <c r="A168" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="169" spans="1:1">
       <c r="A169" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="170" spans="1:1">
       <c r="A170" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="171" spans="1:1">
       <c r="A171" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="172" spans="1:1">
       <c r="A172" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="173" spans="1:1">
       <c r="A173" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
     </row>
     <row r="174" spans="1:1">
       <c r="A174" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="175" spans="1:1">
       <c r="A175" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="176" spans="1:1">
       <c r="A176" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="177" spans="1:1">
       <c r="A177" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="178" spans="1:1">
       <c r="A178" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="179" spans="1:1">
       <c r="A179" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="180" spans="1:1">
       <c r="A180" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="181" spans="1:1">
       <c r="A181" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="182" spans="1:1">
       <c r="A182" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="183" spans="1:1">
       <c r="A183" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
     </row>
     <row r="184" spans="1:1">
       <c r="A184" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="185" spans="1:1">
       <c r="A185" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
     </row>
     <row r="186" spans="1:1">
       <c r="A186" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="187" spans="1:1">
       <c r="A187" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="188" spans="1:1">
       <c r="A188" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="189" spans="1:1">
       <c r="A189" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="190" spans="1:1">
       <c r="A190" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="191" spans="1:1">
       <c r="A191" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
     </row>
     <row r="192" spans="1:1">
       <c r="A192" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="193" spans="1:1">
       <c r="A193" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
     </row>
     <row r="194" spans="1:1">
       <c r="A194" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="195" spans="1:1">
       <c r="A195" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="196" spans="1:1">
       <c r="A196" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="197" spans="1:1">
       <c r="A197" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="198" spans="1:1">
       <c r="A198" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="199" spans="1:1">
       <c r="A199" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="200" spans="1:1">
       <c r="A200" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="201" spans="1:1">
       <c r="A201" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="202" spans="1:1">
       <c r="A202" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="203" spans="1:1">
       <c r="A203" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="204" spans="1:1">
       <c r="A204" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="205" spans="1:1">
       <c r="A205" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="206" spans="1:1">
       <c r="A206" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="207" spans="1:1">
       <c r="A207" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="208" spans="1:1">
       <c r="A208" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="209" spans="1:1">
       <c r="A209" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="210" spans="1:1">
       <c r="A210" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="211" spans="1:1">
       <c r="A211" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="212" spans="1:1">
       <c r="A212" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="213" spans="1:1">
       <c r="A213" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="214" spans="1:1">
       <c r="A214" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
     </row>
     <row r="215" spans="1:1">
       <c r="A215" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="216" spans="1:1">
       <c r="A216" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="217" spans="1:1">
       <c r="A217" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="218" spans="1:1">
       <c r="A218" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="219" spans="1:1">
       <c r="A219" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="220" spans="1:1">
       <c r="A220" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="221" spans="1:1">
       <c r="A221" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="222" spans="1:1">
       <c r="A222" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
     </row>
     <row r="223" spans="1:1">
       <c r="A223" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="224" spans="1:1">
       <c r="A224" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="225" spans="1:1">
       <c r="A225" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="226" spans="1:1">
       <c r="A226" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="227" spans="1:1">
       <c r="A227" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="228" spans="1:1">
       <c r="A228" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="229" spans="1:1">
       <c r="A229" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="230" spans="1:1">
       <c r="A230" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="231" spans="1:1">
       <c r="A231" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="232" spans="1:1">
       <c r="A232" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="233" spans="1:1">
       <c r="A233" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="234" spans="1:1">
       <c r="A234" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="235" spans="1:1">
       <c r="A235" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="236" spans="1:1">
       <c r="A236" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="237" spans="1:1">
       <c r="A237" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="238" spans="1:1">
       <c r="A238" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="239" spans="1:1">
       <c r="A239" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="240" spans="1:1">
       <c r="A240" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="241" spans="1:1">
       <c r="A241" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="242" spans="1:1">
       <c r="A242" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="243" spans="1:1">
       <c r="A243" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="244" spans="1:1">
       <c r="A244" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="245" spans="1:1">
       <c r="A245" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="246" spans="1:1">
       <c r="A246" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="247" spans="1:1">
       <c r="A247" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="248" spans="1:1">
       <c r="A248" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="249" spans="1:1">
       <c r="A249" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
     </row>
     <row r="250" spans="1:1">
       <c r="A250" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="251" spans="1:1">
       <c r="A251" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="252" spans="1:1">
       <c r="A252" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="253" spans="1:1">
       <c r="A253" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
     </row>
     <row r="254" spans="1:1">
       <c r="A254" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="255" spans="1:1">
       <c r="A255" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
     </row>
     <row r="256" spans="1:1">
       <c r="A256" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="257" spans="1:1">
       <c r="A257" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
     </row>
     <row r="258" spans="1:1">
       <c r="A258" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="259" spans="1:1">
       <c r="A259" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="260" spans="1:1">
       <c r="A260" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="261" spans="1:1">
       <c r="A261" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="262" spans="1:1">
       <c r="A262" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="263" spans="1:1">
       <c r="A263" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
     </row>
     <row r="264" spans="1:1">
       <c r="A264" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="265" spans="1:1">
       <c r="A265" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="266" spans="1:1">
       <c r="A266" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="267" spans="1:1">
       <c r="A267" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="268" spans="1:1">
       <c r="A268" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="269" spans="1:1">
       <c r="A269" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
     </row>
     <row r="270" spans="1:1">
       <c r="A270" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="271" spans="1:1">
       <c r="A271" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
     </row>
     <row r="272" spans="1:1">
       <c r="A272" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="273" spans="1:1">
       <c r="A273" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="274" spans="1:1">
       <c r="A274" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="275" spans="1:1">
       <c r="A275" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="276" spans="1:1">
       <c r="A276" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="277" spans="1:1">
       <c r="A277" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
     </row>
     <row r="278" spans="1:1">
       <c r="A278" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="279" spans="1:1">
       <c r="A279" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
     </row>
     <row r="280" spans="1:1">
       <c r="A280" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="281" spans="1:1">
       <c r="A281" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="282" spans="1:1">
       <c r="A282" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="283" spans="1:1">
       <c r="A283" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="284" spans="1:1">
       <c r="A284" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="285" spans="1:1">
       <c r="A285" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
     </row>
     <row r="286" spans="1:1">
       <c r="A286" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="287" spans="1:1">
       <c r="A287" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
     </row>
     <row r="288" spans="1:1">
       <c r="A288" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="289" spans="1:1">
       <c r="A289" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="290" spans="1:1">
       <c r="A290" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="291" spans="1:1">
       <c r="A291" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
     </row>
     <row r="292" spans="1:1">
       <c r="A292" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="293" spans="1:1">
       <c r="A293" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="294" spans="1:1">
       <c r="A294" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="295" spans="1:1">
       <c r="A295" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="296" spans="1:1">
       <c r="A296" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="297" spans="1:1">
       <c r="A297" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="298" spans="1:1">
       <c r="A298" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="299" spans="1:1">
       <c r="A299" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="300" spans="1:1">
       <c r="A300" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="301" spans="1:1">
       <c r="A301" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="302" spans="1:1">
       <c r="A302" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="303" spans="1:1">
       <c r="A303" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="304" spans="1:1">
       <c r="A304" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="305" spans="1:1">
       <c r="A305" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="306" spans="1:1">
       <c r="A306" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="307" spans="1:1">
       <c r="A307" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="308" spans="1:1">
       <c r="A308" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="309" spans="1:1">
       <c r="A309" t="s">
         <v>307</v>