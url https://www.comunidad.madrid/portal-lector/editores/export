--- v5 (2026-06-11)
+++ v6 (2026-07-01)
@@ -1859,56 +1859,56 @@
   </si>
   <si>
     <t>Doctor Domaverso
             Dirección
             c/ Las Palmeras, 12, Portal D, 1º B 
             28922
             Alcorcón 
             Contacto
                Tlf: 628761654 
                Email: domaverso@ono.com</t>
   </si>
   <si>
     <t>Dojo Ediciones
             Dirección
             c/ Alquimia, 6 
             28933
             Móstoles 
             Contacto
                Tlf: 91.617.08.67 
                Email: editorial@alfaomega.es 
                Web</t>
   </si>
   <si>
     <t>Dos Bigotes
             Dirección
-            c/ San Bernardo, 83, 5º 17 
-[...4 lines deleted...]
-               Email: editorialdosbigotes@gmail.com 
+            c/ Manzanares 8, 1B 
+            28005
+            Madrid 
+            Contacto
+               Tlf:  
+               Email: info@dosbigotes.es 
                Web</t>
   </si>
   <si>
     <t>Draft Editores
             Dirección
             c/ María Tubau, 5 
             28050
             Madrid 
             Contacto
                Tlf: 913589070 
                Email: draft@draft-online.com</t>
   </si>
   <si>
     <t>Drakul Editorial
             Dirección
             Apdo. de correos 100 
             28945
             Fuenlabrada 
             Contacto
                Tlf: 686105012 
                Email: editorial@drakul.es 
                Web</t>
   </si>
   <si>
     <t>Dykinson