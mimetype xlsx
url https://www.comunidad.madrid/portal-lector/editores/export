--- v6 (2026-07-01)
+++ v7 (2026-08-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Editores" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="681">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="682">
   <si>
     <t>nothing</t>
   </si>
   <si>
     <t>A. Madrid Vicente, Ediciones
             Dirección
             c/ Almansa, 94 
             28040
             Madrid 
             Contacto
                Tlf: 915336926 
                Email: amadrid@amvediciones.com 
                Web</t>
   </si>
   <si>
     <t>Abada Editores
             Dirección
             c/ del Gobernador, 18 
             28014
             Madrid 
             Contacto
                Tlf: 914296882 
                Email: abada@abadaeditores.com 
                Web</t>
   </si>
@@ -95,7370 +95,7392 @@
   <si>
     <t>Aconcagua Publishing
             Dirección
             c/ Jesús y Maria, 20 
             28012
             Madrid 
             Contacto
                Tlf: 915288966 
                Email: aconcaguapublishing@yahoo.com 
                Web</t>
   </si>
   <si>
     <t>Actas Editorial
             Dirección
             c/ Islas Alegranza, 3 
             28703
             San Sebastián De Los Reyes 
             Contacto
                Tlf: 916546792 
                Email: pedidos@actas.es 
                Web</t>
   </si>
   <si>
     <t>ACVF
             Dirección
-            Avda. Ilustración, 4 
+            Avda. de Nísperos 25 
             28350
             Ciempozuelos 
             Contacto
-               Tlf: 679761963 
-               Email: acvf_editorial@hotmail.com 
+               Tlf: (34) 644695860 
+               Email: acvf.laviejafactoria@gmail.com 
                Web</t>
   </si>
   <si>
     <t>Adeire Publicaciones
             Dirección
             c/ Santa Virgilia, 18 
             28033
             Madrid 
             Contacto
                Tlf: 913816315 
                Email: info@adeire.com</t>
   </si>
   <si>
     <t>Además Comunicación Gráfica
             Dirección
             c/ Sierra Nevada, 17 
             28860
             Paracuellos De Jarama 
             Contacto
                Tlf: 639160802 
                Email: ademascom@hotmail.com</t>
   </si>
   <si>
+    <t>Adeshoras
+            Dirección
+            c) Malteros 1, 3, 3ºB 
+            28350
+            Ciempozuelos 
+            Contacto
+               Tlf: 91676592081 
+               Email: editorial@adeshoras.com 
+               Web</t>
+  </si>
+  <si>
     <t>Aebius
             Dirección
             c/ Magnolias, 35 
             28029
             Madrid 
             Contacto
                Tlf: 912994800 
                Email: edita@aebius.eu 
                Web</t>
   </si>
   <si>
     <t>Akal
             Dirección
             c/ Sector Foresta, 1 
             28760
             Tres Cantos 
             Contacto
                Tlf: 918061996 
                Email: info@h-blume.com 
                Web</t>
   </si>
   <si>
     <t>Alba Libros
             Dirección
             c/ Albasanz, 67 
             28037
             Madrid 
             Contacto
                Tlf: 915716001 
                Email: albor@albalibros.com</t>
   </si>
   <si>
+    <t>Albo &amp; Zarco
+            Dirección
+            c) Fuente del Alamo 11, Portal 2, 3º A 
+            28400
+            Collado Villalba 
+            Contacto
+               Tlf:  
+               Email: info@alboyzarco.es 
+               Web</t>
+  </si>
+  <si>
     <t>Aldevara
             Dirección
             Avda. Ramon y Cajal, 109 
             28043
             Madrid 
             Contacto
-               Tlf: 917444991 
-               Email: recepcion@e-impresion.es 
+               Tlf: 917444991/661508099 
+               Email: aldevara@aldevara.com 
                Web</t>
   </si>
   <si>
     <t>Alea Publicaciones
             Dirección
             c/ Infantas, 21 
             28004
             Madrid 
             Contacto
                Tlf: 915217682 
                Email: tijman@lacasadelajedrez.com</t>
   </si>
   <si>
     <t>Alfaguara
+            Dirección
+            Luchana 23 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 915358190 
+               Email: informacion@penguinrandomhouse.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Alianza Editorial
+            Dirección
+            c/ Valentín Beato 21 
+            28037
+            Madrid 
+            Contacto
+               Tlf: 913938888 
+               Email: alianzaeditorial@anaya.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Almena Ediciones
+            Dirección
+            Ecuador, 9, 28791 Soto del Real 
+            Madrid 
+            Contacto
+               Tlf: 915591996 
+               Email: almena1@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Altea
+            Dirección
+            c) Luchana 23 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 915358190 
+               Email: informacion@penguinrandomhouse.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Amaniel Ediciones
+            Dirección
+            c/ Dr. Fleming, 50 
+            28036
+            Madrid 
+            Contacto
+               Tlf: 913500099 
+               Email: info@edicionesamaniel.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Amargord Ediciones
+            Dirección
+            C/ Ermitaños, 15 
+            28770
+            Colmenar Viejo 
+            Contacto
+               Tlf: 918454545 
+               Email: info@edicionesamargord.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Amatla Ediciones (Adriana Hidalgo)
+            Dirección
+            c/ Téllez, 30, Esc. 12, 2º 2 
+            28007
+            Madrid 
+            Contacto
+               Tlf: 911288441 / 677607374 
+               Email: csolis@adrianahidalgo.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Amberley
+            Dirección
+            c/ San Mateo, 22 
+            28050
+            Madrid 
+            Contacto
+               Tlf: 911527000 / 911527001 
+               Email: direccion@edicionesamberley.com</t>
+  </si>
+  <si>
+    <t>América Ibérica
+            Dirección
+            c) Rosario Pino 14-16 .Edificio Rioja 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 915249420 
+               Email: es.madrid@macmillaeducation.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Amir
+            Dirección
+            c/ Doménico Scarlatti, 11 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 914116598 
+               Email: coordinacion@academiamir.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Amistades Particulares
+            Dirección
+            Núñez de Arce, 8, 3º A 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 609569975 
+               Email: info@amistadesparticulares.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Amok Ediciones
+            Dirección
+            c) Salustiano Ediciones 18, 4º d 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 625102064 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Amor y Promoción de la Cultura
+            Dirección
+            c/ Serrano, 6 3º 
+            28001
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 913086662 
+               Email: rivero@amoreditions.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Amorrortu editores
+            Dirección
+            c/ López de Hoyos, 15 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 911877568 
+               Email: info_madrid@amorrortueditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anaya
+            Dirección
+            c/ Juan Ignacio Luca de Tena, 15 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 913938800 
+               Email: administracion@anaya.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Andrea Publishing
+            Dirección
+            c/ Talleres, 21 
+            28430
+            Alpedrete 
+            Contacto
+               Tlf: 918570008 
+               Email: info@andreaeurope.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Andresla Ediciones
+            Dirección
+            c/ Galeota, 15 
+            28680
+            San Martín De Valdeiglesias 
+            Contacto
+               Tlf: 692423194 
+               Email: info@edicionesandresla.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Anexo
+            Dirección
+            c) Malteros 1, 3, 3ºB 
+            28350
+            Madrid 
+            Contacto
+               Tlf: 91676592081 
+               Email: info@anexoeditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Antígona Ediciones
+            Dirección
+            c/ Prim 15, local 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 911191732 - 657.444.133 
+               Email: info@edicionesantigona.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Aosta
+            Dirección
+            P.º de Recoletos, 21 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915227023 
+               Email: info@edicionesaosta.com</t>
+  </si>
+  <si>
+    <t>Apache Libros
+            Dirección
+            c/ Anastasio Nieto 11 
+            28400
+            Collado Villalba 
+            Contacto
+               Tlf: 910343193 
+               Email: info@apachelibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ápeiron Ediciones
+            Dirección
+            c/ Príncipe de Vergara 132 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 91611002841 
+               Email: info@apeironediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Apyce
+            Dirección
+            Uranio, 5 
+            28918
+            Leganés 
+            Contacto
+               Tlf: 916193260 
+               Email: librosapyce@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ara Ediciones
+            Dirección
+            c) Tahona 5 
+            28223
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 913514454 
+               Email: araediciones@araediciones.com</t>
+  </si>
+  <si>
+    <t>Aralia XXI
+            Dirección
+            c/ Uranio, 7 
+            28918
+            Leganés 
+            Contacto
+               Tlf: 901220114 
+               Email: comercial@araliaediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Arán Ediciones
+            Dirección
+            c/ Orense 11 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 917820030 
+               Email: marta@grupoaran.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Arco Libros
+            Dirección
+            c/ Juan Bautista de Toledo, 28 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 914153687 
+               Email: arcolibros@arcomuralla.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Arco Libros - La Muralla
+            Dirección
+            c/ Corazón de María s/n 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 913541671 
+               Email: elizaincin@arcomuralla.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Árdora Ediciones
+            Dirección
+            Plaza de Tirso de Molina, nº7, 3ºA 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 915400555 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Arena Libros
+            Dirección
+            c/ Doctor Fourquet, 32, bajo dcha.  
+            28012
+            Madrid 
+            Contacto
+               Tlf: 91 4678009 
+               Email: arenalibros@arenalibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Argonautas
+            Dirección
+            c/ San Andrés, 8 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 671498369 
+               Email: contacto@editorialargonautas.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Arkadin Ediciones
+            Dirección
+            c/ Leñeros, 54 
+            28039
+            Madrid 
+            Contacto
+               Tlf: 913116185 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Armaenia Editorial
+            Dirección
+            Goya 25 
+            28222
+            Majadahonda 
+            Contacto
+               Tlf: 916028107 
+               Email: info@armaeniaeditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Armero Ediciones
+            Dirección
+            c/ Campomanes, 8 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 915422031 
+               Email: info@armeroediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Arrebato Libros
+            Dirección
+            c/ La Palma, 21 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 912821111 
+               Email: arrebato@arrebatolibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>ArteLibro Editorial
+            Dirección
+            c) Moratín 38 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 910543331/682197494 
+               Email: info@artelibro.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Ártica Editorial
+            Dirección
+            José Luis Arrese, 13 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 622280710 // 913557477 
+               Email: info@articaeditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Arzalia Editorial
+            Dirección
+            c) Zurbano 85 
+            28003
+            Madrid 
+            Contacto
+               Tlf: (34) 639705273 
+               Email: ricardo.artola@arzalia.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Asram Vidya España
+            Dirección
+            Avda. Septima, 34, 2º 1 
+            28022
+            Madrid 
+            Contacto
+               Tlf: 649075196 
+               Email: asramvidyaespana@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Atanor Ediciones
+            Dirección
+            c/ Columela, 6 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 916161824 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Atc Ediciones
+            Dirección
+            c) Ramírez de Arellano 4 
+            28043
+            Madrid 
+            Contacto
+               Tlf: 91 4200066 
+               Email: jmarzo@tectonia.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Atlantis Ediciones
+            Dirección
+            Abastos, 206 
+            28300
+            Aranjuez 
+            Contacto
+               Tlf: 918657736  
+               Email: atlantis@edicionesatlantis.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Audema, Auditores de Energía y Medio Ambiente
+            Dirección
+            c/ Felipe Campos 3 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 915102555 
+               Email: inrgpd@audema.com 
+               Web</t>
+  </si>
+  <si>
+    <t>AudioLibro.org
+            Dirección
+            c) Eugenia de Montijo 75 
+            28025
+            Madrid 
+            Contacto
+               Tlf: 622534094 
+               Email: audiolibro.org@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Aula Documental de Investigación
+            Dirección
+            c/ Martín de los Heros, 66 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 915428282 
+               Email: info@auladoc.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Aula Médica
+            Dirección
+            c/ Gandía 1 
+            28007
+            Madrid 
+            Contacto
+               Tlf: 636974804 
+               Email: aulamedica@aulamedica.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Automática Editorial
+            Dirección
+            Avenida del Mediterráneo 24 
+            28007
+            Madrid 
+            Contacto
+               Tlf: (34) 696416134 
+               Email: info@automaticaeditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Avarigani Editores
+            Dirección
+            c) Serrano 32 
+            28001
+            Madrid 
+            Contacto
+               Tlf:  
+               Email: avarigani@avarigani.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Aviraneta Editorial
+            Dirección
+            c/ Carlos Sole, 40 1ºD 
+            28038
+            Madrid 
+            Contacto
+               Tlf: 914485636 
+               Email: avinareta@gmail.com</t>
+  </si>
+  <si>
+    <t>Barataria
+            Dirección
+            Pza. del Ángel, 6 1º B 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 633810070 / 934532553 
+               Email: info@barataria-ediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Bassus Ediciones
+            Dirección
+            Apdo. de correos 242 
+            28660
+            Boadilla Del Monte 
+            Contacto
+               Tlf:  
+               Email: info@bassusediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Bayard Revistas
+            Dirección
+            c/ Gandía 1, local 9 
+            28007
+            Madrid 
+            Contacto
+               Tlf: 914057010 
+               Email: dpo@bayard-revistas.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Bellisco
+            Dirección
+            c/ Cebreros, 152, local posterior 
+            28011
+            Madrid 
+            Contacto
+               Tlf: 914641802 
+               Email: informacion@belliscovirtual.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Belvedere
+            Dirección
+            Apartado de correos 59 
+            28760
+            Madrid 
+            Contacto
+               Tlf: 669962380 
+               Email: info@editorialbelvedere.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Bercimuel
+            Dirección
+            Avda. de América, 29-1º D 
+            28770
+            Colmenar Viejo 
+            Contacto
+               Tlf: 918464249 
+               Email: administracion@editorialbercimuel.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Bestsellers Publishing
+            Dirección
+            c/ Rocinante, 9 
+            28034
+            Madrid 
+            Contacto
+               Tlf: 913721726 
+               Email: bestsellerspublishing@gmail.com</t>
+  </si>
+  <si>
+    <t>Betania Editorial
+            Dirección
+            Apdo. de correos 50767 
+            28080
+            Madrid 
+            Contacto
+               Tlf: 916539971 
+               Email: ebetania@terra.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Bibliópolis / Alamut
+            Dirección
+            c/ Alcalá, 387, esc. dcha. 1º D 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 913771344 / 657356000 
+               Email: editor@bibliopolis.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Biblioteca de Autores Cristianos
+            Dirección
+            Edificio Sedes Sapientiae. Calle Manuel Uribe, 4 
+            28033
+            Madrid 
+            Contacto
+               Tlf: 911717398 
+               Email: secretariadireccion@bac-editorial.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Biblioteca Nueva
+            Dirección
+            c/ Evaristo San Miguel 20 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 913100436 
+               Email: editorial@bibliotecanueva.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Bilingual Readers
+            Dirección
+            c/ Pozas, 7, 4º 
+            28004
+            Madrid 
+            Contacto
+               Tlf:  
+               Email: info@bilingualreaders.com</t>
+  </si>
+  <si>
+    <t>Blake + Helsey
+            Dirección
+            c/ Doctor Mingo Alsina, 4 
+            28250
+            Torrelodones 
+            Contacto
+               Tlf: 918590737 
+               Email: bheditores@bh-editores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Blue Planet
+            Dirección
+            c/ José Arcones Gil, 30 
+            28017
+            Madrid 
+            Contacto
+               Tlf: 914070017 
+               Email: info@blueplanettales.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Board and Book, S.L.
+            Dirección
+            c/ Riaño, 3, 2ºB 
+            28042
+            Madrid 
+            Contacto
+               Tlf: 911871669 
+               Email: editorial@boardandbook.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Bohodón Ediciones
+            Dirección
+            c) Avenida del Ensanche de Vallecas 42 
+            28051
+            Madrid 
+            Contacto
+               Tlf: 91 673116428 
+               Email: ediciones@bohodon.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Bolchiro
+            Dirección
+            c/ Zurbano, 47, 6º izda. 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 660456282 
+               Email: administrador@bolchiro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Bookolia
+            Dirección
+            c/ Cordel de Pavones, 40 A, 1º A 
+            28032
+            Madrid 
+            Contacto
+               Tlf: 917513609 
+               Email: contacto@bookolia.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Books and Gifts
+            Dirección
+            c/ Gavilanes, 1 
+            28035
+            Madrid 
+            Contacto
+               Tlf: 913164075 
+               Email: info@booksandgifts.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Bruño
+            Dirección
+            c/ Valentín Beato 21 
+            28037
+            Madrid 
+            Contacto
+               Tlf: 913933933 
+               Email: clientes@grupoanaya.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Bubok Publishing
+            Dirección
+            c) Paseo de las Delicias 23 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 912944490 
+               Email: administracion@bubock 
+               Web</t>
+  </si>
+  <si>
+    <t>Cabaret Voltaire
+            Dirección
+            c/ Villa 2, 2º dcha.  
+            28005
+            Madrid 
+            Contacto
+               Tlf: 934675102 
+               Email: info@cabaretvoltaire.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Cacitel
+            Dirección
+            c/ Lazaga, 3 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 914507635 
+               Email: cacitelsl@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Caïrel Ediciones
+            Dirección
+            Gta. De Campanar, 1 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 91 7240816 
+               Email: clairel@clan.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Calamar Edición y Diseño
+            Dirección
+            c/ Gran Vía, 69, 7ª 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 915487747 
+               Email: info@calamarediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Calambur
+            Dirección
+            C/ María Teresa, 17, 1º C 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 917259249 
+               Email: calambur@calambureditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Calatrava Ediciones Médicas Singulares
+            Dirección
+            c/ Calibre, 66 
+            28260
+            Collado Villalba 
+            Contacto
+               Tlf: 918500578 
+               Email: basilio@calatravaediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Caleidoscopio de Libros S.L.
+            Dirección
+            c) Floridablanca 15 
+            28200
+            San Lorenzo de El Escorial 
+            Contacto
+               Tlf: (34) 692690476 
+               Email: editorial@caleidoscopiodelibros.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Cambridge University Press Iberia
+            Dirección
+            c/ José Abascal, 56, 1º 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 911715800 
+               Email: iberia@cambridge.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Caos Editorial
+            Dirección
+            Apdo. de correos 3294 
+            28080
+            Madrid 
+            Contacto
+               Tlf: 915358284 
+               Email: info@caoseditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Caparrós Editores
+            Dirección
+            c/ Bayona, 10, 2º izq. 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 914200306 
+               Email: info@caparroseditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Capitán Swing Libros
+            Dirección
+            c/ Rafael Finat, 58, esc. 2ª, 2º4 
+            28044
+            Madrid 
+            Contacto
+               Tlf: 630022531 
+               Email: contacto@capitanswinglibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Capitel Ediciones
+            Dirección
+            c / Bruselas V -16 B. Parque Európolis 
+            28230
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 916377414 
+               Email: rpa@norma-capitel.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Caro Raggio Editor
+            Dirección
+            c/ Alfonso XII, 52 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 914203285 
+               Email: info@losbaroja.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Carpe Noctem
+            Dirección
+            c/ Goya, 19 
+            28001
+            Madrid 
+            Contacto
+               Tlf:  
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Casa de Cartón
+            Dirección
+            c/ Presidente José María Aznar, 1 
+            28500
+            Arganda Del Rey 
+            Contacto
+               Tlf:  
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Casa de Velázquez
+            Dirección
+            c/ Paul Guinard, 3. Ciudad Universitaria 
+            28040
+            Madrid 
+            Contacto
+               Tlf: 914551580 
+               Email: sales@cvz.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Casariego
+            Dirección
+            c/ Cristobal Bordiu, 36, bajo 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 914411330 
+               Email: info@casariego.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Casimiro Libros
+            Dirección
+            c/ Escorial, 17 - 1º D 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915319561 
+               Email: info@casimirolibros.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Casus-Belli Ediciones
+            Dirección
+            c/ Fuente del Berro, 29 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 686404861 
+               Email: casusbelli.ediciones@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Cátedra
+            Dirección
+            c/ Valentín Beato 21 
+            28037
+            Madrid 
+            Contacto
+               Tlf: 91.3933933 
+               Email: clientes@grupoanaya.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Catriel Editorial
+            Dirección
+            c/ Barco, 40, patio 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915321847 
+               Email: catriel@catriel.net 
+               Web</t>
+  </si>
+  <si>
+    <t>CCS Editorial
+            Dirección
+            c/ José Gutiérrez Maroto 18 
+            28051
+            Madrid 
+            Contacto
+               Tlf: 917252000 
+               Email: sei@editorialccs.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Celesta
+            Dirección
+            c/ Nieremberg, 5, 5º A 
+            28002
+            Madrid 
+            Contacto
+               Tlf:  
+               Email: editorialcelesta@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>CETEA Ediciones
+            Dirección
+            c/ San Félix de Alcalá 1 
+            28807
+            Alcalá De Henares 
+            Contacto
+               Tlf: 665374194 
+               Email: info@ceteaediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Cicely Editorial
+            Dirección
+            Calle Madrid 118, 3D 
+            28903
+            Getafe 
+            Contacto
+               Tlf: 919 350 351 
+               Email: hola@cicelyeditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Cinca Ediciones
+            Dirección
+            c/ General Ibáñez íbero, 5 A, esc. 1, 1º A 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 915532272 
+               Email: grupoeditorial@edicionescinca.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Cinter Divulgación Técnica
+            Dirección
+            c/ Dr. Santero 7, local 
+            28039
+            Madrid 
+            Contacto
+               Tlf: 913191200/649115910 
+               Email: cinter@cinter.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Circulo Científico
+            Dirección
+            c/ Carretera Guadarrama s/n 
+            28280
+            Madrid 
+            Contacto
+               Tlf: 91 3106542 
+               Email: editores@circulocientifico.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Círculo de Tiza
+            Dirección
+            c/ Segre, 16 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 910327541 
+               Email: info@circulodetiza.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Cisneros
+            Dirección
+            c/ Joaquín Costa, 36 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 915619900 
+               Email: editcisn@arrakis.es</t>
+  </si>
+  <si>
+    <t>Ciudad Nueva Editorial
+            Dirección
+            c/ José Picón, 28 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 917259530 
+               Email: editorial@ciudadnueva.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Civilización Global Ediciones
+            Dirección
+            c/ Severo Ochoa, 5 
+            28521
+            Rivas-Vaciamadrid 
+            Contacto
+               Tlf:  
+               Email: info@ediciones-civilizacionglobal.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Civitas Ediciones
+            Dirección
+            pso. de Recoletos, 37, 2ª 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 91 585 21 00  
+               Email: atencionclientes@thomsonreuters.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Clan Editorial
+            Dirección
+            Gta. De Campanar, 1 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 917240816 
+               Email: editorial@clan.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Claridad
+            Dirección
+            c/ José Abascal, 42, 2º dcha. 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 913105281 
+               Email: editorial@editorialclaridad.com.ar</t>
+  </si>
+  <si>
+    <t>Clave Intelectual
+            Dirección
+            c) Recadero 3 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 916501841 
+               Email: info@claveintelectual.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Club Bibliófilo Versol
+            Dirección
+            C/ Villacastín, 25 L, Bajo 
+            28034
+            Madrid 
+            Contacto
+               Tlf: 917302033 
+               Email: info@cbveditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Coloquio Editorial
+            Dirección
+            c/ Claudio Sánchez Albornoz, 8, Local B 
+            28024
+            Madrid 
+            Contacto
+               Tlf: 915181378 
+               Email: editorialcoloquio@infonegocio.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Compañía española de reprografía y servicios
+            Dirección
+            c/ Dublín, 15 - B 
+            28232
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 913272214 
+               Email: publicarya@telefonica.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Comuniland
+            Dirección
+            c/ Cuesta de San Vicente 28, edificio TSH 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 914422049 
+               Email: comuniland@comuniland.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Conarquitectura Ediciones
+            Dirección
+            c/ Marqués de Monteagudo 20 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 917130056 
+               Email: ca@conarquitectura.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Cónica Ediciones
+            Dirección
+            c) Avenida de San Luis 25 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 91443500 
+               Email: attcliente@unidadeditorial.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Continta me tienes
+            Dirección
+            c/ Belmonte de Tajo, 55, 3º C 
+            28019
+            Madrid 
+            Contacto
+               Tlf: 914693512 
+               Email: info@contintametienes.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Cooperación Editorial
+            Dirección
+            c/ Camino de Hormigueras 122, bis, planta 3, nave Q1 
+            28041
+            Madrid 
+            Contacto
+               Tlf: 91627541092 
+               Email: popular@editorialpopular.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Costas de Carcosa
+            Dirección
+            c/ López de Aranda, 31, 1º B 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 666208326 
+               Email: costasdecarcosa@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>CPD Formación y Editorial
+            Dirección
+            c/ Dr. Flemin 56 
+            28034
+            Madrid 
+            Contacto
+               Tlf: 91690841217 
+               Email: cpd@cpd.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Creación Editorial
+            Dirección
+            c/ Jaime Marquet, 9 
+            28200
+            San Lorenzo de El Escorial 
+            Contacto
+               Tlf: 91.890.47.33 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Creaciones Copyright
+            Dirección
+            c/ Castillo de Fuensaldaña, 4 of. 131 
+            28230
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 916402177 
+               Email: ediciones@creacionescopyght.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Creaciones Vincent Gabrielle
+            Dirección
+            c/ Goya, 35 
+            28413
+            El Boalo 
+            Contacto
+               Tlf: 918908868/647532081 
+               Email: azmerino@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Creadores de sueños
+            Dirección
+            c/ Isla de Lobeira, 10 
+            28400
+            Collado Villalba 
+            Contacto
+               Tlf: 676294982 
+               Email: ana.martin@editorialcs.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Crealite
+            Dirección
+            Avda. Menéndez Pelayo, 83 esc. izda. 1º A 
+            28007
+            Madrid 
+            Contacto
+               Tlf: 911018486 
+               Email: eduardocaballero@crealite.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Cristiandad Ediciones
+            Dirección
+            c/ Gabriel Lobo 6 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 917819970 
+               Email: info@edicionescristiandad.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Criteria Club de lectores
+            Dirección
+            c/ Gamonal 5, 1º Nave 18 
+            28043
+            Madrid 
+            Contacto
+               Tlf: 902508010 
+               Email: info@criteriaclub.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Crusoe Ediciones
+            Dirección
+            c/ Simca, 18 
+            28041
+            Madrid 
+            Contacto
+               Tlf:  
+               Email: info@edicionescrusoe.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Cto Editorial
+            Dirección
+            c/ Albarracín 34 
+            28037
+            Madrid 
+            Contacto
+               Tlf: 917824330 
+               Email: info@grupocto.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Cuadernos del Laberinto
+            Dirección
+            c/ Padilla, 29 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 913093117 
+               Email: editorial@cuadernosdelaberinto.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Cuento de Luz
+            Dirección
+            c/ Claveles, 10 
+            28223
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 913510135 
+               Email: info@cuentodeluz.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Cultiva Libros
+            Dirección
+            c/ Méndez Álvaro, 18, 2º 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 912049629 
+               Email: info@cultivalibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Cyan Proyectos Editoriales
+            Dirección
+            c/Infanta Mercedes 62 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 915320504 
+               Email: comercial@cyan.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Dastin Ediciones
+            Dirección
+            Polig. Ind. Európolis. c/ Berna, 9 
+            28230
+            Madrid 
+            Contacto
+               Tlf: 916375254 
+               Email: info@dastin.es 
+               Web</t>
+  </si>
+  <si>
+    <t>De Conatus
+            Dirección
+            c/ Casado del Alisal,10-2 A 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 655639868 
+               Email: administracion_deconatus@deconatus.com 
+               Web</t>
+  </si>
+  <si>
+    <t>De Librum Tremens
+            Dirección
+            c/ Nardo, 53 
+            28109
+            Alcobendas 
+            Contacto
+               Tlf: 916505934 
+               Email: info@delibrumtremens.com 
+               Web</t>
+  </si>
+  <si>
+    <t>De Vega Publicaciones
+            Dirección
+            Avda. de los Rosales, 42, Nave 402 
+            28041
+            Madrid 
+            Contacto
+               Tlf: 913180762 
+               Email: info@manosmaravillosas.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Deimos Editorial
+            Dirección
+            Gta. Puente de Segovia, 3 
+            28011
+            Madrid 
+            Contacto
+               Tlf: 914792342 
+               Email: editorial@academiadeimos.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Delta Publicaciones 
+            Dirección
+            c) Avenida del Mediterráneo 42 
+            28007
+            Madrid 
+            Contacto
+               Tlf: 91396542600 
+               Email: comercial@deltapublicaciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Demipage Services
+            Dirección
+            c) Válgame Dios 6 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915638867 
+               Email: editorial@demipage.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Desacorde Ediciones
+            Dirección
+            c) Ramón Calabuig 27 
+            28053
+            Madrid 
+            Contacto
+               Tlf: 918331457 
+               Email: info@desacordeediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Desiderata Books
+            Dirección
+            c/ Industrias, 4, 2º 
+            28923
+            Alcorcón 
+            Contacto
+               Tlf: 91 3102826 
+               Email: info@desideratabooks.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Desnivel Ediciones
+            Dirección
+            c/ San Victorino, 8 
+            28025
+            Madrid 
+            Contacto
+               Tlf: 913602269 
+               Email: edicionesdesnivel@desnivel.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Desperta Ferro
+            Dirección
+            c) Paseo del Prado 12 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 912204200/66369061 
+               Email: info@despertaferro-ediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Devenir
+            Dirección
+            Apto. de correos, 5 
+            28991
+            Torrejón De La Calzada 
+            Contacto
+               Tlf: 918106061 
+               Email: info@devenir.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Dextra Editorial
+            Dirección
+            Arroyo de Fontarrón, 271 
+            28030
+            Madrid 
+            Contacto
+               Tlf: 917733710 
+               Email: info@dextraeditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Dhyana Arte
+            Dirección
+            c/ Comunidad Europea, 61 
+            28514
+            Nuevo Baztán 
+            Contacto
+               Tlf: 918734780 
+               Email: info@dhyanaarte.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Diábolo Ediciones
+            Dirección
+            Apdo. de correos 40171 
+            28007
+            Madrid 
+            Contacto
+               Tlf: 639332802 
+               Email: diaboloediciones@diaboloediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Díaz de Santos
+            Dirección
+            c) Juan Bravo 3 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 914237050 
+               Email: ediciones@editdiazdesantos.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Dibbuks
+            Dirección
+            c) Evaristo San Miguel 20 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 916582318 
+               Email: editorial@dibbuks.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Dilema
+            Dirección
+            c/ Ibañez Marín, 11 
+            28019
+            Madrid 
+            Contacto
+               Tlf: 914729071 
+               Email: info@editorialdilema.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Dilex
+            Dirección
+            c) Alcorisa 57 
+            28043
+            Madrid 
+            Contacto
+               Tlf: 916582318 
+               Email: info@dilex.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Diversidad Literaria
+            Dirección
+            c) Manatiales 9 
+            28032
+            Madrid 
+            Contacto
+               Tlf: 919930083 
+               Email: info@diversidadliteraria.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Divisa Red
+            Dirección
+            c) Paseo de la Castellana 143 
+            28046
+            Madrid 
+            Contacto
+               Tlf: 915980980/983363363 
+               Email: divisa@divisared.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Diwan Mayrit
+            Dirección
+            c) Puerto de Canfranc 20 
+            28038
+            Madrid 
+            Contacto
+               Tlf: 915701812 
+               Email: info@diwan.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Doce Calles
+            Dirección
+            c) Avenida Las Palmeras 18, nave 8 D, Polígono Industrial La Sendilla 
+            28350
+            Ciempozuelos 
+            Contacto
+               Tlf: 918922234 
+               Email: administracion@docecalles.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Dojo Ediciones
+            Dirección
+            c/ Alquimia, 6 
+            28933
+            Móstoles 
+            Contacto
+               Tlf: 91.617.08.67 
+               Email: editorial@alfaomega.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Dos Bigotes
+            Dirección
+            c/ Manzanares 8, 1B 
+            28005
+            Madrid 
+            Contacto
+               Tlf:  
+               Email: info@dosbigotes.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Draft Editores
+            Dirección
+            c/ María Tubau, 5 
+            28050
+            Madrid 
+            Contacto
+               Tlf: 913589070 
+               Email: draft@draft-online.com</t>
+  </si>
+  <si>
+    <t>Drakul Editorial
+            Dirección
+            Apdo. de correos 100 
+            28945
+            Fuenlabrada 
+            Contacto
+               Tlf: 686105012 
+               Email: editorial@drakul.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Dykinson
+            Dirección
+            c/ Meléndez Valdés, 61 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915442846 / 915442869 
+               Email: info@dykinson.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ecobook
+            Dirección
+            c/ Cristo, 3, local 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915595130 
+               Email: ecobook@ecobook.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ecoespaña Editorial
+            Dirección
+            c) Paseo de las Delicias 23 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 912904490 
+               Email: equipo@bubock.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Edaf
+            Dirección
+            c/ Jorge Juan, 68, 1º 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 914358260 
+               Email: edaf@edaf.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Edelsa
+            Dirección
+            c) Valentín Beato 21 
+            28037
+            Madrid 
+            Contacto
+               Tlf: 914165511 
+               Email: edelsa@edelsa.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Edelvives
+            Dirección
+            c/ Xaudaró, 25 
+            28034
+            Madrid 
+            Contacto
+               Tlf: 913344884 
+               Email: dediciones@edelvives.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Edibesa
+            Dirección
+            c/ Juan de Urbieta, 51 
+            28007
+            Madrid 
+            Contacto
+               Tlf: 913451992 
+               Email: info@edibesa.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Edice Editorial
+            Dirección
+            Edificio Sedes Sapientiae. Calle Manuel Uribe, 4 
+            28033
+            Madrid 
+            Contacto
+               Tlf: 911717399 
+               Email: edice@conferenciaepiscopal.es</t>
+  </si>
+  <si>
+    <t>Edición Personal
+            Dirección
+            c) Espejo 10 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 915592949/69657031 
+               Email: operaprime@operaprime.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones 19
+            Dirección
+            c/ Turquesa, 6 
+            28224
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 658519278 
+               Email: rh.positivo.ediciones@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones 2010
+            Dirección
+            c/ Antonio Cavero, 9 
+            28043
+            Madrid 
+            Contacto
+               Tlf: 91655662175/655662176 
+               Email: marketing@ediciones2010.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones 98
+            Dirección
+            P.º de la Chopera, 23, 1º D 
+            28100
+            Alcobendas 
+            Contacto
+               Tlf: 916612688 
+               Email: info@ediciones98.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones Agrotécnicas
+            Dirección
+            Pza.. de España, 10, 5º izda. 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 915473515 
+               Email: info@terralia.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones Ambulantes
+            Dirección
+            Avda. de Portugal, 73, 4º izda. 
+            28011
+            Madrid 
+            Contacto
+               Tlf: 680454851 
+               Email: edicionesambulantes@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones Asimétricas
+            Dirección
+            c/ Cartagena, 164 of. B 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 915646231 
+               Email: juangmillan@ya.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones B
+            Dirección
+            c) Luchana 23 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 915358190 
+               Email: informacion@penguinrandomhouse.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones Clásicas
+            Dirección
+            c/ San Máximo, 31, 4º 8 (edif. 2000) 
+            28041
+            Madrid 
+            Contacto
+               Tlf: 915003174 / 915003270 
+               Email: ediclas@arrakis.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones Cumbres
+            Dirección
+            c) Paseo de la Ermita del Santo 40, local 1 
+            28011
+            Madrid 
+            Contacto
+               Tlf: 629254339 
+               Email: espectaculosyediciones@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones De Buena Tinta
+            Dirección
+            Ctra. de Fuencarral, 14  
+            28010
+            Alcobendas 
+            Contacto
+               Tlf: 915940922 
+               Email: info@edicionesdebuenatinta.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones de La Discreta
+            Dirección
+            c/ Arroyo de los Sauces, 14, 3º 2 
+            28430
+            Alpedrete 
+            Contacto
+               Tlf: 625555882 
+               Email: administracion@ladiscreta.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones de La Ergástula
+            Dirección
+            c) Béjar 13, local 8 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 917265520/667448605 
+               Email: info@laergastula.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones del Limón
+            Dirección
+            c/ Limón, 22, 2º C 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 5421058 
+               Email: teresasaezz@terra.es</t>
+  </si>
+  <si>
+    <t>Ediciones del Orto
+            Dirección
+            c/ San Máximo, 31 
+            28041
+            Madrid 
+            Contacto
+               Tlf: 915003174 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones del Umbral
+            Dirección
+            c/ Barquillo, 38, 1º E 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915224005 
+               Email: editorial@edicionesumbral.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones Diquesí
+            Dirección
+            c/ Nanclares de Oca, 26-D 2º B 
+            28022
+            Madrid 
+            Contacto
+               Tlf: 696171757 
+               Email: diosasdelolimpo@edicionesdiquesi.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones El Viso
+            Dirección
+            c) Madre de Dios 17 
+            28016
+            Madrid 
+            Contacto
+               Tlf: 915196576 
+               Email: g.saavedra@edicioneselviso.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones Escurialenses
+            Dirección
+            c) Paseo de la Alameda 39 
+            28440
+            Guadarrama 
+            Contacto
+               Tlf: 918549590 
+               Email: editorial@agustiniana.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones Franz
+            Dirección
+            c) Avenida de Asturias 20 
+            28029
+            Madrid 
+            Contacto
+               Tlf: 912567223 
+               Email: info@edicionesfraz.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones GPS
+            Dirección
+            c/ Sebastián Herrera, 12 -14, 2º 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 915270229 
+               Email: info@edicionesgps.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones Hispano Eslavas
+            Dirección
+            c/ Velázquez, 94, 1º 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 915417878 
+               Email: libreria@edicioneshispanoeslavas.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones Irreverentes
+            Dirección
+            c/ Martínez de la Riva, 137, 4º A 
+            28018
+            Madrid 
+            Contacto
+               Tlf: 915072659 
+               Email: editor@edicionesirreverentes.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones JC
+            Dirección
+            c/ Rodríguez San Pedro, 2, of. 403 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 914469692 
+               Email: edicionesjc@telefonica.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones Jurídicas Castillo de Luna, S.L.
+            Dirección
+            c) Zorilla 11 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 914310761 
+               Email: administracion@edicionesjuridicascastillodeluna.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones Jurídicas Dijusa
+            Dirección
+            c/ Conde de Serrallo, 13 
+            28029
+            Madrid 
+            Contacto
+               Tlf: 913231966 ; 902226600 
+               Email: dijusa@dijusa.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones Librería Argentina
+            Dirección
+            c/ Andrés Mellado, 46 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 91 543 47 81 ; 91 543 69 07 
+               Email: libreria@libreriaargentina.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones Nuevo Nueve
+            Dirección
+            c) Juan Álvarez Mendizábal 25, local derecha 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 914671636 
+               Email: editorial@nuevonueve.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones Sen
+            Dirección
+            c/ Fuerteventura, 4, Bajos, Oficina 4 
+            28703
+            San Sebastián De Los Reyes 
+            Contacto
+               Tlf: 913148453 
+               Email: edicionessen@sen.org.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Ediciones Tintank
+            Dirección
+            c) Avenida de Asturias 20 
+            28029
+            Madrid 
+            Contacto
+               Tlf: 912567223 
+               Email: info@tintank.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Edicomplet
+            Dirección
+            c/ Capitán Haya, 60, 1ª pta. 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 917499500 
+               Email: edicomple.poyatost@medynet.com</t>
+  </si>
+  <si>
+    <t>Edilán-Ars Libri
+            Dirección
+            Trav. de José Alix Alix, 4 
+            28830
+            San Fernando De Henares 
+            Contacto
+               Tlf: 914850461 
+               Email: consultas@edilan.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Edimat Libros
+            Dirección
+            c/ Primavera, 35, Polígono Industrial El Malvar 
+            28500
+            Arganda Del Rey 
+            Contacto
+               Tlf: 918719088 
+               Email: edimat@edimat.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Edinumen
+            Dirección
+            c/ José Celestino Mutis, 4 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 9131085142 
+               Email: edinumen@edinumen.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Edisofer
+            Dirección
+            c/ Vidrieros, 10 
+            28660
+            Boadilla Del Monte 
+            Contacto
+               Tlf: 916 322 368 
+               Email: info@edisofer.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Editec Servicios Editoriales
+            Dirección
+            c) Padilla 72 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 914013439 
+               Email: editec@editec.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Editec Servicios Editoriales
+            Dirección
+            Padilla 72 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 914013439 
+               Email: edictec@editec.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Editex
+            Dirección
+            Vía Dos Castillas, 33 
+            28224
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 917992040 
+               Email: correo@editex.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Editolandia
+            Dirección
+            c/ Luis Mitjáns, 13 
+            28007
+            Madrid 
+            Contacto
+               Tlf: 607827402 
+               Email: info@editolandia.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Editora Social y Cultural
+            Dirección
+            c) Travesía Costa Brava 2-8 
+            28034
+            Madrid 
+            Contacto
+               Tlf: 914000500 
+               Email: esc@editora-sc.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Editores recalcitrantes
+            Dirección
+            c/ Embajadores, 29 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 911739143 
+               Email: editoresrecalcitrantes@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Editorial Agrícola Española
+            Dirección
+            c/ Caballero de Gracia, 24, 3º izda. 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 915211633 
+               Email: administracion@editorialagricola.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Editorial Agustiniana
+            Dirección
+            P.º de la Alameda, 39 
+            28440
+            Guadarrama 
+            Contacto
+               Tlf: 918549590 ext.4424 
+               Email: editorial@agustiniana.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Editorial Almadía
+            Dirección
+            c) Alberto Bosch 9 
+            28014
+            Madrid 
+            Contacto
+               Tlf:  
+               Email: oaxaca@editorialalmadia.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Editorial Alpuerto
+            Dirección
+            c) Fernández de los Ríos 50 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915470190 
+               Email: editorialalpuerto@gmail.com</t>
+  </si>
+  <si>
+    <t>Editorial ATM
+            Dirección
+            c) Poeta Joan Maragall 1 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 913080777 
+               Email: info@atm-maggidi.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Editorial Carmen Bengoechea Bernal
+            Dirección
+            Calle de Abizanda, 34 
+            28033
+            Madrid 
+            Contacto
+               Tlf:  
+               Email: librosparapensarmejor@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Editorial de Arte y Ciencia (Fundación Juan March)
+            Dirección
+            c/ Castelló, 77 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 914354240 
+               Email: webmast@mail.march.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Editorial de Espiritualidad
+            Dirección
+            c/ Triana, 9 
+            28016
+            Madrid 
+            Contacto
+               Tlf: 913504922 
+               Email: editorial@editorialdeespiritualidad.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Editorial Española de Seguros
+            Dirección
+            c) Luchana 29 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 915943088 
+               Email: seaida@seaida.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Editorial Fundamentos
+            Dirección
+            c) Ríos Rosas 44 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 913199619 / 913194378 
+               Email: fundamentos@fundamentos.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Editorial Goodbooks
+            Dirección
+            c) Nardo 53 
+            28109
+            Alcobendas 
+            Contacto
+               Tlf: 916505934 
+               Email: goodbooks.es@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Editorial Jurídica Sepin
+            Dirección
+            c/ Calle Mahón, 8 
+            28290
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 913527551; 902338800 
+               Email: sac@sepin.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Editorial Popular
+            Dirección
+            c) Camino de Hormigueras 122, bis, 3º planta , nave Q1 
+            28031
+            Madrid 
+            Contacto
+               Tlf: 914093573/627541092 
+               Email: popular@editorialpopular.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Editorial Técnico Científica de Prensa Hispanoamericana
+            Dirección
+            c/ Fuentelviejo, 40 
+            28022
+            Madrid 
+            Contacto
+               Tlf: 917478000 
+               Email: etc.prensa@retemail.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Editorial Universitaria Ramón Areces
+            Dirección
+            c) Hermosilla 112  
+            28009
+            Madrid 
+            Contacto
+               Tlf: 915398659 
+               Email: cerasa@cerasa.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Editorial Universitas
+            Dirección
+            c) Sor Ángela de la Cruz 43, 1º puerta 2 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 915633652 
+               Email: universitas@universitas.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Edogtorial
+            Dirección
+            c) Avenida de la Rioja 18 
+            28702
+            San Sebastián De Los Reyes 
+            Contacto
+               Tlf: 669365072 
+               Email: info@edogtorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Egales
+            Dirección
+            c/ Hortaleza, 62 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915225599 
+               Email: info@editorialegales.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Eikon Editores
+            Dirección
+            c) Patones s/n  nave 2 Polígono Industrial Ventorro del Cano 
+            28925
+            Alcorcón 
+            Contacto
+               Tlf: 912275577 
+               Email: info@eikoneditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Eila Editores
+            Dirección
+            P.º Infanta Isabel, 21, 6º A 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 915513970; 696394275 
+               Email: mluisamaillard@telefonica.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Eirene
+            Dirección
+            c/ Glorieta Marqués de Vadillo, 9, 1º D 
+            28019
+            Madrid 
+            Contacto
+               Tlf: 646284503 
+               Email: eirene@eireneditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>El Croquis
+            Dirección
+            Avda. Reyes Católicos, 9 
+            28280
+            San Lorenzo de El Escorial 
+            Contacto
+               Tlf: 918969410 
+               Email: elcroquis@elcroquis.es 
+               Web</t>
+  </si>
+  <si>
+    <t>El Drac
+            Dirección
+            c/ Impresores, 20 - P.E. El Prado del Espino 
+            28660
+            Boadilla Del Monte 
+            Contacto
+               Tlf: 915599832 
+               Email: info@editorialdrac.com 
+               Web</t>
+  </si>
+  <si>
+    <t>El Duende de los libros
+            Dirección
+            c/ Estrecho de Gibraltar, 19 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 913771668 
+               Email: comercial@editorialelduende.es 
+               Web</t>
+  </si>
+  <si>
+    <t>El Garaje Ediciones
+            Dirección
+            c/ Cacereños, 54, local 4 
+            28021
+            Madrid 
+            Contacto
+               Tlf: 917986911 ; 600241668 
+               Email: infogaraje@nodo50.org 
+               Web</t>
+  </si>
+  <si>
+    <t>El Instalador
+            Dirección
+            c/ Julio Rey Pastor, 8 y 9  
+            28806
+            Alcalá De Henares 
+            Contacto
+               Tlf:  
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>El Maquinista
+            Dirección
+            Pza. de las Salesas, 10, 4º 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 913697537 
+               Email: lp@agrupo.com 
+               Web</t>
+  </si>
+  <si>
+    <t>El Perro Malo
+            Dirección
+            c/ José María Cavero, 10, 3 A 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 618243201 
+               Email: mtorress@ucm.es 
+               Web</t>
+  </si>
+  <si>
+    <t>El Sastre de Apollinaire
+            Dirección
+            c/ Lagartera, 15, 2º C, izda. 
+            28053
+            Madrid 
+            Contacto
+               Tlf: 685050203 
+               Email: elsastredeapollinaire@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>El Séptimo Cielo
+            Dirección
+            c/ Montes Azules, 16 
+            28909
+            Getafe 
+            Contacto
+               Tlf: 916848866 
+               Email: ememoragues@yahoo.es</t>
+  </si>
+  <si>
+    <t>Elam Editores
+            Dirección
+            c/ Fresnedillas 25 
+            28035
+            Madrid 
+            Contacto
+               Tlf: 913737290 
+               Email: elam@elam.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Elsevier España
+            Dirección
+            c/ José Abascal, 45, 3º 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 914021212 
+               Email: recepcionmadrid@elsevier.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Enclave Creativa Ediciones
+            Dirección
+            c) Paseo de los Pinos 2, local 28 
+            28806
+            Alcalá De Henares 
+            Contacto
+               Tlf: 914600099 
+               Email: enclavecreativa@enclavecreativa.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Enclave-Ele
+            Dirección
+            Paseo Marqués de Zafra, 38 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 91638607873 
+               Email: marketing@enclave-ele.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Encuentro Ediciones
+            Dirección
+            c) Conde de Aranda 20 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 915322607 
+               Email: info@edicionesencuentro.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Endymion Ediciones
+            Dirección
+            c/ Cruz Verde, 22 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915222210 
+               Email: ediendymion@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Eneida Editorial
+            Dirección
+            c) Estrella Polar 15 
+            28294
+            Madrid 
+            Contacto
+               Tlf: 913166952 
+               Email: eneida@editorialeneida.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Enfoque Editorial
+            Dirección
+            Avda. Europa, 13 
+            28224
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 913511862 
+               Email:</t>
+  </si>
+  <si>
+    <t>Entha Ediciones
+            Dirección
+            Ronda Caballero de la Mancha, 214 
+            28034
+            Madrid 
+            Contacto
+               Tlf: 915765645 
+               Email: entha@enthaediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Entheos Grupo Editorial
+            Dirección
+            Avda. del Cerro del Águila, 2 
+            28703
+            San Sebastián De Los Reyes 
+            Contacto
+               Tlf: 91 3504150 
+               Email: entheos@editorialentheos.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Entreascuas
+            Dirección
+            Costanilla de los Angeles, 2, 1º 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 915591751 
+               Email: entreascuas@eresmas.net</t>
+  </si>
+  <si>
+    <t>Entrelineas Editores
+            Dirección
+            c/ Lima, 42, post., Local 4 D 
+            28945
+            Fuenlabrada 
+            Contacto
+               Tlf: 916909028 
+               Email: entrelineas@eraseunavez.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Equalmas
+            Dirección
+            Pasaje Virgen de Lluc, 4 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 914057260 
+               Email: equalmas@equalmas5.es</t>
+  </si>
+  <si>
+    <t>Equipo Difusor del Libro
+            Dirección
+            Avda. Quitapesares, 33 
+            28670
+            Villaviciosa De Odón 
+            Contacto
+               Tlf: 91 616 23 11 
+               Email: libros@equipodifusor.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Equipo Sirius
+            Dirección
+            c/ Antequera, 2 
+            28041
+            Madrid 
+            Contacto
+               Tlf: 917107349 
+               Email: sirius@equiposirius.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Éride Ediciones
+            Dirección
+            c) Espronceda 5 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 914770185 
+               Email: administracion@grupoeride.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Errata Naturae
+            Dirección
+            c) Santiago de Compostela 30 
+            28034
+            Madrid 
+            Contacto
+               Tlf: 914773673 
+               Email: info@erratanaturae.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Es Ediciones
+            Dirección
+            c)  Argumosa 37 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 913281032 
+               Email: info@esediciones.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Es Pop Ediciones
+            Dirección
+            c/ Mira el Río Alta, 8, 3º b 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 913662400 
+               Email: info@espop.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Escalera Ediciones
+            Dirección
+            c/ Embajadores, 4, 4º dcha. 1 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 914683943 
+               Email: info@edicionesescalera.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Escolar y Mayo Editores
+            Dirección
+            Pza. Águeda Díez, 5  
+            28019
+            Madrid 
+            Contacto
+               Tlf: 91 543 53 53  
+               Email: info@escolarymayo.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Escrito a Lápiz
+            Dirección
+            c/ Gerona, 4, 1º D 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 656398367 
+               Email: info@escritoalapiz.es 
+               Web</t>
+  </si>
+  <si>
+    <t>ESM Librería Deportiva
+            Dirección
+            c/Paz, 4 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 915213868 
+               Email: info@libreriadeportiva.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Espasa
+            Dirección
+            c) Juan Ignacio Luca de Tena 17 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 914230370 
+               Email: ediciones@espasa.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Esperpento
+            Dirección
+            c/ Peñuelas, 34, 3º 6 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 660243961 
+               Email: acrademia@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Esto no es Berlín
+            Dirección
+            c/ Cartagena, 19, 3º A 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 675134332 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Estructura Grupo de Estudios Económicos
+            Dirección
+            c/ Miguel Yuste, 42 
+            28037
+            Madrid 
+            Contacto
+               Tlf: 915386142 
+               Email: jutrilla@cincodias.es</t>
+  </si>
+  <si>
+    <t>Estudios de Política Exterior
+            Dirección
+            c) Paseo de la Castellana 53 
+            28046
+            Madrid 
+            Contacto
+               Tlf: 914312628 
+               Email: politicaexterior@politicaexterior.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Eternity Ediciones
+            Dirección
+            c/ María de Molina, 32 2º B 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 914110403 // 666222934 // 600324347 
+               Email: eternity@eternityediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Etnos Libros
+            Dirección
+            c/ Cordel de Hoyo, 2 
+            28250
+            Torrelodones 
+            Contacto
+               Tlf: 625797393 
+               Email: etnos@retemail.es</t>
+  </si>
+  <si>
+    <t>Eumedia
+            Dirección
+            c) Avenida Donostiarra 12, posterior 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 914264430 
+               Email: em@eumedia.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Euphonia Ediciones
+            Dirección
+            c/ Alcalá, 366, 2º B 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 607783011 
+               Email: info@euphoniaediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Euro Impala
+            Dirección
+            Paseo de la Habana, 9-11 
+            28036
+            Madrid 
+            Contacto
+               Tlf: 912986170 
+               Email: comercial@euroimpala.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Eutelequia
+            Dirección
+            c/ Santa Hortensia, 15, 7º K 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 914169953 
+               Email: office@eutelequia.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ezcurra
+            Dirección
+            c) Poeta Joan Maragall 1, 15º planta 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 918047158 /653210000 
+               Email: info@editorialezcurra.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Fabuloos Dreams
+            Dirección
+            c/ del Gallo, 5 
+            28043
+            Madrid 
+            Contacto
+               Tlf: 913000677 
+               Email: contacto@fabuloosdreams.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Falsaria
+            Dirección
+            Paseo de Yeserias, 47 4º A 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 664563753 
+               Email: gestion@falsaria.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Faro
+            Dirección
+            c/ Eraso, 25 
+            28025
+            Madrid 
+            Contacto
+               Tlf: 91 361 48 97 
+               Email: info@editorialfaro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Fernando Villaverde Ediciones
+            Dirección
+            c/ Encarnación, 2  
+            28013
+            Madrid 
+            Contacto
+               Tlf: 91758 67 55 
+               Email: fve@fve.es</t>
+  </si>
+  <si>
+    <t>Fineo
+            Dirección
+            Avda. Ciudad de Barcelona, 87 1 A 
+            28007
+            Madrid 
+            Contacto
+               Tlf: 697906038 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Foca
+            Dirección
+            c/ Sector Foresta, 1 
+            28760
+            Tres Cantos 
+            Contacto
+               Tlf: 918061996 
+               Email: atencion.cliente@akal.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Fondo de Cultura Económica de España
+            Dirección
+            c/ Fernando el Católico, 86 
+            28033
+            Madrid 
+            Contacto
+               Tlf: 917632800 
+               Email: info@fondodeculturaeconomica.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Fórcola Ediciones
+            Dirección
+            c/ Querol, 4, 4º D 
+            28033
+            Madrid 
+            Contacto
+               Tlf: 609858796 
+               Email: jimenez@forcolaediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Fragata Libros Nauticos
+            Dirección
+            c/ Breda, 13 
+            28230
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 637246903 
+               Email: contacto@fragata-librosnauticos.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Fragua
+            Dirección
+            c/ Andrés Mellado, 64 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 91 5491806  
+               Email: pedidos@fragua.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Freshbook
+            Dirección
+            c/ Torno, 4 
+            28522
+            Rivas-Vaciamadrid 
+            Contacto
+               Tlf: 914473566 // 910052229 
+               Email: info@freshbook.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Frida Ediciones
+            Dirección
+            c) Valderribas 48 
+            28007
+            Madrid 
+            Contacto
+               Tlf: 917957921 
+               Email: hola@muevetulengua.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Fueyo Editores
+            Dirección
+            c) Arturo Baldasano 15, Portal 1, bajo A 
+            28043
+            Madrid 
+            Contacto
+               Tlf: 91696184353 
+               Email: info@fueyoeditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Funambulista
+            Dirección
+            c/ Flamenco, 26 
+            28232
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 915916416 
+               Email: info@funanbulista.net 
+               Web</t>
+  </si>
+  <si>
+    <t>FUNDACIÓN JOSÉ ANTONIO DE CASTRO/BIBLIOTECA CASTRO 
+            Dirección
+            Alcalá 109, 1º B 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 914310043 
+               Email: fundcastro@fundcastro.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Gadir
+            Dirección
+            c) Avenida del Mediterráneo 9 
+            28007
+            Madrid 
+            Contacto
+               Tlf: 913487095 
+               Email: gadir@gadireditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Gaia Ediciones
+            Dirección
+            c/ Alquimia , 6 
+            28933
+            Móstoles 
+            Contacto
+               Tlf: 91.617.08.67 
+               Email: editorial@alfaomega.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Gallo Nero Ediciones
+            Dirección
+            c/ Fray Luis de León, 14, portal D, 4ºC 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 910160255;699264410 
+               Email: editorial@gallonero.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Garceta Grupo Editorial
+            Dirección
+            c/ Cine, 42 
+            28024
+            Madrid 
+            Contacto
+               Tlf: 913714888 // 608558434 
+               Email: info@garceta.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Gas-Ruiz e Hijos
+            Dirección
+            c/ La Fuente, 18 
+            28450
+            Collado Mediano 
+            Contacto
+               Tlf: 918598677 
+               Email: hg@libreria-hg.com</t>
+  </si>
+  <si>
+    <t>GMM Prevención
+            Dirección
+            c/ Módena, 8 Local 
+            28232
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 916304601 
+               Email: info@editorialgmm.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Gota A Gota Ediciones
+            Dirección
+            c) Ruiz de Alarcón 13, 2º  
+            28014
+            Madrid 
+            Contacto
+               Tlf: 915766857 
+               Email: info@fundacionfaes.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Grand Guignol
+            Dirección
+            c/ Gavilanes, 1 
+            28035
+            Madrid 
+            Contacto
+               Tlf: 91 3166512  
+               Email: grandguignolediciones@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Gredos
+            Dirección
+            c) Méndez Álvaro 56 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 915106600 
+               Email: atencion-clienterba@rbalibros.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Grupo Buho
+            Dirección
+            c) Paseo de las Delicias 23 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 912904490 
+               Email: editorialbubok@bubok.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Grupo Cero Editorial
+            Dirección
+            c) Estrella 19 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 917581940/609515338 
+               Email: editorialgrupoceromadrid@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Grupo Editorial Pérez-Ayala
+            Dirección
+            c) Doctor Fleming 50, 4º D 
+            28036
+            Madrid 
+            Contacto
+               Tlf: 919991312 
+               Email: grupoeditorial@perezayala.com 
+               Web</t>
+  </si>
+  <si>
+    <t>H. Blume
+            Dirección
+            c/ Sector Foresta, 1 
+            28760
+            Tres Cantos 
+            Contacto
+               Tlf: 918061996 
+               Email: edicion@akal.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Habla Con Eñe
+            Dirección
+            C/ Gardenia, 36 
+            28109
+            Alcobendas 
+            Contacto
+               Tlf: 917653897 
+               Email: fbona@pyc-revista.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Hapi Books
+            Dirección
+            c/ Águila, 12 
+            28410
+            Manzanares El Real 
+            Contacto
+               Tlf: 629586969 
+               Email: HapiBooks@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Harlequin Ibérica (Harper Collins Ibérica)
+            Dirección
+            c) Avenida de Burgos 8º B, planta 18º 
+            28036
+            Madrid 
+            Contacto
+               Tlf: 914358623 
+               Email: cliente@harpercollins.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Harpo Habla
+            Dirección
+            c) Monteleón 36, bajo 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 91629760303 
+               Email: editorial@yalodijocasimiroparker.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Haztest
+            Dirección
+            c/ Monroy, 2, 1º A 
+            28044
+            Madrid 
+            Contacto
+               Tlf: 662165800 
+               Email: info@haztest.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Hebras de Tinta
+            Dirección
+            c) Fuenlabrada 
+            28019
+            Madrid 
+            Contacto
+               Tlf: 915652281/615869421 
+               Email: editorial@hebrasdetinta.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Hélice Editorial
+            Dirección
+            c/ Alberto Aguilera, 13, 4º 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915481190 
+               Email: info@editorialhelice.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Heriwald Arts Studio
+            Dirección
+            c/ Alcalá, 221, 4º C 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 917267671; 667364380 
+               Email: info@heriwald.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Hiares Editorial
+            Dirección
+            c) Pintor Murillo 84 
+            28100
+            Alcobendas 
+            Contacto
+               Tlf: 91606366602 
+               Email: hiares@hiareseditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Hidra Editorial
+            Dirección
+            C/ Cuevas, 27-3 A 
+            28039
+            Madrid 
+            Contacto
+               Tlf: 915715427 
+               Email: editorialhidra@editorialhidra.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Hiperión
+            Dirección
+            c/ Salustiano Olózaga, 14 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 915776015 / 915776016 
+               Email: info@hiperion.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Hispamérica Books
+            Dirección
+            c) Avenidas de las Yeseras 37, nave 926 
+            28343
+            Valdemoro 
+            Contacto
+               Tlf: 910282851 
+               Email: editorial@hispamericabooks.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Hispania Libros - Ciudad Argentina
+            Dirección
+            c) Serrano 27 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 915770195 
+               Email: editorial.ciudadargentina@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Hispánica De Bibliofilia
+            Dirección
+            Avda. Alfonso XIII, 109, bajo izda. 
+            28016
+            Madrid 
+            Contacto
+               Tlf: 913271213 / 913271453 
+               Email: info@galeriahispanica.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Homo Legens
+            Dirección
+            c) Nicasio Gallego 9, local 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 910053554 
+               Email: info@homolegens.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Horas y Horas Editorial
+            Dirección
+            c/ San Cristóbal, 17 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 915217043 
+               Email: horasyhoras@unapalabraotra.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Huerga &amp; Fierro
+            Dirección
+            c) Sebastián Herrera 9 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 914676361 
+               Email: info@huergayfierro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Huso Editorial
+            Dirección
+            c/ Arties, 2 Puerta 95 
+            28660
+            Boadilla Del Monte 
+            Contacto
+               Tlf: 629254339 
+               Email: husoeditorial@maydabperformance.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Iao Arte Editorial
+            Dirección
+            c/ Villalar, 6, 3º I 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 670896029 
+               Email: carlos@iaoarteeditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Iberoamérica Cultura y Edición. Los libros del olivo
+            Dirección
+            c/ Sector Oficios, 28 Local 3 
+            28760
+            Tres Cantos 
+            Contacto
+               Tlf:  
+               Email: santiago.vazquez@loslibrosdelolivo.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Iberoamericana Editorial Vervuert
+            Dirección
+            c/ Amor de Dios, 1 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 914293522 
+               Email: info@iberoamericanalibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ibersaf Editores
+            Dirección
+            c/ Huertas, 47 bis 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 914299534 
+               Email: ibersaf@ibersaf.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Idampa
+            Dirección
+            Apdo. de correos 188 
+            28660
+            Boadilla Del Monte 
+            Contacto
+               Tlf: 91 6326487 
+               Email: info@edicionesidampa.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ikonos Press
+            Dirección
+            Apdo. de correos 62.132 
+            28080
+            Madrid 
+            Contacto
+               Tlf: 628705127 
+               Email: editorial@ikonospress.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ilarión
+            Dirección
+            c/ Quintana, 17, 2º A 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 639337347 
+               Email: editorial@ilarionediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ilus Books
+            Dirección
+            c/ Cobos de Segovia, 19, 5º 1 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 915001438; 647458388 
+               Email: casdiez@telefonica.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Imágica Ediciones - Alberto Santos, Editor
+            Dirección
+            Paseo de las Delicias, 30, 6ºC 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 91.559.02.90 
+               Email: imagica@telefonica.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Imagine Press Ediciones
+            Dirección
+            c/ Hermosilla, 153, sótano C 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 917265536 
+               Email: info@imagineediciones.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Imagion
+            Dirección
+            c/ Francisco Javier Sauquillo, 1, 1ºB 
+            28932
+            Móstoles 
+            Contacto
+               Tlf: 661044841 
+               Email: info@imagion.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Impedimenta
+            Dirección
+            c/ Juan Álvarez Mendizábal, 34 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 915401988 
+               Email: contacto@impedimenta.es 
+               Web</t>
+  </si>
+  <si>
+    <t>In Pectore
+            Dirección
+            c) Virgen del Portillo 11, entresuelo 1º 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 913080668 
+               Email: info@pepcarrion.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Instituto Berg Oceana-Aufklarung
+            Dirección
+            c) Comandante Franco 10 
+            28016
+            Madrid 
+            Contacto
+               Tlf: 603195181 
+               Email: derechoshumanos@berg-institute.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Interfolio
+            Dirección
+            c) Tembleque 118 
+            28024
+            Madrid 
+            Contacto
+               Tlf: 696209753 
+               Email: interfolio@interfolio.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Istmo
+            Dirección
+            c/ Sector Foresta, 1 
+            28760
+            Tres Cantos 
+            Contacto
+               Tlf: 918061996 
+               Email: atencion.cliente@akal.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Iustel
+            Dirección
+            c/ Princesa, 29, 2º dcha. 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 915488281 
+               Email: cac@iustel.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Izana Editores
+            Dirección
+            c/ Machupichu, 17, 3º, 13 
+            28043
+            Madrid 
+            Contacto
+               Tlf: 913880040 
+               Email: contacto@izanaeditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>J de J Editores
+            Dirección
+            c/ Sauces, 7, Chalet 8, Montepríncipe 
+            28660
+            Boadilla Del Monte 
+            Contacto
+               Tlf: 91 7158740 
+               Email: jdej.editores@telefonica.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Jaguar Ediciones
+            Dirección
+            c) Peñuelas 26, local 17-18 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 914741140 
+               Email: jaguar@edicionesjaguar.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Jarpyo Editores
+            Dirección
+            Avda. Concha Espina, 9, 1º dcha 
+            28016
+            Madrid 
+            Contacto
+               Tlf: 91 3144338 
+               Email: editorial@jarpyo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Jg Ediciones
+            Dirección
+            Apdo. de correos 96 
+            28080
+            Madrid 
+            Contacto
+               Tlf: 616 908935 
+               Email: info@jgediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Kailas Editorial
+            Dirección
+            c) Rosas de Aravaca 31 
+            28023
+            Madrid 
+            Contacto
+               Tlf: 911400740 
+               Email: kailas@kailas.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Kaleida Forma
+            Dirección
+            Apdo. de correos 17.194 
+            28080
+            Madrid 
+            Contacto
+               Tlf: 91 5390129 ; 657 725197 
+               Email: kaleida@kaleida.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Karma 7 Ediciones
+            Dirección
+            c/ Alquimia, 6 
+            28933
+            Móstoles 
+            Contacto
+               Tlf: 91.614.58.49 
+               Email: editorial@alfaomega.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Katz Editores
+            Dirección
+            c) Del Barco 40 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915229857 
+               Email: info@katzeditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Khaf Ediciones
+            Dirección
+            c/ Xaudaró, 25 
+            28034
+            Madrid 
+            Contacto
+               Tlf: 913344883 
+               Email: dediciones@edelvives.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Klinamen
+            Dirección
+            c/ Magdalena, 29 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 680704375 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Klinik Editorial
+            Dirección
+            c) Convento 7, 2º planta E 
+            28660
+            Madrid 
+            Contacto
+               Tlf: 917250664 
+               Email: editorialklink@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Knossos
+            Dirección
+            Avda. Ciudad de Barcelona, 110 
+            28007
+            Madrid 
+            Contacto
+               Tlf: 91 5524399 
+               Email: alonsocac@wanadoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Kokapeli
+            Dirección
+            c/ Torregrosa, 23 1º D 
+            28043
+            Madrid 
+            Contacto
+               Tlf: 601065005 
+               Email: elkokapeli@outlook.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Kókinos
+            Dirección
+            c/ Sagasta, 30, 7º izda. 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915934204 
+               Email: editorial@editorialkokinos.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Kolima
+            Dirección
+            c/ Covarrubias, 28 Local 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 914458006 
+               Email: info@editorialkolima.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Kraken Ediciones
+            Dirección
+            c) Peñuelas 26, C, local 17-18 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 914741140 
+               Email: kraken@edicioneskraken.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Kristal Editorial y Librería
+            Dirección
+            c/ del Doctor Mingo Alsina 
+            28240
+            Torrelodones 
+            Contacto
+               Tlf: 625666045 
+               Email: kristal@kristaleditorial.es 
+               Web</t>
+  </si>
+  <si>
+    <t>La Biblioteca del Laberinto
+            Dirección
+            c) Rosal 22, E 
+            28792
+            Miraflores De La Sierra 
+            Contacto
+               Tlf: 918445467 
+               Email: bibliotecalaberinto@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>La Casa del Ajedrez
+            Dirección
+            c/ San Marcos, 41, local 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915212008 
+               Email: info@lacasadelajedrez.com 
+               Web</t>
+  </si>
+  <si>
+    <t>La Editorial Viajera
+            Dirección
+            c/ Aldea del Fresno, 12, 2º A 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 652676710 
+               Email: hola@laeditorialviajera.es 
+               Web</t>
+  </si>
+  <si>
+    <t>La Esfera de los Libros
+            Dirección
+            Avda. Alfonso XIII, 1 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 912960200 
+               Email: laesfera@esferalibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>La Fábrica
+            Dirección
+            c/ de la Verónica, 13 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 913601320 
+               Email: info@lafabrica.com 
+               Web</t>
+  </si>
+  <si>
+    <t>La Factoría de Ediciones
+            Dirección
+            c/ Manuel Tovar, 21, 1º 7 
+            28034
+            Madrid 
+            Contacto
+               Tlf: 914 52 9 417 
+               Email: factoria@factoriaediciones.net 
+               Web</t>
+  </si>
+  <si>
+    <t>La Factoría de Ideas
+            Dirección
+            c/ Pico Mulhacén, 24, Nave 
+            28500
+            Arganda Del Rey 
+            Contacto
+               Tlf: 918704585 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>La Felguera Ediciones
+            Dirección
+            c) Cava Alta 17 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 915311408/636743431 
+               Email: lafelguera@nodo50.org 
+               Web</t>
+  </si>
+  <si>
+    <t>La hoja del monte
+            Dirección
+            c/ Rio Duero, 23 
+            28210
+            Valdemoro 
+            Contacto
+               Tlf: 91 897 43 11; 678 58 00 57 
+               Email: Hojadelmonte@hotmail.es 
+               Web</t>
+  </si>
+  <si>
+    <t>La Huerta Grande
+            Dirección
+            c/ Serrano, 6 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 915218791 
+               Email: info@editoriallahuertagrande.com 
+               Web</t>
+  </si>
+  <si>
+    <t>La Ley
+            Dirección
+            c/ Collado Mediano, 9 
+            28230
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 916020000/08 Ext. 0409 
+               Email: clientes@laley.net 
+               Web</t>
+  </si>
+  <si>
+    <t>La Librería
+            Dirección
+            c/ Mayor, 80 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 914540018 
+               Email: info@edicioneslalibreria.com 
+               Web</t>
+  </si>
+  <si>
+    <t>La Línea del Horizonte
+            Dirección
+            c) Mesón de Paredes 73 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 910536186 
+               Email: info@lalineadelhorizonte.com 
+               Web</t>
+  </si>
+  <si>
+    <t>La Linterna Sorda Ediciones
+            Dirección
+            c/ Amor de Dios, 9, 4º Inter. Izq. 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 91-4292118 
+               Email: lalinternasorda@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>La Locomotora
+            Dirección
+            c/ Calle Peñuelas, 17 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 636558562 
+               Email: info@lalocomotoraeditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>La Malatesta
+            Dirección
+            c/ Jesús y María, 24 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 915391007 
+               Email: editorial@lamalatesta.net 
+               Web</t>
+  </si>
+  <si>
+    <t>La Milagrosa, Editorial
+            Dirección
+            c/ García de Paredes, 45 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 914463132 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>La Oveja Roja
+            Dirección
+            c/ Amparo, 76 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 654854121 
+               Email: laovejaroja@laovejaroja.es 
+               Web</t>
+  </si>
+  <si>
+    <t>La Palma
+            Dirección
+            c/ Playa Altea, 6.  
+            28669
+            Boadilla Del Monte 
+            Contacto
+               Tlf: 91 6332735 
+               Email: info@edicioneslapalma.com 
+               Web</t>
+  </si>
+  <si>
+    <t>La Salle Ediciones
+            Dirección
+            c/ Marqués de Mondéjar, 32 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 91.726.28.17 
+               Email: ediciones@lasalle.es 
+               Web</t>
+  </si>
+  <si>
+    <t>La Torre Magnética Ediciones
+            Dirección
+            c/ Torrecilla del Leal, 21, 1º izda. 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 91 5399124 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Laberinto
+            Dirección
+            c/ Fábricas, 8, ofic. 2-01 
+            28923
+            Alcorcón 
+            Contacto
+               Tlf: 913102826 
+               Email: laberinto@edicioneslaberinto.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Lado Editorial
+            Dirección
+            Ctra. Madrid-Toledo, KM. 7,300 
+            28916
+            Leganés 
+            Contacto
+               Tlf: 913418277 
+               Email: info@lado.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Langenscheidt Ibérica
+            Dirección
+            c/ General Arrando, 14, bajo A 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 915912354 
+               Email: elangenscheidt@langenscheidt.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Lata de Sal Editorial
+            Dirección
+            Santa Lucía, 8, 4º ctro. izq. 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 636057098; 619045306 
+               Email: info@latadesal.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Léeme Libros
+            Dirección
+            c/ Río Tajuña, 3 5º C 
+            28803
+            Alcalá De Henares 
+            Contacto
+               Tlf: 918887183 / 637570282 
+               Email: info@leemelibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Lefebvre - El Derecho
+            Dirección
+            c/ Monasterios de Suso y Yuso, 34 
+            28049
+            Madrid 
+            Contacto
+               Tlf: 902443355 
+               Email: clientes@lefebvreelderecho.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Legado Gráfico
+            Dirección
+            c) Avenida María Garcini 39 
+            28860
+            Madrid 
+            Contacto
+               Tlf: 91653808825 
+               Email: info@legadografico.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Legados Ediciones
+            Dirección
+            c/ Lagartera 15, 2º C, izda. 
+            28053
+            Madrid 
+            Contacto
+               Tlf: 685050203 
+               Email: legadosediciones@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Legua Editorial
+            Dirección
+            Avda. Burgos, 34, 2º A 
+            28036
+            Madrid 
+            Contacto
+               Tlf: 916364232 
+               Email: comunicacion@leguaeditorial.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Lengua de Trapo
+            Dirección
+            c) Corredera Baja de San Pedro 39 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 91619768964 
+               Email: ldt@lenguadetrapo.com 
+               Web</t>
+  </si>
+  <si>
+    <t>León Alado Ediciones
+            Dirección
+            Apdo. de correos, 780178 
+            28080
+            Madrid 
+            Contacto
+               Tlf: 617 956 065 
+               Email: info@edicionesleonalado.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Letra Clara Ediciones
+            Dirección
+            c/ Montera, 32, 5º, oficina 8 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 917251415 
+               Email: elc@letraclara.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Letrabrick
+            Dirección
+            c/ Amparo 36 3º int. izq. 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 627583683 
+               Email: info@letrabrick.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Letraedro Ediciones S.L.
+            Dirección
+            c) Paseo de la Florida 23 
+            28008
+            Madrid 
+            Contacto
+               Tlf: (34) 619940062 
+               Email: santoscastilloa@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Letrame Grupo Editorial
+            Dirección
+            c) San Andrés 8 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 919045592 
+               Email: info@letrame.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Letras con arte
+            Dirección
+            c/ San Martín de Valdeiglesias, 2 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 653474463 
+               Email: letrasconarte@hotmail.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Letras de autor
+            Dirección
+            c) Paseo de las Delicias 23 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 91656851435 
+               Email: info@letrasdeautor.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Letrumero
+            Dirección
+            Avda. de Ameríca, 55-7º C 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 91 4168730 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Liber Arte Estudio
+            Dirección
+            c/ Cadena, 22 
+            28770
+            Colmenar Viejo 
+            Contacto
+               Tlf: 918459627 
+               Email: liberartestudio@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Liber Factory
+            Dirección
+            c) San Idelfonso 17 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 913117696 
+               Email: limbica@limbicaediciones.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Librando Mundos
+            Dirección
+            c/ Faisán, 25 
+            28270
+            Colmenarejo 
+            Contacto
+               Tlf: 609505741 
+               Email: editorial@librandomundos.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Librería Técnica Bellisco
+            Dirección
+            c) Cebreros 152, local posterior 
+            28011
+            Madrid 
+            Contacto
+               Tlf: 914641802 
+               Email: informacion@bellisvirtual.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Libro Hobby Club
+            Dirección
+            c/ Sánchez Pacheco, 92, edif.Pradillo II 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 914057186 
+               Email: lhc@librohobbyclub.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Libro Técnico Amigo (Ediciones Liteam)
+            Dirección
+            c/ Santiago Rusiñol, 4 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 91 5352056 
+               Email: liteam@liteam.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Libros Activos, Editorial
+            Dirección
+            c/ Bruno García, 15, local bajo 
+            28025
+            Madrid 
+            Contacto
+               Tlf: 914656669 
+               Email: esla@editorialesla.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Libros de Ítaca
+            Dirección
+            c/ Carlos Hernández, 38, Esc. B, 4º A 
+            28017
+            Madrid 
+            Contacto
+               Tlf: 619117434 
+               Email: librosdeitaca@hotmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Libros de la Umbría y la Solana
+            Dirección
+            c/ Pez Austral, 11 7º C 
+            28007
+            Madrid 
+            Contacto
+               Tlf: 656386131 // 620015218 
+               Email: info@laumbriaylasolana.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Libros de las Malas Compañías
+            Dirección
+            c/ San Bernardino, 15, 5º ext. A 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 699315936 
+               Email: anagriott@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Libros del Aire
+            Dirección
+            c/ Fuencarral, 131, 5º izda. 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 914471539  
+               Email: editorial@librosdelaire.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Libros Disney
+            Dirección
+            c/ José Bardasano Baos, 9 
+            28016
+            Madrid 
+            Contacto
+               Tlf: 913 849 500 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Libros litúrgicos
+            Dirección
+            Edificio Sedes Sapientiae. Calle Manuel Uribe, 4 
+            28033
+            Madrid 
+            Contacto
+               Tlf: 911717399 
+               Email: librosliturgicos@conferenciaepiscopal.es</t>
+  </si>
+  <si>
+    <t>Libros Mablaz
+            Dirección
+            c/ Antonio Ulloa, 17, 3º B 
+            28011
+            Madrid 
+            Contacto
+               Tlf: 915261433 
+               Email: rimufa2002@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Libroslibres
+            Dirección
+            c/ Santa Engracia, 18 - 1º izda. 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 91 5940922 
+               Email: correo@libroslibres.info 
+               Web</t>
+  </si>
+  <si>
+    <t>Libsa Editorial
+            Dirección
+            c) Puerto Navacerrada 88 
+            28108
+            Móstoles 
+            Contacto
+               Tlf: 916572580 
+               Email: libsa@libsa.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Liceus, Servicios de Gestión y Comunicación
+            Dirección
+            c/ Rafael de Riego, 8, 2º, oficina 2 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 91 5277026; 91 467 00 56 
+               Email: info@liceus.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Lid Editorial
+            Dirección
+            c/ Musgo, 3, 1º 
+            28023
+            Madrid 
+            Contacto
+               Tlf: 913729003 
+               Email: info@lideditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Límite ediciones
+            Dirección
+            Avda. de Atenas, 10 
+            28230
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 91.631.43.80 
+               Email: info@limitecomunicacion.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Líneas Paralelas
+            Dirección
+            c/ Liverpool, 9 
+            28022
+            Madrid 
+            Contacto
+               Tlf: 917601623 
+               Email: info@editoriallineasparalelas.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Lo que no Existe Producciones
+            Dirección
+            c/ Isabel Colbrand 10, Edif. Alfa III, 5ª planta, 128 
+            28050
+            Madrid 
+            Contacto
+               Tlf: 91 5670172 
+               Email: editorial@loquenoexiste.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Locus Solus
+            Dirección
+            c/ Joaquín María López, 29 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915447826 
+               Email: info@locussolusediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Loqueleo
+            Dirección
+            Ronda de Europa, 5 
+            28760
+            Tres Cantos 
+            Contacto
+               Tlf: 917449060 
+               Email: comunicacion@santillana.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Los Cuatro Azules
+            Dirección
+            Pza. Juan Antonio Suances, 1, 7º izda. 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 620255692 
+               Email: editorial@loscuatroazules.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Los duelistas
+            Dirección
+            c/ Palafox, 23, Bajo 2 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 657584982 
+               Email: informacion@losduelistas.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Los Libros de la Catarata
+            Dirección
+            c) Zurbano 76 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 915322077 
+               Email: info@catarata.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Losada, Editorial
+            Dirección
+            c/ Fuencarral, 45 2º G 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915241122 
+               Email: losada@editorallosada.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Lual Ediciones
+            Dirección
+            c/ López de Hoyos, 153, 1º L , 2ª esc. 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 91 5151195 
+               Email: ediciones@lualediciones.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Luarna Ediciones
+            Dirección
+            c/ Severo Ochoa, 15 Bloque C, Nave 2 
+            28521
+            Rivas-Vaciamadrid 
+            Contacto
+               Tlf: 917876706 
+               Email: patricia.escudero@luarna.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Luna Forum
+            Dirección
+            c/ Hortaleza, 42, patio 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915218825 
+               Email: lunaforum@euroabaco.com</t>
+  </si>
+  <si>
+    <t>Machado Editorial
+            Dirección
+            c/ Labradores, 5, Pol. Ind. Prado del Espino 
+            28660
+            Boadilla Del Monte 
+            Contacto
+               Tlf: 916326110 
+               Email: editorial@machadolibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Macmillan Iberia
+            Dirección
+            c/ Capitan Haya, 1 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 916928992 
+               Email: contacto@macmillan.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Maestre Ediban Editorial
+            Dirección
+            c/ Antonio Arias, 15, 1º C 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 914485703 
+               Email: editorial@maestre-ediban.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Maeva
+            Dirección
+            c/ Benito Castro, 6 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 913559569 
+               Email: emaeva@maeva.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Maia Ediciones
+            Dirección
+            c/ Gobernador, 18, local dcha. 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 91 429 68 82 
+               Email: abada@abadaeditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Mairea Libros
+            Dirección
+            Avda. Juan de Herrera, 4. ETSAM 
+            28040
+            Madrid 
+            Contacto
+               Tlf: 91 5493538 
+               Email: etsam@maiera-libros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Mandala Ediciones
+            Dirección
+            c) Treviño 9 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 917553877 
+               Email: info@mandalaediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Mandrágora Ediciones
+            Dirección
+            c/ Fernández Llamazares, 2 
+            28043
+            Madrid 
+            Contacto
+               Tlf: 630124066 
+               Email: info@mandragora.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Manuscritos, Editorial
+            Dirección
+            c/ Domingo Rodelgo, 43, 16 
+            28530
+            Morata De Tajuña 
+            Contacto
+               Tlf: 91873 08 50 
+               Email: info@editorialmanuscritos.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Marañón Ediciones
+            Dirección
+            c/ Gobernador, 49 
+            28300
+            Aranjuez 
+            Contacto
+               Tlf: 918921097 
+               Email:</t>
+  </si>
+  <si>
+    <t>Marbán Libros
+            Dirección
+            c/ Joaquín María López, 72 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915435555 
+               Email: libreria@marbanlibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Marcial Pons Ediciones de Historia
+            Dirección
+            c/ San Sotero, 6 
+            28037
+            Madrid 
+            Contacto
+               Tlf: 914484797 
+               Email: edicioneshistoria@marcialpons.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Marcial Pons Ediciones Jurídicas y Sociales
+            Dirección
+            c/ San Sotero, 6 
+            28037
+            Madrid 
+            Contacto
+               Tlf: 913043303 
+               Email: ediciones@marcialpons.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Maresía Editorial
+            Dirección
+            c/ Gran Vía, 69 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 626992423 
+               Email: info@maresiaeditorial.com</t>
+  </si>
+  <si>
+    <t>Marvel Ediciones
+            Dirección
+            c/ José Bardasano Baos, 9, 11º 
+            28016
+            Madrid 
+            Contacto
+               Tlf: 913849500 
+               Email: matthew.todd.borgens@disney.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Masters Ediciones
+            Dirección
+            c/ Ibáñez Marín, 11,  
+            28019
+            Madrid 
+            Contacto
+               Tlf: 914729071 
+               Email: masters@ediciones-masters.com 
+               Web</t>
+  </si>
+  <si>
+    <t>McGraw Hill
+            Dirección
+            c/ Basauri, 17 Edif. A 
+            28023
+            Madrid 
+            Contacto
+               Tlf: 911803000 
+               Email: incidencias@mheducation.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Médica Panamericana Editorial
+            Dirección
+            c/ Sauceda, 10, 5ª planta 
+            28050
+            Madrid 
+            Contacto
+               Tlf: 911317800 
+               Email: info@medicapanamericana.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Medilogic
+            Dirección
+            c/ Aleixandre, 8 
+            28016
+            Madrid 
+            Contacto
+               Tlf: 917216115 
+               Email: ofina.editorial@medimecum.com</t>
+  </si>
+  <si>
+    <t>Medos
+            Dirección
+            c) José demetrio Calleja 28 
+            28806
+            Alcalá De Henares 
+            Contacto
+               Tlf: 616202676 
+               Email: info@medoslibrosalud.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Mestas Ediciones
+            Dirección
+            Avda. de Guadalix, 103 
+            28120
+            Algete 
+            Contacto
+               Tlf: 91 886 43 80 
+               Email: info@mestasediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Metáfora Ediciones
+            Dirección
+            c/ Sagasta, 26, 6º izda. 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 669085775 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Mirach Editorial
+            Dirección
+            c) Calle Nueva 2-4 local 
+            28670
+            Villaviciosa De Odón 
+            Contacto
+               Tlf: 916162311 
+               Email: libros@equipodifusor.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Miraguano Ediciones
+            Dirección
+            c) Martínez Izquierdo 80, local 3 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 914014645 
+               Email: miraguano@miraguano-sa.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Modernito Books
+            Dirección
+            c/ Mesón de Paredes 58, Escalera 2, Bajo B 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 690343992 
+               Email: info@modernitobooks.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Modus Laborandi
+            Dirección
+            c/ Emilio Carrere 4, 3º B 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 914471336 
+               Email: buzon@moduslaborandi.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Morata Ediciones
+            Dirección
+            c) Tiétar 1 
+            28231
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 91666424701 
+               Email: comercial@edmorata.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Mr Ediciones
+            Dirección
+            c) Juan Ignacio Luca de Tena 17 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 917680628 
+               Email: canal@grupoplaneta.info 
+               Web</t>
+  </si>
+  <si>
+    <t>Muamba Fina
+            Dirección
+            c/ Cañaveral, 4 esc. izq.1º, pta. 1 
+            28029
+            Madrid 
+            Contacto
+               Tlf: 917320888 
+               Email: karen@muambafina.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Muestras y Motivos
+            Dirección
+            c/ Hermanos García Noblejas, 39 
+            28037
+            Madrid 
+            Contacto
+               Tlf: 914066990 
+               Email: mym@muestras-y-motivos.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Mundi-Prensa Libros
+            Dirección
+            c) José Abascal 56, oficina 217 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 914463350 
+               Email: info@paraninfo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Musa a Las 9
+            Dirección
+            c/ Ribera de Curtidores, 29, 2º B 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 913529156 
+               Email: musaalas9@musaalas9.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Música Didáctica
+            Dirección
+            c/ Doctor Esquerdo, 105 
+            28007
+            Madrid 
+            Contacto
+               Tlf: 916407299 
+               Email: musicadidactica@terra.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Musivisual
+            Dirección
+            c) San Ildefonso 17 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 913117696 
+               Email: sac@limbicaediciones.es 
+               Web</t>
+  </si>
+  <si>
+    <t>N.A. Editorial
+            Dirección
+            c/ Pizarro, 19, bajo dcha. 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915228730 
+               Email: esfinge-na@terra.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Narcea Ediciones
+            Dirección
+            Paseo Imperial, 53-55 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 915546484 
+               Email: narcea@narceaediciones.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Narval Editores
+            Dirección
+            c)  Doctor Castelo, 6 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 914043828 
+               Email: narval@narvaeditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Natural Ediciones
+            Dirección
+            c) Sierra de Aitana 12 
+            28691
+            Villanueva De La Cañada 
+            Contacto
+               Tlf: 91608725146 
+               Email: efabeiro@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Nature Publishing Group Iberoamericana
+            Dirección
+            c/ Luchana, 33, 1º 3 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 914474643 
+               Email: d.feijoo@macmillan.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Nauclero
+            Dirección
+            c/ Angosta de los Mancebos, 3 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 650847179 
+               Email: nauclero@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Neo Person, Ediciones
+            Dirección
+            c/ Alquimia, 6 
+            28933
+            Móstoles 
+            Contacto
+               Tlf: 91 617 08 67 
+               Email: editorial@alfaomega.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Neverland Ediciones
+            Dirección
+            Apartado de correos, 13 
+            28300
+            Aranjuez 
+            Contacto
+               Tlf: 918011031 
+               Email: info@neverlandediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Nevsky Ediciones
+            Dirección
+            c/ Marqués de Santa Ana, 16, 2ºB 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 911836483 
+               Email: info@nevsky.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Nickel Odeón Dos
+            Dirección
+            c/ Barbara de Braganza, 12, 5º E 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 91 308 52 38 
+               Email: libros@nickel-odeon.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Nivola Ediciones
+            Dirección
+            Apdo. de correos, 113 
+            28760
+            Tres Cantos 
+            Contacto
+               Tlf: 902105185 
+               Email: contacto@nivola.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Nocturna Ediciones
+            Dirección
+            c/ Corazón de María, 39, 8ºC 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 914161530 
+               Email: info@nocturnaediciones.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Nóesis
+            Dirección
+            C/ Almansa, 98 - 3C 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915351276 
+               Email: jlgonzalezquiros@gmail.com</t>
+  </si>
+  <si>
+    <t>Nórdica Libros
+            Dirección
+            c) Doctor Blanco Soler 26 
+            28044
+            Madrid 
+            Contacto
+               Tlf: 917055057 
+               Email: info@nordicalibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Norma Capitel Ediciones
+            Dirección
+            c/ Brusesas, nave 16 B 
+            28232
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 916377414 
+               Email: rpa@norma-capitel.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Nosolorol Ediciones
+            Dirección
+            c/ Ocaña, 32 
+            28047
+            Madrid 
+            Contacto
+               Tlf: 912557003/ 644 369 847 
+               Email: hola@nosolorol.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Notorious Ediciones
+            Dirección
+            c/ Galería de Robles, 4 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 609420642 
+               Email: notorious@notoriousediciones.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Nowtilus
+            Dirección
+            c/ de los Vinateros, 40, local 90 
+            28030
+            Madrid 
+            Contacto
+               Tlf: 912426595 
+               Email: editorial@nowtilus.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Nueva Utopía, Editorial
+            Dirección
+            c/ Fernández de los Ríos, 2 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 914472360 
+               Email: bforcanor@tiscali.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Nuevos Escritores
+            Dirección
+            c/ Collado Bajo, 13 
+            28053
+            Madrid 
+            Contacto
+               Tlf: 914770185 
+               Email: eride@eride.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Nur Ediciones
+            Dirección
+            c/ Abedul, 11 
+            28036
+            Madrid 
+            Contacto
+               Tlf: 91 3502086 
+               Email: nematollahi@retemail.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Oberon Libros
+            Dirección
+            c) Valentín Beato 21 
+            28037
+            Madrid 
+            Contacto
+               Tlf: 913933933 
+               Email: cliente@grupoanaya.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ocho y Medio. Libros de Cine
+            Dirección
+            c/ Martín de los Heros, 11 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 91 559 06 28 
+               Email: libros@ochoymedio.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Odisea Editorial
+            Dirección
+            c) Espíritu Santo 33 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915232154 
+               Email: info@grupoatico.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Oficina de Arte y Ediciones
+            Dirección
+            c) Villalar 9 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 91619267136 
+               Email: info@laoficinaediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ollero y Ramos Editores
+            Dirección
+            c/ Cuesta de Santo Domingo, 3 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 915590677 
+               Email: info@olleroyramos.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Omnicón
+            Dirección
+            c/ Seis de diciembre, s/n, local 25 
+            28023
+            Madrid 
+            Contacto
+               Tlf: 917402081 
+               Email: omnicon@skios.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Ópera Prima Editorial
+            Dirección
+            c) Espejo 10 
+            28023
+            Madrid 
+            Contacto
+               Tlf: 915592949/69657131 
+               Email: operaprima@operaprima.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Orbe Formación Tecnología y Distribución S.L.
+            Dirección
+            c) Hermosilla 48, 1º drcha 
+            28001
+            Madrid 
+            Contacto
+               Tlf: (34) 917374174 
+               Email: info@orbeformacion.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Orbis Mediaevalis
+            Dirección
+            c/ Lagasca, 105 SS. 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 915914559 
+               Email: orbis@orbismedievalis 
+               Web</t>
+  </si>
+  <si>
+    <t>Orfeo Ediciones
+            Dirección
+            Avda. de España, 133, bloque 3, oficina 2 
+            28231
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 91351 0253 
+               Email: admon@orfeoed.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Orfeo Editions
+            Dirección
+            c) Rio Eume 3 
+            28669
+            Boadilla Del Monte 
+            Contacto
+               Tlf: 91616324892/673408193 
+               Email: info@manuelminguillon.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Orion Ediciones
+            Dirección
+            Gta. San Antonio de la Florida, 2, 1º C 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 625165653 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Orola Ediciones
+            Dirección
+            c/ López de Hoyos, 327, 1-2 
+            28043
+            Madrid 
+            Contacto
+               Tlf: 913881843 
+               Email: info@orola.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Oscar Herrero Ediciones
+            Dirección
+            c/ Hermanos Alonso, 19, 1º D 
+            28200
+            San Lorenzo de El Escorial 
+            Contacto
+               Tlf: 91609081565 
+               Email: oh@oscarherreroediciones.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Otero Ediciones
+            Dirección
+            c/ Cardenal Siliceo, 35, entlo. 2 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 914135412 
+               Email: oteroediciones@oteroediciones.jazztel.es</t>
+  </si>
+  <si>
+    <t>Otra Dimensión
+            Dirección
+            c/ Alberto Aguilera, 35, 2º C 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915489353 
+               Email: editor@belgeuse.org</t>
+  </si>
+  <si>
+    <t>Oxford University Press España
+            Dirección
+            Parque Empresarial San Fernando, Edificio Atenas, Esc. A-1º 
+            28830
+            San Fernando De Henares 
+            Contacto
+               Tlf: 902876878 
+               Email: oxford@oupp.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Pacífico Editores
+            Dirección
+            c/ Eras de Arriba 
+            28430
+            Alpedrete 
+            Contacto
+               Tlf: 918572300 
+               Email: silviaagseditores@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Páginas de Espuma
+            Dirección
+            c/ Madera, 3, 1º izda. 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915227251 
+               Email: ppespuma@arrakis.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Páginas Libros de Magia
+            Dirección
+            c) Sombrería 24 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 915277952/639472625 
+               Email: info@librosdemagia.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Palabra Ediciones
+            Dirección
+            P.º de la Castellana, 210, 2º B 
+            28046
+            Madrid 
+            Contacto
+               Tlf: 913507739 / 913507720 
+               Email: palabra@palabra.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Palacios y Museos
+            Dirección
+            c) Raimundo Fernández Villaverde 61 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 913059366 
+               Email: info@palaciosymuseos.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Palafox y Pezuela
+            Dirección
+            c/ Quintana, 28 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 915477031 
+               Email: palafox@pezuela.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Palmyra
+            Dirección
+            Avda. Alfonso XIII, 1 bajos 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 912960200 
+               Email: pedidos@eljardindellibro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Pámies Ediciones
+            Dirección
+            c/ Albasanz, 67, apartamento 76 
+            28037
+            Madrid 
+            Contacto
+               Tlf: 916225233 / 660915970 
+               Email: editor@edicionespamies.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Papeles Mínimos Ediciones
+            Dirección
+            c/ Santa Isabel, 25 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 91 5763560 
+               Email: editorial@papelesminimos.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Paraninfo Ediciones
+            Dirección
+            c) José Abascal 56. Utopicus oficina 217 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 9144463350 
+               Email: info@paraninfo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Parma Libri
+            Dirección
+            c/ Navia, 10 
+            28240
+            Hoyo De Manzanares 
+            Contacto
+               Tlf: 679196857 
+               Email: gestion@parmalibri.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Pastel de Luna
+            Dirección
+            c/ Roncesvalles, 14 
+            28260
+            Galapagar 
+            Contacto
+               Tlf: 630952005 
+               Email: contacto@pasteldeluna.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Paulinas Ediciones (Pía Sociedad de Hijas de San Pablo)
+            Dirección
+            c/ Carril del Conde, 62 
+            28043
+            Madrid 
+            Contacto
+               Tlf: 917590100 
+               Email: editorial@paulinas.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Pearson Educación
+            Dirección
+            c) Paseo de la Castellana 85 
+            28046
+            Madrid 
+            Contacto
+               Tlf: 913828300 
+               Email: pearson.educacion@pearson.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Penguin Random House
+            Dirección
+            c/ Luchana, 23, 1ª planta 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 915358190 
+               Email: webmaster@rhm.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Pi + Erre Ediciones
+            Dirección
+            c) Santa leonor 65, Edificio A, Bajo A 
+            28037
+            Madrid 
+            Contacto
+               Tlf: 914119464 
+               Email: comunicacion@grupopenin.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Pie de Página
+            Dirección
+            c) Lavapiés 26 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 34636423844 
+               Email: info@editorialpiedepagina.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Pigmalión Edypro
+            Dirección
+            c) Huesca 7 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 915354113/686500013 
+               Email: editorial@sialpigmalion.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Pila Teleña
+            Dirección
+            c/ Pozo Nuevo, 12 
+            28430
+            Alpedrete 
+            Contacto
+               Tlf: 609252082 
+               Email: pilatelena@pilatelena.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Pirámide
+            Dirección
+            c) Valentín Beato 21 
+            28037
+            Madrid 
+            Contacto
+               Tlf: 913938989 
+               Email: clientes@grupoanaya.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Playa de Ákaba
+            Dirección
+            C/ Maruja Torres, 8 Esc. 1, 3º A 
+            28093
+            Getafe 
+            Contacto
+               Tlf: 665573023 / 651654839 
+               Email: noemitgiacomelli@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Playbook RG
+            Dirección
+            c/ Berna, 9. Pol. Ind. Európolis 
+            28232
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 916375254 
+               Email: rebeca@dastin.es</t>
+  </si>
+  <si>
+    <t>Plaza y Valdés
+            Dirección
+            c) Paseo del Rey 4 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 918126315 
+               Email: madrid@plazayvaldes.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Pléyades
+            Dirección
+            c) Boix y Morer 6 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 914472700 
+               Email: info@mispasatiempos.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Pliegos Editorial
+            Dirección
+            c/ Verónica, 8, bajo centro 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 91.429.15.45 
+               Email: pliegos@pliegoseditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Pobre Lobo
+            Dirección
+            c/ Luis de Hoyos Sainz, 194 13º C 
+            28030
+            Madrid 
+            Contacto
+               Tlf: 912426632 // 601226208 
+               Email: pobrelobo@pobrelobo.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Poesía Eres Tú
+            Dirección
+            c/ Doctor Fleming, 50, 4º D 
+            28036
+            Madrid 
+            Contacto
+               Tlf: 919991312 
+               Email: editorial@poesiaerestu.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Polifemo Ediciones
+            Dirección
+            Avda. Bruselas, 44 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 91.725.71.01; 678 007450 
+               Email: libros@polifemo.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Pons Editorial
+            Dirección
+            c) Avenida Valdelaparra 29 
+            28108
+            Madrid 
+            Contacto
+               Tlf: 916576900 
+               Email: ponsidiomas@sgellibros.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Pons Seguridad Vial
+            Dirección
+            c) María de Molina 39 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 917007557 
+               Email: seguridadvial@pons.es 
+               Web</t>
+  </si>
+  <si>
+    <t>PPC Editorial y Distribuidora (SM)
+            Dirección
+            c/ Impresores, 2 - Urbanización Prado del Espino 
+            28660
+            Boadilla Del Monte 
+            Contacto
+               Tlf: 914286590 
+               Email: buzonppc@ppc-editorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Procivel
+            Dirección
+            c/ Suero de Quiñones, 11 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 915610661 
+               Email: procivel@procivel.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Progourmet
+            Dirección
+            c) Agustín de Foxá 27 
+            28036
+            Madrid 
+            Contacto
+               Tlf: 915489651 
+               Email: gourmets@gourmets.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Pronaos
+            Dirección
+            c/ Mayor, 39, entreplanta 
+            28013
+            Madrid 
+            Contacto
+               Tlf: (34)328717934 
+               Email: edicionespronaos@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Prosopon
+            Dirección
+            c/ Alberto Aguilera, 35, 2º C 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 915489353 
+               Email:</t>
+  </si>
+  <si>
+    <t>PS Editorial / El Perpetuo Socorro
+            Dirección
+            c/ Covarrubias, 19 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 914455126 
+               Email: perso@pseditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Psimática
+            Dirección
+            c) Marqués de Urquijo 6 
+            28008
+            Madrid 
+            Contacto
+               Tlf: (34) 625504090 
+               Email: admin@psimatica.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Publicación de Libros Médicos
+            Dirección
+            c/ Aguilón, 13, 8º izda. 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 914732617 
+               Email: publimed@arrakis.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Publicaciones Claretianas
+            Dirección
+            c/ Juan Álvarez Mendizábal, 65, dpdo. 3º 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 915401268 
+               Email: publicaciones@claret.org 
+               Web</t>
+  </si>
+  <si>
+    <t>Pulga y Garrapata
+            Dirección
+            c/ Segre, 14 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 639674776 
+               Email: llavedetalia@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Pulpture
+            Dirección
+            c/ Agastia, 11 A, 8º D 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 910851319 
+               Email: contacto@pulpture.animabarda.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Punto de Lectura
+            Dirección
+            c) Luchana 23 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 915358190 
+               Email: webmaster@rhm.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Punto de Vista Editores
+            Dirección
+            c) Mesón de Paredes 73 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 915936765/699739909 
+               Email: info@puntodevistaeditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Punto Didot
+            Dirección
+            c) Avenida Ensanche de Vallecas 42, Planta baja , puerta A 
+            28051
+            Madrid 
+            Contacto
+               Tlf: 918251389/637563907 
+               Email: info@puntodidot.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Quatenus Ediciones
+            Dirección
+            c/ General Yagüe, 10, 10º 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 639788314 
+               Email: luisgarciaaraus@hotmail.com</t>
+  </si>
+  <si>
+    <t>Quaterni
+            Dirección
+            c/ Mar Mediterráneo, 2, Nave 6 
+            28830
+            San Fernando De Henares 
+            Contacto
+               Tlf: 916775722 
+               Email: info@quaterni.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Quindici Editores
+            Dirección
+            c/ Fernández de la Hoz, 40, 1º 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 915357710 
+               Email: info@quindicieditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ra-Ma Editorial y Publicaciones
+            Dirección
+            c/ Jarama, 3-A, Polig. Indl. Igarsa 
+            28860
+            Paracuellos De Jarama 
+            Contacto
+               Tlf: 916584280 
+               Email: editorial@ra-ma.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Raíces Editorial
+            Dirección
+            c/ Virgen del Pilar, 9 
+            28231
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 913764626 
+               Email: info@editorialraices.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ramón Areces, Editorial Universitaria
+            Dirección
+            c/ Tomás Bretón, 21 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 915398659 
+               Email: cerasa@cerasa.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Rc Libros
+            Dirección
+            c/ Mar Mediterráneo, 2, 6º 
+            28830
+            San Fernando De Henares 
+            Contacto
+               Tlf: 911102204 
+               Email: joseluisramirez@gruporc.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Red Libre Ediciones, S.L.
+            Dirección
+            c/ Fuencarral, 98, 6º izq. 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 669245689 
+               Email: isabel@relee.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Reikiavik Ediciones
+            Dirección
+            c/ Yucas, 20 
+            28260
+            Galapagar 
+            Contacto
+               Tlf: 917479206 
+               Email: info@reikiavikediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Reino de Cordelia
+            Dirección
+            c) Agustín  de Betancourt 25, 6º, puerta 13 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 914570621 
+               Email: info@reinodecordelia.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Reino de Redonda
+            Dirección
+            Pza. Mayor, 30 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 932074577 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Reus
+            Dirección
+            c) Aviador Zorita 4 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 915213619/915223054 
+               Email: reus@editorialreus.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Rey Lear
+            Dirección
+            c/ Alberto Alcocer, 46, 3º B 
+            28016
+            Madrid 
+            Contacto
+               Tlf: 914570621 
+               Email: info@reylear.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Rialp Ediciones
+            Dirección
+            c) Manuel Uribe 13-15 
+            28033
+            Madrid 
+            Contacto
+               Tlf: 913260504 
+               Email: ediciones@rialp.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Rilke
+            Dirección
+            c/ Dr. Fleming, 50, 4º D 
+            28036
+            Madrid 
+            Contacto
+               Tlf: 9199991312 
+               Email: editorial@edicionesrilke.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Ripano
+            Dirección
+            Ronda del Caballero de la Mancha, 135 
+            28034
+            Madrid 
+            Contacto
+               Tlf: 91.372.13.77 
+               Email: ripano@ripano.eu 
+               Web</t>
+  </si>
+  <si>
+    <t>Roble
+            Dirección
+            c/ San Isidro Labrador, 18 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 913641492 
+               Email: bsolana@imf-formacion.com</t>
+  </si>
+  <si>
+    <t>Romana Editorial
+            Dirección
+            c) Paseo del Pintor Rosales 22 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 915357533 
+               Email: info@romana-editorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Rubiños 1860
+            Dirección
+            c/ Alcalá, 98 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 915754227 ex.274 - 914068600 
+               Email:</t>
+  </si>
+  <si>
+    <t>Rudolf Steiner Editorial
+            Dirección
+            c/ Guipuzcoa, 11, 1º izda 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 91.553.14.81 
+               Email: pedidos@editorialrudolfsteiner.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Rueda Editorial
+            Dirección
+            c) Meseta 2 
+            28670
+            Villaviciosa De Odón 
+            Contacto
+               Tlf: 916192779/6102855 
+               Email: comercial@editorialrueda.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Ruleta Rusa Ediciones
+            Dirección
+            c/ Almirante, 1, 3º 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 686523869 
+               Email: ruletarusaediciones@outlook.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Sabina Editorial
+            Dirección
+            c) Velázquez 113 
+            28006
+            Madrid 
+            Contacto
+               Tlf: (34)607888111 
+               Email: sabinaeditorial@sabinaeditorial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Safeliz Editorial
+            Dirección
+            c/ Pradillo, 6, Plg. Ind. La Mina 
+            28770
+            Colmenar Viejo 
+            Contacto
+               Tlf: 9184598.77 
+               Email: info@safeliz.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Salto De Página
+            Dirección
+            c/ Almagro, 38 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 913100436 
+               Email: saltodepagina@saltodepagina.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Sánchez y Sierra Editores
+            Dirección
+            c/ Lago Constanza, 7 
+            28017
+            Madrid 
+            Contacto
+               Tlf: 913771943 
+               Email: sseditores@yahoo.es</t>
+  </si>
+  <si>
+    <t>Santillana, Grupo de Ediciones
+            Dirección
+            Ronda de Europa, 5 
+            28760
+            Tres Cantos 
+            Contacto
+               Tlf: 9174490.60 
+               Email: comunicacion@santillana.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Sanz Y Torres
+            Dirección
+            c/ Vereda de los Barros, 27 - P.I. Ventorro del Cano 
+            28925
+            Alcorcón 
+            Contacto
+               Tlf: 902400416 
+               Email: editorial@sanzytorres.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Schedas
+            Dirección
+            c/ Paseo Imperial, 43 C, 6º D 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 911264770 
+               Email: ofi@schedas.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Sede Técnica
+            Dirección
+            c) Poeta Joan Maragall 51 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 915565004 
+               Email: editorial@sedetecnica.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Sefarad Editores
+            Dirección
+            c/ Pico de la Peña, 95, 2º B 
+            28400
+            Collado Villalba 
+            Contacto
+               Tlf: 918492350 
+               Email: info@sefaradeditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Sekotia
+            Dirección
+            c/ Gamonal 5, Planta 1-Nave 18 
+            28031
+            Madrid 
+            Contacto
+               Tlf: 914337328 
+               Email: sekotia@sekotia.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Senda Editorial
+            Dirección
+            c) Fermín Caballero 56 
+            28034
+            Madrid 
+            Contacto
+               Tlf: 913734750 
+               Email: info@gruposenda.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Señor Lobo Ediciones
+            Dirección
+            c/ Glorieta de Rubén Darío, 14 
+            28890
+            Loeches 
+            Contacto
+               Tlf: 675848259 
+               Email: edicion@srloboediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Sequitur
+            Dirección
+            c/ Escorial, 17 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915319561 
+               Email: sequitur22@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Servicios Editoriales y Turísticos Grafiverd
+            Dirección
+            c) Acantina 3 
+            28021
+            Madrid 
+            Contacto
+               Tlf: 913042901 
+               Email: info@grafiverd.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Servilibro Ediciones
+            Dirección
+            c/ Campezo, 13 
+            28022
+            Madrid 
+            Contacto
+               Tlf: 913009102 
+               Email: general@servilibro.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Sial Ediciones
+            Dirección
+            c/ Bravo Murillo, 123, 3º ctro. 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 91.535.41.13 
+               Email: basilio@sialediciones.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Siddharth Mehta Ediciones
+            Dirección
+            c/ Felipe IV, 9, 1º izq. 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 915221648 
+               Email:  
+               Web</t>
+  </si>
+  <si>
+    <t>Siete Leguas Ediciones
+            Dirección
+            c/ Talleres, 1, local 6 
+            28430
+            Alpedrete 
+            Contacto
+               Tlf: 918424212 
+               Email: info@sieteleguas.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Siglo XXI. España
+            Dirección
+            c) Recadero3 
+            28002
+            Madrid 
+            Contacto
+               Tlf: (34)676222870 
+               Email: info@sigloxxieditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Signo Editores
+            Dirección
+            c/ Virgilio, 25 A, Ciudad Imagen 
+            28223
+            Pozuelo de Alarcón 
+            Contacto
+               Tlf: 914343861 
+               Email: clientes@signoeditores.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Sílex Ediciones 
+            Dirección
+            c) San Gregorio 8, 2º, 2ª 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 913566909 
+               Email: silex@silexediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Silonia
+            Dirección
+            c/ Alcalá, 202 1º C 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 913566909 
+               Email: hola@silonia.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Sindéresis
+            Dirección
+            c/ Gran Via, 6 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 678026998 
+               Email: oscar@editorialsinderesis.com</t>
+  </si>
+  <si>
+    <t>Sins Entido E - Spiritu Media (Libros Libres)
+            Dirección
+            c/ Playa de Riazor, 12 
+            28042
+            Madrid 
+            Contacto
+               Tlf: 915940922 
+               Email: correo@libroslibres.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Síntesis
+            Dirección
+            c/ Vallehermoso, 34, 1º 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 91.593.20.98 
+               Email: sintesis@sintesis.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Siruela Ediciones 
+            Dirección
+            c/ Almagro, 25, Ppal. dcha. 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 913555720 
+               Email: siruela@siruela.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Sitara
+            Dirección
+            c/ Valle de Pinares Llanos, 34-C 3º A 
+            28035
+            Madrid 
+            Contacto
+               Tlf: 686644692 
+               Email: sitara@editorialsitara.com 
+               Web</t>
+  </si>
+  <si>
+    <t>SM
+            Dirección
+            c/ Impresores, 2. Urb. Prado del Espino 
+            28660
+            Boadilla Del Monte 
+            Contacto
+               Tlf: 914228800 
+               Email: clientes@grupo-sm.com 
+               Web</t>
+  </si>
+  <si>
+    <t>SND Editores
+            Dirección
+            c) Callao 2, 9º D 
+            28010
+            Madrid 
+            Contacto
+               Tlf: (34) 689804004/601096363 
+               Email: gestion@editorialsnd.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Solitario Editorial
+            Dirección
+            c/ Isla Timor, 6 
+            28034
+            Madrid 
+            Contacto
+               Tlf: 913582521 // 626728584 
+               Email: solitario@editorialsolitario.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Somos-Psicología
+            Dirección
+            c/ Fernández de la Hoz, 73, Bajo E 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 914412874 ; 915538527 
+               Email: somospsicologia@hotmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Sonidos S2 Productions
+            Dirección
+            c/ Antonio López, 208, 1ºC 
+            28026
+            Madrid 
+            Contacto
+               Tlf: 914760355 
+               Email: joseluis@soni2.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Starbook Editorial 
+            Dirección
+            c/ Jarama, 3-A 
+            28860
+            Paracuellos De Jarama 
+            Contacto
+               Tlf: 902112734 
+               Email: starbook@starbook.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Stimulating Activities Company
+            Dirección
+            c/ Marcelino Santa María, 4, 2º A 
+            28036
+            Madrid 
+            Contacto
+               Tlf: 915637515 ; 610789768 
+               Email: edit@sac-o.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Sufi
+            Dirección
+            c/ Cardenal Belluga, 9 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 913611836 
+               Email: editorialsufi@lazahara.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Suma de Letras
+            Dirección
+            Avda. de los Artesanos 6, 
+            28760
+            Tres Cantos 
+            Contacto
+               Tlf: 917449060 
+               Email: suma@santillana.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Sumatra
+            Dirección
+            c/ Tarragona, 26 
+            28045
+            Madrid 
+            Contacto
+               Tlf: 914681501 
+               Email: info@editorialsumatra.es</t>
+  </si>
+  <si>
+    <t>Susaeta Ediciones
+            Dirección
+            c/ Campezo, 13 
+            28022
+            Madrid 
+            Contacto
+               Tlf: 913009100 
+               Email: general@susaeta.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Sweet Press
+            Dirección
+            c/ Antonio López, 249. Edif. Vértice, planta 5 
+            28041
+            Madrid 
+            Contacto
+               Tlf: 915001107 
+               Email: sweetpress@sweetpress.com 
+               Web</t>
+  </si>
+  <si>
+    <t>T&amp;B Editores
+            Dirección
+            c/ Barquillo, 15 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915232704 
+               Email: tbeditores@cinemitos.com 
+               Web</t>
+  </si>
+  <si>
+    <t>T.F. Editores
+            Dirección
+            c/ Aragoneses, 2 - Acceso 11 
+            28108
+            Alcobendas 
+            Contacto
+               Tlf: 914841870; 914841878 
+               Email: tfonline@tfonline.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Talasa Ediciones 
+            Dirección
+            c/ San Felipe Neri, 4, bajo 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 91.559.30.82 
+               Email: talasa@talasaediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Tale Editorial Técnica
+            Dirección
+            c/ Maudes, 51 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 915545499 
+               Email: info@tale.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Talentura Libros
+            Dirección
+            c/ Lavapiés, 48, 4º D 
+            28012
+            Madrid 
+            Contacto
+               Tlf: 910067080; 678092892 
+               Email: editorial@talenturalibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Taller de Editores
+            Dirección
+            c/ Juan Ignacio Luca de Tena, 6 
+            28027
+            Madrid 
+            Contacto
+               Tlf: 913421400 
+               Email: tallerdeeditores@tallerdeeditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Taric
+            Dirección
+            c/ Boix y Morer, 6, 6ª planta 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 915541006 
+               Email: editorial@taric.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Taurus
             Dirección
             Avda. de los Artesanos, 6 
             28760
             Tres Cantos 
             Contacto
                Tlf: 917449060 
-               Email: alfaguara@santillana.es 
-[...5 lines deleted...]
-            c/ Juan Ignacio Luca de Tena, 15 
+               Email: taurus@santillana.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Tea Ediciones
+            Dirección
+            c/ Cardenal Marcelo Spinola, 50 
+            28016
+            Madrid 
+            Contacto
+               Tlf: 91 270 50 60 
+               Email: madrid@teaediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Tébar Flores
+            Dirección
+            c/ Matilde Hernández, 34 
+            28019
+            Madrid 
+            Contacto
+               Tlf: 915500260 
+               Email: ventas@tebarflores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Tecnos
+            Dirección
+            c/ Juan Iganacio Luca de Tena, 15 
             28027
             Madrid 
             Contacto
-               Tlf: 913938888 
-[...27 lines deleted...]
-            c/ Dr. Fleming, 50 
+               Tlf: 913938550 
+               Email: tecnos@anaya.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Temas De Hoy
+            Dirección
+            P.º de Recoletos, 4, 4º 
+            28001
+            Madrid 
+            Contacto
+               Tlf: 91.423.03.18 
+               Email: temasdehoy@temasdehoy.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Temperley
+            Dirección
+            c/ Camino Real, 2 bis, of. 308 
+            28230
+            Las Rozas de Madrid 
+            Contacto
+               Tlf: 915134807 / 659289736 
+               Email: temperley@temperley.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Temple Editorial
+            Dirección
+            c/ Cardenal Silíceo, 21, 5º B 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 914158486 
+               Email: templesl@mixmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Testimonio Compañía Editorial
+            Dirección
+            c/ Claudio Coello, 92 
+            28006
+            Madrid 
+            Contacto
+               Tlf: 9178100866 
+               Email: correo@testimonio.com 
+               Web</t>
+  </si>
+  <si>
+    <t>The Net and Moon Press
+            Dirección
+            c/ Pasaje Bellas Vistas, 16 
+            28039
+            Madrid 
+            Contacto
+               Tlf: 659815625 
+               Email: info@thenetandmoon.com</t>
+  </si>
+  <si>
+    <t>The RocketMan Project
+            Dirección
+            c/ Condado de Treviño, 32, 51A 
+            28033
+            Madrid 
+            Contacto
+               Tlf: 693302309 
+               Email: info@rocketman-project.com 
+               Web</t>
+  </si>
+  <si>
+    <t>This Side Up
+            Dirección
+            c/ Almadén, 16 local 
+            28014
+            Madrid 
+            Contacto
+               Tlf: 913693718; 687555578 
+               Email: libros@tsulibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Tiempo De Cerezas Ediciones
+            Dirección
+            c/ Manuel Ferrero 5, bajo local 
             28036
             Madrid 
             Contacto
-               Tlf: 913500099 
-[...125 lines deleted...]
-            c/ Prim 15, local 
+               Tlf: 913231486 
+               Email: fenix2004@une.com.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Tierra De Fuego Librería-Editorial de Viajes
+            Dirección
+            Trav. Conde Duque, 3 
             28004
             Madrid 
             Contacto
-               Tlf: 911191732 - 657.444.133 
-[...49 lines deleted...]
-            Apado. 57105 
+               Tlf: 915215240 
+               Email: infotierradefuego@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Tierra De Nadie Ediciones
+            Dirección
+            c/ Jerónimo del Moral, 35 
+            28350
+            Ciempozuelos 
+            Contacto
+               Tlf: 630673384 
+               Email: info@teirradenadieediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Tikal
+            Dirección
+            c/ Campezo, s/n 
+            28022
+            Madrid 
+            Contacto
+               Tlf: 913009100 
+               Email: general@susaeta.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Tile Von Spain
+            Dirección
+            c/ Río Miraflores, 21 
+            28792
+            Miraflores De La Sierra 
+            Contacto
+               Tlf: 918443520 
+               Email: tivelon@tilevon.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Tipo E Editorial
+            Dirección
+            c/ Laurín, 65, 2º A 
+            28043
+            Madrid 
+            Contacto
+               Tlf:  
+               Email: elena@tipo-e.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Todolibro Ediciones
+            Dirección
+            c/ Campezo, 13 
+            28022
+            Madrid 
+            Contacto
+               Tlf: 913009115 
+               Email: ediciones@todolibro.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Torremozas
+            Dirección
+            P.º de la Castellana, 190 
+            28046
+            Madrid 
+            Contacto
+               Tlf: 91.359.03.15 
+               Email: ediciones@torremozas.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Tradere
+            Dirección
+            c/ Solano, 23, 1º C 
             28223
             Pozuelo de Alarcón 
             Contacto
-               Tlf: 913514454 
-[...83 lines deleted...]
-            c/ San Andrés, 8 
+               Tlf: 917118540 
+               Email: tradereeditorial@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Tragamanzanas
+            Dirección
+            Avda. Pedriza, 92 
+            28410
+            Manzanares El Real 
+            Contacto
+               Tlf: 911409217 
+               Email: editorial@tragamanzanas.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Traje de Lobo
+            Dirección
+            c/ San Crispín, 6, 3º B 
+            28011
+            Madrid 
+            Contacto
+               Tlf: 915596546 
+               Email: wonderponderoline@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Trama Editorial
+            Dirección
+            c/ Blanca de Navarra, 6 
+            28010
+            Madrid 
+            Contacto
+               Tlf: 91.702.41.54 
+               Email: trama@tramaeditorial.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Tres Inviernos
+            Dirección
+            Parque de Santillana, 4 1º A 
+            28410
+            Manzanares El Real 
+            Contacto
+               Tlf: 659065626 
+               Email: leyendasdeonhyria@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Tres Rosas Amarillas
+            Dirección
+            c/ Augusto Figueroa, 29 
             28004
             Madrid 
             Contacto
-               Tlf: 671498369 
-[...298 lines deleted...]
-            c/ José Arcones Gil, 30 
+               Tlf: 669920890 
+               Email: joseluis@editorialtresrosasamarillas.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Treseditores Libros Ilustrados
+            Dirección
+            c/ Levante 30 
+            28036
+            Madrid 
+            Contacto
+               Tlf: 656356412 
+               Email: madors@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Tria Ediciones
+            Dirección
+            c/ Salvador Alonso, 15 
+            28019
+            Madrid 
+            Contacto
+               Tlf: 914666904; 652619574; 652619573 
+               Email: info@triaediciones.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Triacastela
+            Dirección
+            c/ Guzmán el Bueno, 27, 1º dcha. 
+            20015
+            Madrid 
+            Contacto
+               Tlf: 91.544.12.66 
+               Email: editorial@triacastela.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Triciclo Editores
+            Dirección
+            c/ Senda del Infante, 27, 1º 
+            28035
+            Madrid 
+            Contacto
+               Tlf: 913763635; 609128043 
+               Email: consultas@tricicloeditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Trifaldi Producciones Multimedia
+            Dirección
+            c/ José Arcones Gil, 14, 2ºA 
             28017
             Madrid 
             Contacto
-               Tlf: 914070017 
-[...1515 lines deleted...]
-            Trav. de José Alix Alix, 4 
+               Tlf: 914070758 / 645890175 
+               Email: info@trifaldi.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Trigo Ediciones
+            Dirección
+            c/ Soria, 13 
             28830
             San Fernando De Henares 
             Contacto
-               Tlf: 914850461 
-[...148 lines deleted...]
-            c/ Santa Engracia, 12 
+               Tlf: 916735166 
+               Email: trigo@trigoed.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Tritemio Editorial
+            Dirección
+            P.º de la Castellana, 173, 1º dcha. 
+            28046
+            Madrid 
+            Contacto
+               Tlf: 915711977 
+               Email: pedidos@editorialtritemio.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Trompa de Elefante
+            Dirección
+            c/ Zurbano, 23, bajo D 
             28010
             Madrid 
             Contacto
-               Tlf: 914451300; 913080777 
-[...50 lines deleted...]
-            c/ Caracas, 15, 3º dcha. 
+               Tlf: 91391 04 42 
+               Email: info@trompadeelefante.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Trotta Editorial
+            Dirección
+            c/ Ferraz, 55 
+            28008
+            Madrid 
+            Contacto
+               Tlf: 915430361 
+               Email: trotta@infornet.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Turner
+            Dirección
+            c/ Rafael Calvo, 42, 2º, esc. izda. 
             28010
             Madrid 
             Contacto
-               Tlf: 913199619 / 913194378 
-[...147 lines deleted...]
-    <t>El Drac
+               Tlf: 91.308.33.36 
+               Email: turner@turnerlibros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Turpial
+            Dirección
+            c/ Guzmán el Bueno, 133, 2º dcha. 
+            28003
+            Madrid 
+            Contacto
+               Tlf: 915349285 
+               Email: maite@turpial.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Tutor Ediciones
             Dirección
             c/ Impresores, 20 - P.E. El Prado del Espino 
             28660
             Boadilla Del Monte 
             Contacto
                Tlf: 915599832 
-               Email: info@editorialdrac.com 
-[...103 lines deleted...]
-            c/ José Abascal, 45, 3º 
+               Email: info@edicionestutor.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Última Línea
+            Dirección
+            c/ Luis de Salazar, 5 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 629528935 
+               Email: editorial@ultimalinea.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Unaluna
+            Dirección
+            c/ José Abascal 42, 2º dcha. 
             28003
             Madrid 
             Contacto
-               Tlf: 914021212 
-[...17 lines deleted...]
-            Paseo Marqués de Zafra, 383 bis 
+               Tlf: 913105281 
+               Email: editorial@heliasta.com.ar 
+               Web</t>
+  </si>
+  <si>
+    <t>Unidad Editorial Información General
+            Dirección
+            Avda. de San Luis, 25 
+            28033
+            Madrid 
+            Contacto
+               Tlf: 914435000; 914435314; 914435123 
+               Email: areacomunicacion@unidadeditorial.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Unión Editorial
+            Dirección
+            c/ Martín Machío, 15, 1º Dcha. 
+            28002
+            Madrid 
+            Contacto
+               Tlf: 913550228 
+               Email: info@unioneditorial.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Unomasuno
+            Dirección
+            C/ Azcona 46, 3° A 
             28028
             Madrid 
             Contacto
-               Tlf: 914316714 
-[...39 lines deleted...]
-            Avda. Europa, 13 
+               Tlf: 913915746 
+               Email: editorial@unomasunoeditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Valdemar (Enokia)
+            Dirección
+            c/ Gran Vía, 69, 4º, pta. 4 
+            28013
+            Madrid 
+            Contacto
+               Tlf: 915428897 
+               Email: valdemar@valdemar.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Valero Irala, Alberto
+            Dirección
+            c/ Pilar de Zaragoza, 69, 3º B 
+            28028
+            Madrid 
+            Contacto
+               Tlf: 917257785 
+               Email: gestion@internautis.com</t>
+  </si>
+  <si>
+    <t>Vanguardia Cubana, Ediciones
+            Dirección
+            c/ Ebro, 1 bis 
+            28250
+            Torrelodones 
+            Contacto
+               Tlf: 918429516 
+               Email: esotto@vanguardiacubana.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Varasek Ediciones
+            Dirección
+            c/ Toledo, 73 (entrada C/Ruda, 23) 
+            28005
+            Madrid 
+            Contacto
+               Tlf: 913645912 
+               Email: info@varasekediciones.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Vaso Roto Ediciones
+            Dirección
+            c/ Alcalá, 85, 7º izda. 
+            28009
+            Madrid 
+            Contacto
+               Tlf: 915779152 
+               Email: vasoroto@vasoroto.com</t>
+  </si>
+  <si>
+    <t>Vaughan Systems
+            Dirección
+            c/ Orense, 69, 1º - Edificio Eurobuilding 
+            28020
+            Madrid 
+            Contacto
+               Tlf: 917485950 
+               Email: vaughantienda@grupovaughan.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Veintinueve Letras
+            Dirección
+            c/ Avda Pablo VI, 3, P-5, 1º B 
             28224
             Pozuelo de Alarcón 
             Contacto
-               Tlf: 913511862 
-[...211 lines deleted...]
-            c/ Cartagena, 19, 3º A 
+               Tlf: 675389491 
+               Email: editorial29letras@yahoo.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Veintisiete Letras 
+            Dirección
+            c/ Julián Camarillo, 47, C3 
+            28037
+            Madrid 
+            Contacto
+               Tlf: 91.376.41.01 
+               Email: info@veintisieteletras.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Verbum Editorial
+            Dirección
+            c/ Manzana, 9 
+            28015
+            Madrid 
+            Contacto
+               Tlf: 914468841 
+               Email: editorialverbum@gmail.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Viamonte
+            Dirección
+            c/ Fuencarral, 70, 2º izda. 
+            28004
+            Madrid 
+            Contacto
+               Tlf: 915320504 
+               Email: info@viamonte.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Vida Universal
+            Dirección
+            c/ Pilar de Zaragoza, 75, Local B 
             28028
             Madrid 
             Contacto
-               Tlf: 675134332 
-[...201 lines deleted...]
-            c/ Andrés Mellado, 64 
+               Tlf: 917253305; 689886056 
+               Email: mpacheco@ya.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Vision Net
+            Dirección
+            c/ Magnolias, 35 bis - Local 
+            28029
+            Madrid 
+            Contacto
+               Tlf: 913117696 
+               Email: info@visionneteditores.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Visor Libros
+            Dirección
+            c/ Isaac Peral, 18 
             28015
             Madrid 
             Contacto
-               Tlf: 91 5491806  
-[...50 lines deleted...]
-            Alcalá 109, 1º B 
+               Tlf: 915492655 
+               Email: info@visor-libros.com 
+               Web</t>
+  </si>
+  <si>
+    <t>Vitruvio
+            Dirección
+            c/ Menorca, 44 
             28009
             Madrid 
             Contacto
-               Tlf: 914310043 
-[...848 lines deleted...]
-    <t>La Ley
+               Tlf: 915732186 
+               Email: edicionesvitruvio@telefonica.net 
+               Web</t>
+  </si>
+  <si>
+    <t>Wolters Kluwer
             Dirección
             c/ Collado Mediano, 9 
             28230
             Las Rozas de Madrid 
             Contacto
-               Tlf: 916020000/08 Ext. 0409 
-[...3221 lines deleted...]
-            Contacto
                Tlf: 916020000 
                Email: clientes@wke.es 
+               Web</t>
+  </si>
+  <si>
+    <t>Wonder Ponder Editorial
+            Dirección
+            c) Piamonte 16, oficina 3/7 
+            28004
+            Madrid 
+            Contacto
+               Tlf: (34) 689494854 
+               Email: info@wonderponderonline.com 
                Web</t>
   </si>
   <si>
     <t>Xorki Ediciones
             Dirección
             c/ Viriato. 39, 4º C 
             28010
             Madrid 
             Contacto
                Tlf: 914452426 
                Email: edicionesxorki@edicionesxorki.es 
                Web</t>
   </si>
   <si>
     <t>Zárate I Plà Editores
             Dirección
             c/ Aguilafuente, 9, 3º A 
             28039
             Madrid 
             Contacto
                Tlf: 605749207 
                Email: alexzarate14@gmail.com</t>
   </si>
 </sst>
 </file>
@@ -7791,51 +7813,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A682"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="85" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="97" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" t="s">
         <v>4</v>
@@ -8406,2846 +8428,2846 @@
         <v>117</v>
       </c>
     </row>
     <row r="119" spans="1:1">
       <c r="A119" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="120" spans="1:1">
       <c r="A120" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="121" spans="1:1">
       <c r="A121" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="122" spans="1:1">
       <c r="A122" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="123" spans="1:1">
       <c r="A123" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="124" spans="1:1">
       <c r="A124" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="125" spans="1:1">
       <c r="A125" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="126" spans="1:1">
       <c r="A126" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="127" spans="1:1">
       <c r="A127" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="128" spans="1:1">
       <c r="A128" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="129" spans="1:1">
       <c r="A129" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="130" spans="1:1">
       <c r="A130" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="131" spans="1:1">
       <c r="A131" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="132" spans="1:1">
       <c r="A132" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="133" spans="1:1">
       <c r="A133" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="134" spans="1:1">
       <c r="A134" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="135" spans="1:1">
       <c r="A135" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="136" spans="1:1">
       <c r="A136" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="137" spans="1:1">
       <c r="A137" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="138" spans="1:1">
       <c r="A138" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="139" spans="1:1">
       <c r="A139" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="140" spans="1:1">
       <c r="A140" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="141" spans="1:1">
       <c r="A141" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="142" spans="1:1">
       <c r="A142" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="143" spans="1:1">
       <c r="A143" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="144" spans="1:1">
       <c r="A144" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="145" spans="1:1">
       <c r="A145" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="146" spans="1:1">
       <c r="A146" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="147" spans="1:1">
       <c r="A147" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="148" spans="1:1">
       <c r="A148" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="149" spans="1:1">
       <c r="A149" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="150" spans="1:1">
       <c r="A150" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="151" spans="1:1">
       <c r="A151" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="152" spans="1:1">
       <c r="A152" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="153" spans="1:1">
       <c r="A153" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="154" spans="1:1">
       <c r="A154" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="155" spans="1:1">
       <c r="A155" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="156" spans="1:1">
       <c r="A156" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="157" spans="1:1">
       <c r="A157" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="158" spans="1:1">
       <c r="A158" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="159" spans="1:1">
       <c r="A159" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="160" spans="1:1">
       <c r="A160" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="161" spans="1:1">
       <c r="A161" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="162" spans="1:1">
       <c r="A162" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="163" spans="1:1">
       <c r="A163" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="164" spans="1:1">
       <c r="A164" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="165" spans="1:1">
       <c r="A165" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="166" spans="1:1">
       <c r="A166" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="167" spans="1:1">
       <c r="A167" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="168" spans="1:1">
       <c r="A168" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="169" spans="1:1">
       <c r="A169" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="170" spans="1:1">
       <c r="A170" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="171" spans="1:1">
       <c r="A171" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="172" spans="1:1">
       <c r="A172" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="173" spans="1:1">
       <c r="A173" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="174" spans="1:1">
       <c r="A174" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="175" spans="1:1">
       <c r="A175" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="176" spans="1:1">
       <c r="A176" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="177" spans="1:1">
       <c r="A177" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="178" spans="1:1">
       <c r="A178" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="179" spans="1:1">
       <c r="A179" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="180" spans="1:1">
       <c r="A180" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="181" spans="1:1">
       <c r="A181" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="182" spans="1:1">
       <c r="A182" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="183" spans="1:1">
       <c r="A183" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="184" spans="1:1">
       <c r="A184" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="185" spans="1:1">
       <c r="A185" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="186" spans="1:1">
       <c r="A186" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="187" spans="1:1">
       <c r="A187" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="188" spans="1:1">
       <c r="A188" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="189" spans="1:1">
       <c r="A189" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="190" spans="1:1">
       <c r="A190" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="191" spans="1:1">
       <c r="A191" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="192" spans="1:1">
       <c r="A192" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="193" spans="1:1">
       <c r="A193" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="194" spans="1:1">
       <c r="A194" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="195" spans="1:1">
       <c r="A195" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="196" spans="1:1">
       <c r="A196" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="197" spans="1:1">
       <c r="A197" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="198" spans="1:1">
       <c r="A198" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="199" spans="1:1">
       <c r="A199" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="200" spans="1:1">
       <c r="A200" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="201" spans="1:1">
       <c r="A201" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="202" spans="1:1">
       <c r="A202" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="203" spans="1:1">
       <c r="A203" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="204" spans="1:1">
       <c r="A204" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="205" spans="1:1">
       <c r="A205" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="206" spans="1:1">
       <c r="A206" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="207" spans="1:1">
       <c r="A207" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="208" spans="1:1">
       <c r="A208" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="209" spans="1:1">
       <c r="A209" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="210" spans="1:1">
       <c r="A210" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="211" spans="1:1">
       <c r="A211" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="212" spans="1:1">
       <c r="A212" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="213" spans="1:1">
       <c r="A213" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="214" spans="1:1">
       <c r="A214" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="215" spans="1:1">
       <c r="A215" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="216" spans="1:1">
       <c r="A216" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="217" spans="1:1">
       <c r="A217" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="218" spans="1:1">
       <c r="A218" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="219" spans="1:1">
       <c r="A219" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="220" spans="1:1">
       <c r="A220" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="221" spans="1:1">
       <c r="A221" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="222" spans="1:1">
       <c r="A222" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="223" spans="1:1">
       <c r="A223" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="224" spans="1:1">
       <c r="A224" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="225" spans="1:1">
       <c r="A225" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="226" spans="1:1">
       <c r="A226" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="227" spans="1:1">
       <c r="A227" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="228" spans="1:1">
       <c r="A228" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="229" spans="1:1">
       <c r="A229" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="230" spans="1:1">
       <c r="A230" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="231" spans="1:1">
       <c r="A231" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="232" spans="1:1">
       <c r="A232" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="233" spans="1:1">
       <c r="A233" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="234" spans="1:1">
       <c r="A234" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="235" spans="1:1">
       <c r="A235" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="236" spans="1:1">
       <c r="A236" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="237" spans="1:1">
       <c r="A237" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="238" spans="1:1">
       <c r="A238" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="239" spans="1:1">
       <c r="A239" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="240" spans="1:1">
       <c r="A240" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="241" spans="1:1">
       <c r="A241" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="242" spans="1:1">
       <c r="A242" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="243" spans="1:1">
       <c r="A243" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="244" spans="1:1">
       <c r="A244" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
     <row r="245" spans="1:1">
       <c r="A245" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="246" spans="1:1">
       <c r="A246" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="247" spans="1:1">
       <c r="A247" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="248" spans="1:1">
       <c r="A248" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="249" spans="1:1">
       <c r="A249" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="250" spans="1:1">
       <c r="A250" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="251" spans="1:1">
       <c r="A251" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="252" spans="1:1">
       <c r="A252" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="253" spans="1:1">
       <c r="A253" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="254" spans="1:1">
       <c r="A254" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="255" spans="1:1">
       <c r="A255" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="256" spans="1:1">
       <c r="A256" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="257" spans="1:1">
       <c r="A257" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="258" spans="1:1">
       <c r="A258" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="259" spans="1:1">
       <c r="A259" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="260" spans="1:1">
       <c r="A260" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="261" spans="1:1">
       <c r="A261" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="262" spans="1:1">
       <c r="A262" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="263" spans="1:1">
       <c r="A263" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="264" spans="1:1">
       <c r="A264" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="265" spans="1:1">
       <c r="A265" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="266" spans="1:1">
       <c r="A266" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="267" spans="1:1">
       <c r="A267" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="268" spans="1:1">
       <c r="A268" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="269" spans="1:1">
       <c r="A269" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="270" spans="1:1">
       <c r="A270" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="271" spans="1:1">
       <c r="A271" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="272" spans="1:1">
       <c r="A272" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="273" spans="1:1">
       <c r="A273" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="274" spans="1:1">
       <c r="A274" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="275" spans="1:1">
       <c r="A275" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="276" spans="1:1">
       <c r="A276" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row r="277" spans="1:1">
       <c r="A277" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="278" spans="1:1">
       <c r="A278" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="279" spans="1:1">
       <c r="A279" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="280" spans="1:1">
       <c r="A280" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="281" spans="1:1">
       <c r="A281" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="282" spans="1:1">
       <c r="A282" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="283" spans="1:1">
       <c r="A283" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="284" spans="1:1">
       <c r="A284" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="285" spans="1:1">
       <c r="A285" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="286" spans="1:1">
       <c r="A286" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="287" spans="1:1">
       <c r="A287" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="288" spans="1:1">
       <c r="A288" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="289" spans="1:1">
       <c r="A289" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="290" spans="1:1">
       <c r="A290" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="291" spans="1:1">
       <c r="A291" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="292" spans="1:1">
       <c r="A292" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="293" spans="1:1">
       <c r="A293" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="294" spans="1:1">
       <c r="A294" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="295" spans="1:1">
       <c r="A295" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="296" spans="1:1">
       <c r="A296" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="297" spans="1:1">
       <c r="A297" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
     <row r="298" spans="1:1">
       <c r="A298" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="299" spans="1:1">
       <c r="A299" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="300" spans="1:1">
       <c r="A300" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="301" spans="1:1">
       <c r="A301" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="302" spans="1:1">
       <c r="A302" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="303" spans="1:1">
       <c r="A303" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="304" spans="1:1">
       <c r="A304" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
     <row r="305" spans="1:1">
       <c r="A305" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="306" spans="1:1">
       <c r="A306" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
     </row>
     <row r="307" spans="1:1">
       <c r="A307" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="308" spans="1:1">
       <c r="A308" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
     </row>
     <row r="309" spans="1:1">
       <c r="A309" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
     </row>
     <row r="310" spans="1:1">
       <c r="A310" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="311" spans="1:1">
       <c r="A311" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
     </row>
     <row r="312" spans="1:1">
       <c r="A312" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
     </row>
     <row r="313" spans="1:1">
       <c r="A313" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="314" spans="1:1">
       <c r="A314" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="315" spans="1:1">
       <c r="A315" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
     </row>
     <row r="316" spans="1:1">
       <c r="A316" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
     </row>
     <row r="317" spans="1:1">
       <c r="A317" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
     </row>
     <row r="318" spans="1:1">
       <c r="A318" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
     </row>
     <row r="319" spans="1:1">
       <c r="A319" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
     </row>
     <row r="320" spans="1:1">
       <c r="A320" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
     </row>
     <row r="321" spans="1:1">
       <c r="A321" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="322" spans="1:1">
       <c r="A322" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="323" spans="1:1">
       <c r="A323" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="324" spans="1:1">
       <c r="A324" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
     </row>
     <row r="325" spans="1:1">
       <c r="A325" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="326" spans="1:1">
       <c r="A326" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="327" spans="1:1">
       <c r="A327" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
     </row>
     <row r="328" spans="1:1">
       <c r="A328" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="329" spans="1:1">
       <c r="A329" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
     </row>
     <row r="330" spans="1:1">
       <c r="A330" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
     </row>
     <row r="331" spans="1:1">
       <c r="A331" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="332" spans="1:1">
       <c r="A332" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
     </row>
     <row r="333" spans="1:1">
       <c r="A333" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
     </row>
     <row r="334" spans="1:1">
       <c r="A334" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="335" spans="1:1">
       <c r="A335" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
     </row>
     <row r="336" spans="1:1">
       <c r="A336" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
     </row>
     <row r="337" spans="1:1">
       <c r="A337" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="338" spans="1:1">
       <c r="A338" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
     </row>
     <row r="339" spans="1:1">
       <c r="A339" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="340" spans="1:1">
       <c r="A340" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="341" spans="1:1">
       <c r="A341" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
     </row>
     <row r="342" spans="1:1">
       <c r="A342" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="343" spans="1:1">
       <c r="A343" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
     </row>
     <row r="344" spans="1:1">
       <c r="A344" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="345" spans="1:1">
       <c r="A345" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="346" spans="1:1">
       <c r="A346" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
     </row>
     <row r="347" spans="1:1">
       <c r="A347" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="348" spans="1:1">
       <c r="A348" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
     </row>
     <row r="349" spans="1:1">
       <c r="A349" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="350" spans="1:1">
       <c r="A350" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
     </row>
     <row r="351" spans="1:1">
       <c r="A351" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
     </row>
     <row r="352" spans="1:1">
       <c r="A352" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
     </row>
     <row r="353" spans="1:1">
       <c r="A353" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
     </row>
     <row r="354" spans="1:1">
       <c r="A354" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
     </row>
     <row r="355" spans="1:1">
       <c r="A355" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
     </row>
     <row r="356" spans="1:1">
       <c r="A356" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="357" spans="1:1">
       <c r="A357" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="358" spans="1:1">
       <c r="A358" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
     </row>
     <row r="359" spans="1:1">
       <c r="A359" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="360" spans="1:1">
       <c r="A360" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
     </row>
     <row r="361" spans="1:1">
       <c r="A361" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="362" spans="1:1">
       <c r="A362" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="363" spans="1:1">
       <c r="A363" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
     </row>
     <row r="364" spans="1:1">
       <c r="A364" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
     </row>
     <row r="365" spans="1:1">
       <c r="A365" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
     </row>
     <row r="366" spans="1:1">
       <c r="A366" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
     </row>
     <row r="367" spans="1:1">
       <c r="A367" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
     </row>
     <row r="368" spans="1:1">
       <c r="A368" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
     </row>
     <row r="369" spans="1:1">
       <c r="A369" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="370" spans="1:1">
       <c r="A370" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
     </row>
     <row r="371" spans="1:1">
       <c r="A371" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
     </row>
     <row r="372" spans="1:1">
       <c r="A372" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
     </row>
     <row r="373" spans="1:1">
       <c r="A373" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
     </row>
     <row r="374" spans="1:1">
       <c r="A374" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
     </row>
     <row r="375" spans="1:1">
       <c r="A375" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
     </row>
     <row r="376" spans="1:1">
       <c r="A376" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
     </row>
     <row r="377" spans="1:1">
       <c r="A377" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
     </row>
     <row r="378" spans="1:1">
       <c r="A378" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
     </row>
     <row r="379" spans="1:1">
       <c r="A379" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
     </row>
     <row r="380" spans="1:1">
       <c r="A380" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
     </row>
     <row r="381" spans="1:1">
       <c r="A381" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
     </row>
     <row r="382" spans="1:1">
       <c r="A382" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
     </row>
     <row r="383" spans="1:1">
       <c r="A383" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
     </row>
     <row r="384" spans="1:1">
       <c r="A384" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
     </row>
     <row r="385" spans="1:1">
       <c r="A385" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="386" spans="1:1">
       <c r="A386" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
     </row>
     <row r="387" spans="1:1">
       <c r="A387" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
     </row>
     <row r="388" spans="1:1">
       <c r="A388" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="389" spans="1:1">
       <c r="A389" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
     </row>
     <row r="390" spans="1:1">
       <c r="A390" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
     </row>
     <row r="391" spans="1:1">
       <c r="A391" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
     </row>
     <row r="392" spans="1:1">
       <c r="A392" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
     </row>
     <row r="393" spans="1:1">
       <c r="A393" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="394" spans="1:1">
       <c r="A394" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="395" spans="1:1">
       <c r="A395" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
     </row>
     <row r="396" spans="1:1">
       <c r="A396" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="397" spans="1:1">
       <c r="A397" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="398" spans="1:1">
       <c r="A398" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
     </row>
     <row r="399" spans="1:1">
       <c r="A399" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
     </row>
     <row r="400" spans="1:1">
       <c r="A400" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="401" spans="1:1">
       <c r="A401" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
     </row>
     <row r="402" spans="1:1">
       <c r="A402" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
     </row>
     <row r="403" spans="1:1">
       <c r="A403" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
     </row>
     <row r="404" spans="1:1">
       <c r="A404" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
     </row>
     <row r="405" spans="1:1">
       <c r="A405" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="406" spans="1:1">
       <c r="A406" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
     </row>
     <row r="407" spans="1:1">
       <c r="A407" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
     </row>
     <row r="408" spans="1:1">
       <c r="A408" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="409" spans="1:1">
       <c r="A409" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
     </row>
     <row r="410" spans="1:1">
       <c r="A410" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
     </row>
     <row r="411" spans="1:1">
       <c r="A411" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
     </row>
     <row r="412" spans="1:1">
       <c r="A412" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="413" spans="1:1">
       <c r="A413" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
     </row>
     <row r="414" spans="1:1">
       <c r="A414" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
     </row>
     <row r="415" spans="1:1">
       <c r="A415" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="416" spans="1:1">
       <c r="A416" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
     </row>
     <row r="417" spans="1:1">
       <c r="A417" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
     </row>
     <row r="418" spans="1:1">
       <c r="A418" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
     </row>
     <row r="419" spans="1:1">
       <c r="A419" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
     </row>
     <row r="420" spans="1:1">
       <c r="A420" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
     </row>
     <row r="421" spans="1:1">
       <c r="A421" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
     </row>
     <row r="422" spans="1:1">
       <c r="A422" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="423" spans="1:1">
       <c r="A423" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="424" spans="1:1">
       <c r="A424" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
     </row>
     <row r="425" spans="1:1">
       <c r="A425" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="426" spans="1:1">
       <c r="A426" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
     </row>
     <row r="427" spans="1:1">
       <c r="A427" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
     </row>
     <row r="428" spans="1:1">
       <c r="A428" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="429" spans="1:1">
       <c r="A429" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="430" spans="1:1">
       <c r="A430" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
     </row>
     <row r="431" spans="1:1">
       <c r="A431" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="432" spans="1:1">
       <c r="A432" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
     </row>
     <row r="433" spans="1:1">
       <c r="A433" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
     </row>
     <row r="434" spans="1:1">
       <c r="A434" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="435" spans="1:1">
       <c r="A435" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="436" spans="1:1">
       <c r="A436" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="437" spans="1:1">
       <c r="A437" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="438" spans="1:1">
       <c r="A438" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="439" spans="1:1">
       <c r="A439" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="440" spans="1:1">
       <c r="A440" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="441" spans="1:1">
       <c r="A441" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
     </row>
     <row r="442" spans="1:1">
       <c r="A442" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="443" spans="1:1">
       <c r="A443" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="444" spans="1:1">
       <c r="A444" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
     </row>
     <row r="445" spans="1:1">
       <c r="A445" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
     </row>
     <row r="446" spans="1:1">
       <c r="A446" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="447" spans="1:1">
       <c r="A447" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
     </row>
     <row r="448" spans="1:1">
       <c r="A448" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="449" spans="1:1">
       <c r="A449" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="450" spans="1:1">
       <c r="A450" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
     </row>
     <row r="451" spans="1:1">
       <c r="A451" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
     </row>
     <row r="452" spans="1:1">
       <c r="A452" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="453" spans="1:1">
       <c r="A453" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="454" spans="1:1">
       <c r="A454" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="455" spans="1:1">
       <c r="A455" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="456" spans="1:1">
       <c r="A456" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="457" spans="1:1">
       <c r="A457" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="458" spans="1:1">
       <c r="A458" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="459" spans="1:1">
       <c r="A459" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="460" spans="1:1">
       <c r="A460" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
     </row>
     <row r="461" spans="1:1">
       <c r="A461" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="462" spans="1:1">
       <c r="A462" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
     </row>
     <row r="463" spans="1:1">
       <c r="A463" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="464" spans="1:1">
       <c r="A464" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="465" spans="1:1">
       <c r="A465" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="466" spans="1:1">
       <c r="A466" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="467" spans="1:1">
       <c r="A467" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="468" spans="1:1">
       <c r="A468" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="469" spans="1:1">
       <c r="A469" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="470" spans="1:1">
       <c r="A470" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
     </row>
     <row r="471" spans="1:1">
       <c r="A471" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="472" spans="1:1">
       <c r="A472" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="473" spans="1:1">
       <c r="A473" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
     </row>
     <row r="474" spans="1:1">
       <c r="A474" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="475" spans="1:1">
       <c r="A475" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="476" spans="1:1">
       <c r="A476" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
     </row>
     <row r="477" spans="1:1">
       <c r="A477" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="478" spans="1:1">
       <c r="A478" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
     </row>
     <row r="479" spans="1:1">
       <c r="A479" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
     </row>
     <row r="480" spans="1:1">
       <c r="A480" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="481" spans="1:1">
       <c r="A481" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
     </row>
     <row r="482" spans="1:1">
       <c r="A482" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="483" spans="1:1">
       <c r="A483" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="484" spans="1:1">
       <c r="A484" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
     </row>
     <row r="485" spans="1:1">
       <c r="A485" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="486" spans="1:1">
       <c r="A486" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
     </row>
     <row r="487" spans="1:1">
       <c r="A487" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
     </row>
     <row r="488" spans="1:1">
       <c r="A488" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
     </row>
     <row r="489" spans="1:1">
       <c r="A489" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="490" spans="1:1">
       <c r="A490" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
     </row>
     <row r="491" spans="1:1">
       <c r="A491" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
     </row>
     <row r="492" spans="1:1">
       <c r="A492" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="493" spans="1:1">
       <c r="A493" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
     </row>
     <row r="494" spans="1:1">
       <c r="A494" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
     </row>
     <row r="495" spans="1:1">
       <c r="A495" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
     </row>
     <row r="496" spans="1:1">
       <c r="A496" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
     </row>
     <row r="497" spans="1:1">
       <c r="A497" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
     </row>
     <row r="498" spans="1:1">
       <c r="A498" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
     </row>
     <row r="499" spans="1:1">
       <c r="A499" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="500" spans="1:1">
       <c r="A500" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
     </row>
     <row r="501" spans="1:1">
       <c r="A501" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
     </row>
     <row r="502" spans="1:1">
       <c r="A502" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="503" spans="1:1">
       <c r="A503" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
     </row>
     <row r="504" spans="1:1">
       <c r="A504" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="505" spans="1:1">
       <c r="A505" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
     </row>
     <row r="506" spans="1:1">
       <c r="A506" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="507" spans="1:1">
       <c r="A507" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
     </row>
     <row r="508" spans="1:1">
       <c r="A508" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
     </row>
     <row r="509" spans="1:1">
       <c r="A509" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
     </row>
     <row r="510" spans="1:1">
       <c r="A510" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
     </row>
     <row r="511" spans="1:1">
       <c r="A511" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
     </row>
     <row r="512" spans="1:1">
       <c r="A512" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
     </row>
     <row r="513" spans="1:1">
       <c r="A513" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
     </row>
     <row r="514" spans="1:1">
       <c r="A514" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="515" spans="1:1">
       <c r="A515" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
     </row>
     <row r="516" spans="1:1">
       <c r="A516" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
     </row>
     <row r="517" spans="1:1">
       <c r="A517" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
     </row>
     <row r="518" spans="1:1">
       <c r="A518" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
     </row>
     <row r="519" spans="1:1">
       <c r="A519" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
     </row>
     <row r="520" spans="1:1">
       <c r="A520" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
     </row>
     <row r="521" spans="1:1">
       <c r="A521" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
     </row>
     <row r="522" spans="1:1">
       <c r="A522" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
     </row>
     <row r="523" spans="1:1">
       <c r="A523" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
     </row>
     <row r="524" spans="1:1">
       <c r="A524" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
     </row>
     <row r="525" spans="1:1">
       <c r="A525" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
     </row>
     <row r="526" spans="1:1">
       <c r="A526" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
     </row>
     <row r="527" spans="1:1">
       <c r="A527" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
     </row>
     <row r="528" spans="1:1">
       <c r="A528" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
     </row>
     <row r="529" spans="1:1">
       <c r="A529" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
     </row>
     <row r="530" spans="1:1">
       <c r="A530" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
     </row>
     <row r="531" spans="1:1">
       <c r="A531" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
     </row>
     <row r="532" spans="1:1">
       <c r="A532" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
     </row>
     <row r="533" spans="1:1">
       <c r="A533" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
     </row>
     <row r="534" spans="1:1">
       <c r="A534" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
     </row>
     <row r="535" spans="1:1">
       <c r="A535" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="536" spans="1:1">
       <c r="A536" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
     </row>
     <row r="537" spans="1:1">
       <c r="A537" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
     </row>
     <row r="538" spans="1:1">
       <c r="A538" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="539" spans="1:1">
       <c r="A539" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
     </row>
     <row r="540" spans="1:1">
       <c r="A540" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
     </row>
     <row r="541" spans="1:1">
       <c r="A541" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
     </row>
     <row r="542" spans="1:1">
       <c r="A542" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
     </row>
     <row r="543" spans="1:1">
       <c r="A543" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
     </row>
     <row r="544" spans="1:1">
       <c r="A544" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
     </row>
     <row r="545" spans="1:1">
       <c r="A545" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
     </row>
     <row r="546" spans="1:1">
       <c r="A546" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
     </row>
     <row r="547" spans="1:1">
       <c r="A547" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
     </row>
     <row r="548" spans="1:1">
       <c r="A548" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
     </row>
     <row r="549" spans="1:1">
       <c r="A549" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
     </row>
     <row r="550" spans="1:1">
       <c r="A550" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
     </row>
     <row r="551" spans="1:1">
       <c r="A551" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
     </row>
     <row r="552" spans="1:1">
       <c r="A552" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
     </row>
     <row r="553" spans="1:1">
       <c r="A553" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
     </row>
     <row r="554" spans="1:1">
       <c r="A554" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="555" spans="1:1">
       <c r="A555" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
     </row>
     <row r="556" spans="1:1">
       <c r="A556" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="557" spans="1:1">
       <c r="A557" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
     </row>
     <row r="558" spans="1:1">
       <c r="A558" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
     </row>
     <row r="559" spans="1:1">
       <c r="A559" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="560" spans="1:1">
       <c r="A560" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="561" spans="1:1">
       <c r="A561" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
     </row>
     <row r="562" spans="1:1">
       <c r="A562" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="563" spans="1:1">
       <c r="A563" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="564" spans="1:1">
       <c r="A564" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
     </row>
     <row r="565" spans="1:1">
       <c r="A565" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="566" spans="1:1">
       <c r="A566" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
     </row>
     <row r="567" spans="1:1">
       <c r="A567" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
     </row>
     <row r="568" spans="1:1">
       <c r="A568" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
     </row>
     <row r="569" spans="1:1">
       <c r="A569" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
     </row>
     <row r="570" spans="1:1">
       <c r="A570" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
     </row>
     <row r="571" spans="1:1">
       <c r="A571" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
     </row>
     <row r="572" spans="1:1">
       <c r="A572" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
     </row>
     <row r="573" spans="1:1">
       <c r="A573" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="574" spans="1:1">
       <c r="A574" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
     </row>
     <row r="575" spans="1:1">
       <c r="A575" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
     </row>
     <row r="576" spans="1:1">
       <c r="A576" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
     </row>
     <row r="577" spans="1:1">
       <c r="A577" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
     </row>
     <row r="578" spans="1:1">
       <c r="A578" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
     </row>
     <row r="579" spans="1:1">
       <c r="A579" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="580" spans="1:1">
       <c r="A580" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
     </row>
     <row r="581" spans="1:1">
       <c r="A581" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
     </row>
     <row r="582" spans="1:1">
       <c r="A582" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="583" spans="1:1">
       <c r="A583" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="584" spans="1:1">
       <c r="A584" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
     </row>
     <row r="585" spans="1:1">
       <c r="A585" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
     </row>
     <row r="586" spans="1:1">
       <c r="A586" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="587" spans="1:1">
       <c r="A587" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
     </row>
     <row r="588" spans="1:1">
       <c r="A588" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
     </row>
     <row r="589" spans="1:1">
       <c r="A589" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="590" spans="1:1">
       <c r="A590" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
     </row>
     <row r="591" spans="1:1">
       <c r="A591" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="592" spans="1:1">
       <c r="A592" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="593" spans="1:1">
       <c r="A593" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
     </row>
     <row r="594" spans="1:1">
       <c r="A594" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
     </row>
     <row r="595" spans="1:1">
       <c r="A595" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="596" spans="1:1">
       <c r="A596" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
     </row>
     <row r="597" spans="1:1">
       <c r="A597" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
     </row>
     <row r="598" spans="1:1">
       <c r="A598" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="599" spans="1:1">
       <c r="A599" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
     </row>
     <row r="600" spans="1:1">
       <c r="A600" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
     </row>
     <row r="601" spans="1:1">
       <c r="A601" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="602" spans="1:1">
       <c r="A602" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
     </row>
     <row r="603" spans="1:1">
       <c r="A603" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
     </row>
     <row r="604" spans="1:1">
       <c r="A604" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="605" spans="1:1">
       <c r="A605" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="606" spans="1:1">
       <c r="A606" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
     </row>
     <row r="607" spans="1:1">
       <c r="A607" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="608" spans="1:1">
       <c r="A608" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="609" spans="1:1">
       <c r="A609" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
     </row>
     <row r="610" spans="1:1">
       <c r="A610" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
     </row>
     <row r="611" spans="1:1">
       <c r="A611" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="612" spans="1:1">
       <c r="A612" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
     </row>
     <row r="613" spans="1:1">
       <c r="A613" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
     </row>
     <row r="614" spans="1:1">
       <c r="A614" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="615" spans="1:1">
       <c r="A615" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
     </row>
     <row r="616" spans="1:1">
       <c r="A616" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="617" spans="1:1">
       <c r="A617" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="618" spans="1:1">
       <c r="A618" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="619" spans="1:1">
       <c r="A619" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="620" spans="1:1">
       <c r="A620" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="621" spans="1:1">
       <c r="A621" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="622" spans="1:1">
       <c r="A622" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
     </row>
     <row r="623" spans="1:1">
       <c r="A623" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="624" spans="1:1">
       <c r="A624" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="625" spans="1:1">
       <c r="A625" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
     </row>
     <row r="626" spans="1:1">
       <c r="A626" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="627" spans="1:1">
       <c r="A627" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
     </row>
     <row r="628" spans="1:1">
       <c r="A628" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
     </row>
     <row r="629" spans="1:1">
       <c r="A629" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="630" spans="1:1">
       <c r="A630" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="631" spans="1:1">
       <c r="A631" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="632" spans="1:1">
       <c r="A632" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="633" spans="1:1">
       <c r="A633" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
     </row>
     <row r="634" spans="1:1">
       <c r="A634" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="635" spans="1:1">
       <c r="A635" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="636" spans="1:1">
       <c r="A636" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
     </row>
     <row r="637" spans="1:1">
       <c r="A637" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
     </row>
     <row r="638" spans="1:1">
       <c r="A638" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="639" spans="1:1">
       <c r="A639" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
     </row>
     <row r="640" spans="1:1">
       <c r="A640" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
     </row>
     <row r="641" spans="1:1">
       <c r="A641" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="642" spans="1:1">
       <c r="A642" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
     </row>
     <row r="643" spans="1:1">
       <c r="A643" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
     </row>
     <row r="644" spans="1:1">
       <c r="A644" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="645" spans="1:1">
       <c r="A645" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
     </row>
     <row r="646" spans="1:1">
       <c r="A646" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
     </row>
     <row r="647" spans="1:1">
       <c r="A647" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="648" spans="1:1">
       <c r="A648" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
     </row>
     <row r="649" spans="1:1">
       <c r="A649" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
     </row>
     <row r="650" spans="1:1">
       <c r="A650" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
     </row>
     <row r="651" spans="1:1">
       <c r="A651" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
     </row>
     <row r="652" spans="1:1">
       <c r="A652" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
     </row>
     <row r="653" spans="1:1">
       <c r="A653" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
     </row>
     <row r="654" spans="1:1">
       <c r="A654" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="655" spans="1:1">
       <c r="A655" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
     </row>
     <row r="656" spans="1:1">
       <c r="A656" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
     </row>
     <row r="657" spans="1:1">
       <c r="A657" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
     </row>
     <row r="658" spans="1:1">
       <c r="A658" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
     </row>
     <row r="659" spans="1:1">
       <c r="A659" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
     </row>
     <row r="660" spans="1:1">
       <c r="A660" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
     </row>
     <row r="661" spans="1:1">
       <c r="A661" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="662" spans="1:1">
       <c r="A662" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="663" spans="1:1">
       <c r="A663" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
     </row>
     <row r="664" spans="1:1">
       <c r="A664" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
     </row>
     <row r="665" spans="1:1">
       <c r="A665" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
     </row>
     <row r="666" spans="1:1">
       <c r="A666" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="667" spans="1:1">
       <c r="A667" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
     </row>
     <row r="668" spans="1:1">
       <c r="A668" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
     </row>
     <row r="669" spans="1:1">
       <c r="A669" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
     </row>
     <row r="670" spans="1:1">
       <c r="A670" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="671" spans="1:1">
       <c r="A671" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
     </row>
     <row r="672" spans="1:1">
       <c r="A672" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="673" spans="1:1">
       <c r="A673" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
     </row>
     <row r="674" spans="1:1">
       <c r="A674" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="675" spans="1:1">
       <c r="A675" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
     </row>
     <row r="676" spans="1:1">
       <c r="A676" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
     </row>
     <row r="677" spans="1:1">
       <c r="A677" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="678" spans="1:1">
       <c r="A678" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
     </row>
     <row r="679" spans="1:1">
       <c r="A679" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="680" spans="1:1">
       <c r="A680" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="681" spans="1:1">
       <c r="A681" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="682" spans="1:1">
       <c r="A682" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">