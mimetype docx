--- v1 (2026-03-10)
+++ v2 (2026-04-01)
@@ -1116,51 +1116,64 @@
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10174"/>
       </w:tblGrid>
       <w:tr w:rsidR="00777E65" w:rsidRPr="00725C5F" w14:paraId="0B207B8F" w14:textId="77777777" w:rsidTr="00EC5F78">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10174" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10A64E4A" w14:textId="77777777" w:rsidR="00411B2C" w:rsidRDefault="00411B2C" w:rsidP="0079797F">
+          <w:p w14:paraId="10A64E4A" w14:textId="462EBB67" w:rsidR="00411B2C" w:rsidRDefault="00411B2C" w:rsidP="0079797F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09D843CD" w14:textId="77777777" w:rsidR="00AD0CBF" w:rsidRDefault="00AD0CBF" w:rsidP="0079797F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7DDC6520" w14:textId="0E849DCC" w:rsidR="006F6562" w:rsidRPr="00725C5F" w:rsidRDefault="006F6562" w:rsidP="0079797F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -1897,189 +1910,204 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23E4FC8C" w14:textId="53100042" w:rsidR="00777E65" w:rsidRPr="00125BBD" w:rsidRDefault="00A01633" w:rsidP="001B051F">
+          <w:p w14:paraId="23E4FC8C" w14:textId="191F5727" w:rsidR="00777E65" w:rsidRPr="00125BBD" w:rsidRDefault="00A01633" w:rsidP="001B051F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00125BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Persona interesada en formarse en el sector agropecuario, forestal y/o agroalimentario </w:t>
+              <w:t xml:space="preserve">Persona </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD0CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">con residencia en la CM, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00125BBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">interesada en formarse en el sector agropecuario, forestal y/o agroalimentario </w:t>
             </w:r>
             <w:r w:rsidR="00777E65" w:rsidRPr="00125BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(0 puntos)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22B95CCE" w14:textId="77777777" w:rsidR="00777E65" w:rsidRPr="00725C5F" w:rsidRDefault="00777E65" w:rsidP="00204031">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00725C5F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="34051E1A" w14:textId="5DF0B8F7" w:rsidR="000B6ADF" w:rsidRDefault="003903A4" w:rsidP="00D12AF9">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w14:paraId="7E7E5967" w14:textId="77777777" w:rsidR="00AD0CBF" w:rsidRPr="00AD0CBF" w:rsidRDefault="00AD0CBF" w:rsidP="00AD0CBF">
+      <w:pPr>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003903A4">
+      <w:r w:rsidRPr="00AD0CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>La persona firmante DECLARA BAJO SU RESPONSABILIDAD que son ciertos cuantos datos figuran en esta solicitud</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006F6562">
+        <w:t>RECUERDE, POR FAVOR, YA NO ACEPTAMOS SOLICITUDES ENVIADAS POR CORREO ELECTRÓNICO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5038C1B3" w14:textId="77777777" w:rsidR="00AD0CBF" w:rsidRPr="00AD0CBF" w:rsidRDefault="00AD0CBF" w:rsidP="00AD0CBF">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD0CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Si fuera necesario, IMIDRA le solicitar</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006F6562">
+        <w:t xml:space="preserve">En vez de esta solicitud, puede usar el </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00AD0CBF">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+            <w:sz w:val="20"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>formulario online</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2C6BBE7B" w14:textId="77777777" w:rsidR="00AD0CBF" w:rsidRPr="00AD0CBF" w:rsidRDefault="00AD0CBF" w:rsidP="00AD0CBF">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>á</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD0CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> copia de </w:t>
-[...17 lines deleted...]
-        <w:t>documentación</w:t>
+        <w:t>La persona abajo firmante DECLARA BAJO SU RESPONSABILIDAD que son ciertos cuantos datos figuran en esta solicitud. Si fuera necesario, IMIDRA le solicitará copia de la documentación acreditativa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7001B509" w14:textId="7B96F79B" w:rsidR="00415BF4" w:rsidRPr="00187BA3" w:rsidRDefault="00415BF4" w:rsidP="006F6562">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -2483,52 +2511,52 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00725C5F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45744487" w14:textId="77777777" w:rsidR="006E7836" w:rsidRPr="00725C5F" w:rsidRDefault="006E7836" w:rsidP="008D0179">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:sectPr w:rsidR="006E7836" w:rsidRPr="00725C5F" w:rsidSect="00411B2C">
-          <w:headerReference w:type="default" r:id="rId9"/>
-          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:headerReference w:type="default" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="851" w:right="851" w:bottom="1418" w:left="851" w:header="284" w:footer="397" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1875C669" w14:textId="77777777" w:rsidR="00624126" w:rsidRPr="00725C5F" w:rsidRDefault="00624126" w:rsidP="006E7836">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79497C0A" w14:textId="77777777" w:rsidR="008D0179" w:rsidRPr="00725C5F" w:rsidRDefault="008D0179" w:rsidP="008D0179">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
@@ -2682,51 +2710,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00725C5F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Domicilio social: </w:t>
       </w:r>
       <w:r w:rsidRPr="00725C5F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Consultar </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00E6087A">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.comunidad.madrid/centros</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00725C5F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="185A4652" w14:textId="77777777" w:rsidR="008D0179" w:rsidRPr="00725C5F" w:rsidRDefault="008D0179" w:rsidP="00CC4850">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
@@ -3076,74 +3104,74 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Según la Ley 39/2015, el RGPD (UE) y la Ley Orgánica 3/2018,</w:t>
       </w:r>
       <w:r w:rsidRPr="00725C5F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> puede ejercitar sus derechos </w:t>
       </w:r>
       <w:r w:rsidRPr="00725C5F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">por </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00E6087A">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>Registro Electrónico</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00725C5F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> o </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00E6087A">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>Registro Presencial</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00725C5F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, e</w:t>
       </w:r>
       <w:r w:rsidRPr="00725C5F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3474,51 +3502,51 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D9AD615" w14:textId="77777777" w:rsidR="008D0179" w:rsidRPr="00725C5F" w:rsidRDefault="008D0179" w:rsidP="00CC4850">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00725C5F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Tiene derecho a presentar una reclamación ante la Agencia Española de Protección de Datos </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00E6087A">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://www.aepd.es</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00725C5F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> si no está conforme con el tratamiento que se hace de sus datos personales.</w:t>
       </w:r>
       <w:r w:rsidRPr="00725C5F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -3716,178 +3744,178 @@
       </w:pPr>
       <w:r w:rsidRPr="00E93219">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Puede consultar más información y la normativa aplicable en materia de protección de datos en l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">a web de la Agencia Española de </w:t>
       </w:r>
       <w:r w:rsidRPr="00E93219">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Protección de Datos </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00E93219">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.aepd.es</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E93219">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, así como en el siguiente enlace: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00E93219">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.comunidad.madrid/protecciondedatos</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00014DB0" w:rsidRPr="00725C5F" w:rsidSect="00E11BB8">
-      <w:headerReference w:type="default" r:id="rId17"/>
-      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="1134" w:left="851" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="77149533" w14:textId="77777777" w:rsidR="00514A9C" w:rsidRDefault="00514A9C" w:rsidP="00DF0A62">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5DEE0B78" w14:textId="77777777" w:rsidR="00514A9C" w:rsidRDefault="00514A9C" w:rsidP="00DF0A62">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tablaconcuadrcula"/>
       <w:tblW w:w="10421" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7655"/>
       <w:gridCol w:w="2766"/>
     </w:tblGrid>
     <w:tr w:rsidR="00BB0C41" w14:paraId="48D77E9D" w14:textId="77777777" w:rsidTr="00E45BF4">
@@ -5131,57 +5159,57 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="152"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="45057"/>
+    <o:shapedefaults v:ext="edit" spidmax="47105"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000B6ADF"/>
     <w:rsid w:val="00002610"/>
     <w:rsid w:val="00004114"/>
     <w:rsid w:val="00007D80"/>
     <w:rsid w:val="00014DB0"/>
     <w:rsid w:val="00025483"/>
@@ -5325,79 +5353,81 @@
     <w:rsid w:val="00931C40"/>
     <w:rsid w:val="00940D1E"/>
     <w:rsid w:val="00945D5F"/>
     <w:rsid w:val="009504DB"/>
     <w:rsid w:val="009626A0"/>
     <w:rsid w:val="00974D56"/>
     <w:rsid w:val="009863E4"/>
     <w:rsid w:val="009865BB"/>
     <w:rsid w:val="00991A71"/>
     <w:rsid w:val="009A4268"/>
     <w:rsid w:val="009B469E"/>
     <w:rsid w:val="009C6DB4"/>
     <w:rsid w:val="00A01633"/>
     <w:rsid w:val="00A212BA"/>
     <w:rsid w:val="00A21E11"/>
     <w:rsid w:val="00A37238"/>
     <w:rsid w:val="00A43FB6"/>
     <w:rsid w:val="00A619BB"/>
     <w:rsid w:val="00A62E1E"/>
     <w:rsid w:val="00A67B6A"/>
     <w:rsid w:val="00A839EB"/>
     <w:rsid w:val="00AB28DB"/>
     <w:rsid w:val="00AB6475"/>
     <w:rsid w:val="00AC608B"/>
     <w:rsid w:val="00AC6784"/>
+    <w:rsid w:val="00AD0CBF"/>
     <w:rsid w:val="00AE0103"/>
     <w:rsid w:val="00AE2986"/>
     <w:rsid w:val="00AE6B60"/>
     <w:rsid w:val="00AF0DAF"/>
     <w:rsid w:val="00AF1B8F"/>
     <w:rsid w:val="00B02BFB"/>
     <w:rsid w:val="00B20289"/>
     <w:rsid w:val="00B5073A"/>
     <w:rsid w:val="00B51539"/>
     <w:rsid w:val="00BA7166"/>
     <w:rsid w:val="00BB0C41"/>
     <w:rsid w:val="00BB5CB0"/>
     <w:rsid w:val="00BC29EC"/>
     <w:rsid w:val="00BC7B02"/>
     <w:rsid w:val="00BF387C"/>
     <w:rsid w:val="00C157EA"/>
     <w:rsid w:val="00C41090"/>
     <w:rsid w:val="00C65C2E"/>
     <w:rsid w:val="00C66C74"/>
     <w:rsid w:val="00CC4850"/>
     <w:rsid w:val="00CD79B8"/>
     <w:rsid w:val="00CD7CFC"/>
     <w:rsid w:val="00CE6275"/>
     <w:rsid w:val="00D005C5"/>
     <w:rsid w:val="00D019EE"/>
     <w:rsid w:val="00D12AF9"/>
     <w:rsid w:val="00D45388"/>
     <w:rsid w:val="00D5282A"/>
     <w:rsid w:val="00DA39C4"/>
+    <w:rsid w:val="00DA6BE0"/>
     <w:rsid w:val="00DB4CF0"/>
     <w:rsid w:val="00DC1394"/>
     <w:rsid w:val="00DD20F1"/>
     <w:rsid w:val="00DD6AAA"/>
     <w:rsid w:val="00DF0A62"/>
     <w:rsid w:val="00DF2A19"/>
     <w:rsid w:val="00E11BB8"/>
     <w:rsid w:val="00E157F8"/>
     <w:rsid w:val="00E17BC4"/>
     <w:rsid w:val="00E31E09"/>
     <w:rsid w:val="00E45BF4"/>
     <w:rsid w:val="00E6087A"/>
     <w:rsid w:val="00E634A7"/>
     <w:rsid w:val="00E81649"/>
     <w:rsid w:val="00E86933"/>
     <w:rsid w:val="00E90490"/>
     <w:rsid w:val="00E978AC"/>
     <w:rsid w:val="00EB212F"/>
     <w:rsid w:val="00EB4E22"/>
     <w:rsid w:val="00EB6795"/>
     <w:rsid w:val="00EB71AA"/>
     <w:rsid w:val="00EC44BD"/>
     <w:rsid w:val="00EC62D0"/>
     <w:rsid w:val="00EC76E5"/>
     <w:rsid w:val="00EE064F"/>
@@ -5408,51 +5438,51 @@
     <w:rsid w:val="00F47422"/>
     <w:rsid w:val="00F602C3"/>
     <w:rsid w:val="00F66743"/>
     <w:rsid w:val="00F75298"/>
     <w:rsid w:val="00F86589"/>
     <w:rsid w:val="00FB257E"/>
     <w:rsid w:val="00FE11B7"/>
     <w:rsid w:val="00FF1BC0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="45057"/>
+    <o:shapedefaults v:ext="edit" spidmax="47105"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="56DF347C"/>
   <w15:docId w15:val="{2C5707AD-FB16-4989-AC40-ACADB3E54EFB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
@@ -6078,51 +6108,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1425571281">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.comunidad.madrid/servicios/medio-rural/cursos-transferencia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.madrid.org/cs/Satellite?c=Page&amp;cid=1109266068877&amp;language=es&amp;mid=1109265897286&amp;pagename=ComunidadMadrid%2FEstructura&amp;sc=1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gestionesytramites.madrid.org/cs/Satellite?language=es&amp;pagename=ServiciosAE/Page/PSAE_home" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comunidad.madrid/protecciondedatos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.comunidad.madrid/centros" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aepd.es" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aepd.es" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.comunidad.madrid/servicios/medio-rural/cursos-transferencia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gestionesytramites.madrid.org/cs/Satellite?language=es&amp;pagename=ServiciosAE/Page/PSAE_home" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.comunidad.madrid/centros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comunidad.madrid/protecciondedatos" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aepd.es" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aepd.es" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/Pages/ResponsePage.aspx?id=4BIUKA4vK06HkB4dROoKgEIIe4dgUINJmAhiib4jTrVUOU1BMDM3TDlESzhOMzgzTVlDVTVNMERFSC4u" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.madrid.org/cs/Satellite?c=Page&amp;cid=1109266068877&amp;language=es&amp;mid=1109265897286&amp;pagename=ComunidadMadrid%2FEstructura&amp;sc=1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mapa.es/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/agriculture/rural-development-2014-2020_es" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comunidad.madrid/servicios/medio-rural/plan-estrategico-politica-agricola-comun-pepac" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comunidad.madrid/servicios/medio-rural/investigacion-agraria" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -6371,69 +6401,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F19261C-5AEC-4760-AE13-759459FCDF4F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>953</Words>
-  <Characters>5246</Characters>
+  <Words>1005</Words>
+  <Characters>5529</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>43</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>46</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Comunidad de Madrid</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6187</CharactersWithSpaces>
+  <CharactersWithSpaces>6521</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>IMIDRA</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>